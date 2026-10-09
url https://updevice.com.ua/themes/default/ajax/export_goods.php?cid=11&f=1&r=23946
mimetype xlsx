--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ba33770b11bb3075d6bd429acc121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9089fce81e7d8e0f054297eb1eae982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432a21a4cb54a173d40b7bea60b21e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc8b56b02709098511cca951d28aae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50d496ac9364d15fa7fb261e5addb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9b11999698aebf187211c526980776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faef25e03691308b5700a0b763f28257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf73baa24bb27e8e33424513e4e598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c5ad748b26af214171cd1e679201b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d476029d740a0d37b614b2740a1e8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed94f496767da4bcc37aa8b0b7bb4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c2ef0c24e6c855a338642f2b24f5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab32fa5bd4c614954157a7f9bda16313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236e344baea82352ad8d90a429dd46a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8058d29a424e44653f4c8640772c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d1592a864f2e6cf8769d50539272616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f2ed2b06d85cd2a613432f3a24e1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db37f10abe8075454dfa2c2551dc6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa303357a298f3f3cf88cab7bffefc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fec2e38cc23f97a0245df373ffc6c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33f1d81a67146b5186bd9b09a4073421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b9ae79a2aae8c9580e047dfce723f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b27ed4c5f27b294195647d937930d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62912402eabeaa5e0ca162cf820b0c5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d3186afb0e02babab01abb4eb078c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbaa6c2019a67db4fea47c119619a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeca3fd5248503df49f901ee41859927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc420559af9f164bf7d59f10f2d7a14228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ae410820dd15d743a708ef1887b8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461cf4a3b1866da20daf7cb85cc1cff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79d7671fd6a118b1638ee2b444b0f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b41433a8c88a116be3a6d4dcbd15b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c72b22a5f404c469b22a91b336f86a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe6aef83c07e69f765a6d33ffb9d5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cabfb157ce2109733184f3690a55e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674bf3fcc20b70a035d077610817e9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f50dcf615b9c58c7a07a0f6eded3f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4ee8a0bf017138f5b0f7b94c2d16538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34411e7e4f7b53c7a2e2ae232b80ddf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4391f262f2f61c854d9460e6b4de1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef7b5a8219361a26955dcdadfd106241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6ad7f0c38e5825772bc811c778e1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756c34d44e7f13efeffd46687b32ec443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6c624a6b5028054450ec60fefb27a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a0fc328aef7ee5b43b31dd762678245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29828386ce38ee6e0deece48e446d82b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab885d43d7024581f128d7e1dbce6a4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18386e1f765feb25886df00174f97e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5a3d39bc6b7d29c506239259c5ff749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91872b50ff28b7e12989cacfe201e0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e27c4b21c9fc61e2ccad37fd6fa0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036e49ff1095d4a33e09253f5115c0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186596a5648f4d603c43738c1cf8ad2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cab0093722c4a5889c2cb52fdf38654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b28700c0b214a35bb300c3e3aba21755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4358e308c62cc3799a7650cb8fdd4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a2c9941a47601805aacae0efac07a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab7b534ba2c0042d986b25a0884e4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61f1fc7f85243f1057f3afe2512ca959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0842ddf340c977619f86d522bdc003e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ae9e9d6683d85ab69ceedc045b1da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7d593225c8fb185dfc84e6b6efcda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e20d89944ed65bdaff4749578182c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6036075dacc063a7b17305aea106f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d4cf5157be8dc9e8cd51b523e02af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2ce9c1443df8f29074b27a95bbdf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f8158f95118754b3811894973a61967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021912a39e8dbd50feda11ba4fa32d7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e1c1f4f6e25f2367eb81c88b2f21e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65745ba65c721cbdece1c06f0dcbfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8714bed43dd48eab601c102893e75071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71b31511e62bc16f54151d08c5bfff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f576f3debf9e36faf0c15232ff42f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8b86184e66da443180e25f9a1e32574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe5a8d9458c0ea0c3b6e9f95e233f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b93cfe41a33cf8bdebca68745765976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cea147890d0a03ea6a2e25d4e438d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c74f350b4d02b528226fba063f67578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc09f8eb77377c1eab39ffb95cd38979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443d02256f886bbaa76a455b1ea611980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ee239fbab88f45c0e3727776442c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3400115cdf64442645f7f6c822b3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17311a0723d76ab00d7c53ac6faf0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8a6a78a47e467842e90a5cb70a1be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c95d6590ed2a519a3dfa89d5aab2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f7772ab71fbe98a9a6280e9cfd16e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16ccdbe72e807930d91aed6a5c81aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b309115e4da24e69b5ac11162c62a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70947b84538aaffad9e970ad7965331089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da2718ae29896c8849d40153df6b8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a15e317f44446980a5e7b86217a4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77918cc57444b33b8b1d44c10e8531792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9657f9fbba45ff915cd3e2c95a926d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7b382f90ecb1fad9de36e597776b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cded0e04b5209fab0354c95094e6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1030349f78df1a8a32308ef1c76ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaa6d7c9d2d1b094cf0231f95c91ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6c5427944c2994583da5e6f657a6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1dd07b1e41bad7c31e0b270f9272999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6d90d50a2b0f8b83f9e17daaa7506100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8718bc473e31be3d5ea8add3509c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b918a86d950245b2df459fde6d0395102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425120e201d7b822fd1eeb3fa97bf27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbd7ac6c6ff1b69a0f614a4b825798104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd221365493fdeae83e3232ff0b0a386105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c382632bf6c67b4c4f0f4a458d90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5b7c2779595105308fd8426fb802b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0269c70fad851ee8264f4346f3356108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff79d62dcecd2718297ce31fd6de347109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c62d50e5316eae29963d589fbe675110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f266f1b8b3a6a1abfde464bbdb21f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9efa797d6b99415a0ca8b182d607f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e4faeafa9bd12f178188df35c774113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df0677d3ac8c71f451ba16c9c54271114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af20253511269c047302df9899eee5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3833e101b5e429b82389d79a1fd86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efa5745dcf4925984cf2ee18e758a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ac9c86dd3f32f9b5c1fffbefb46e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18acd063369ef9f19eb5d624b5801119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ebe7ca7515110c538aed8bd6f03d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0d56fe6ae717d897fdc8935a56a99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0788b4187f0e7105cba40fae90a48e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09deb78d911b67fb4746d1da593a203123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c36bba832d10b6fc749c49f0415b3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9a298d3682a489dd9282ca575b743125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a359b11d5d67a4324ccb4a94e075d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95669484751c7fbb179954e34608ac12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe972e262cbb0b7f598cdc9ed76636128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff84eb91e96208c9609f9cd281a7f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172e6d4dc82f1da4cda11dfc59d7652130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96df60ffe411b603dd6adebc3cd2d9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411cd78ea693b52fb2dc062837910cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcfc2fc61462dde7e6c51dfe5f7242133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba7871fb653bf868acb33b24ecf1da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69102665306e5339b7215290decc157135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abab18b00ab264f5c85b7247112e8e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ede90f4a33758798c445dd246987c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ba3c32d748e47a30472bd435bca4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71414b3a563ea31a62701a7721c1c562139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48922155b8c620b29c96c7021d21bdb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e73a20f1c2ee1ecdc868765916dc52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f44898f1c0ef954c0554e7098741ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731f4131490fd57e51f31bc15be06d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b89c7c90dc16b099abf0f73bbd84e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c92369d152333af0949255d41a32c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58b8788d12e38782c1fd494931b1e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a12700ff337615bee440116fdcb59e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060d16df2534eaddf5f05d18fd8b5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72725059c228832e384e8075c18c31e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b1dfec2e7fc63e773a7e4ff3c8f70150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5166fc741b4ecb2e0f40562a8268b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be29ebb4ab4a75a7534f138735ebe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05034c8fca07fa559e1fe60bb5a8e407153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228deaa337e180c1924894d38792c4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222ed3ab6a93149b7a51d53d9973b2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cbb0cac16623d053d799c972d43df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e067269f59aa55c51199836bcb5cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa211b02e235550166d1fa1a41dfc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f609f14b781acb2db173d4860d237159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6c5eaf635463092908619f0f10717160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb9b7dcd55c8e509e115b50c92a22a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26709cf3cc4a22dc049b817fb6e58a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0680031adb4c60539c2cce98963b02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a12f4e0e4f85a16ac6cdb196543020164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197f02b8dcd234f3eb227831a86aa08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd800772dc5e6632471c99fc194f377166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62320c6b7e63dfbd572bee43239fbb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd92976881f6dbdae394b861e236b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e20a1728ae4ec458a73b93f33d10f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a859cb408b8829a3e91354966e84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e3a331a7af49c9ba709c5ec64dd9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb844d728c16fa41ca0e6a22debce63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c3653b9362b54d5612adc8cfeebc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c4a9f9439ad85417e76f51fcb80f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aff763ad6d7b842686241fa65e5188175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38957cc20c625addaf6c418a44f13a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a332ddad93d787324401ce17ad45ee4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771e9b0b447a11bb125df09ec7030fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87755ae973886691ec71c6cf31b18113179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d44d7a326adc51c3e06226151a25a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55169d436ff6bcc97018894d5cd1285c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d1c9b3a78b97bc56d42680e13891b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c6a329633671740251d1a0b346df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246bffd6c146a39931cf32141a1a055184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27045d6c989ea53d8b7614b7ee7d3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e424228666b2c12ab5e58c8305298f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197a95c51c54ae8ca3c6d0e5fa34744187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d942500d175e254f1d207ed7870a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d09aafcfb9f4f19cb9decec7c80ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518ced6471c841851c989d2d9cf9aa1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572ecde7246286e994c38fc5ba4e824191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097025f91947d8d1e3342fa0b89a68d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb56ba68ac7f4384c4b235c37510ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f6127570b94688fae33d179121656194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa844100306e64134b5a435e1818ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4eefabe99e442b960e15e0ef1366a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50fb824e8469c83eda53f85fb82db1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6832fcffad04a426633ad2b2ad1e477198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4547eabf8abb50b12a6da5472942e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891895bfcbb8a1261a539965df1074200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735596b19779b2ae48b886b5403045ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4fc41fca8ae1c8427ae51ceb9f6c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffb41029926e5244b09cbb1cfbe131203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4af50cd751c16fb83f7c5742e63a33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafdcf673e2cdd906f93bb54384b3fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe49a50797ac18b3af4570ac77263d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200e34a5b53a8dcd14f8c45d274b932207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafae9dfb4de9ad77239b9e82ec9b9ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420452ff5f34c8ad3a4a388a5d1e5a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ca926526dc9a4af17a8e68f0232d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091ac42159caa42bf7904b0857f608211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495c8540bd06dc35c2080b8f6d6c053212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb871b0679b821160415308e1d3b1821213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54f7d02221903664dcb1783d344a48214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28ebecb8a75dc17a505483417e997b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed0b0cd616427c25f294a3cd56738216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885c1a433fd9597434fea7ccf8e9151217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f533efda6701fcecc38f1c632075979218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacb2a8922fa7f0ba08d7f660e29362219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c70678989d0a426272fad83af14e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb030fe9928a068c18374aabdea27c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483eb69e235285989cf23c733dd8b97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61f28ba216b27397e73e39f248b7d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e86d0f376f5c3127e7b58625633db0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1a1397679e51c6a9a6a2aa57319df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be51df5967b9d8c9d20be2edc9a66bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf177cd606047cc3c0f32246392398227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac821b921e89d44b7fc91f357def8b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516827a7fdb1f2d3bb97fe1c1d1a628229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd0d1ddbf0b8b44debbc3dc8fa6971230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae500d0bb04b94a844f9e7aaf2a0ffe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451387584c5e3adb979c21ede4277e3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964aa670bf752c13aee0ae351990fc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff4276a1118e17ed461d0649e9491234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f07541a49ce33be00ad3c4120704235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d0b71fbf19ffa65539351efd9632a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c6db6eb77f4981afce33298504903237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1367e1eacae191236c79c3fb2faf5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecca983e7fef0d749f3535f5d7659b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b0f5349cc5ae2e2cfbd46c88a3dda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938275f41344c33af99cca608e163c08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c642fcefade6bb1c112960b50dc5645242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713ba62a18f3575eb1026ee250710af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b430a54133223d1d2daac8cf74b43c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5fbf71433c7a0d558dcb98e1f667b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae35d260c39a8dda8ff9eea00c48364246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8386785393c33bed72e184c63e7abcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81532686550a335ca06c71d9b0834ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9a993bc146b38438c30e31b4cbdac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa790edeecee1543f420da2c59297c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c603d90ff295e2f87322b9407bba3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b936bd27789659589014f4e417af0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827c046ea8bc364c3fb2295eb67cb93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f8e30fa7fd7685df7d8cd523ee61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4524be01e2788b88d9b9a2c6ca0be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64ed4e36cb57a4efc68955540fa02b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e28cb14f6a1f0c1f7c693ab1638a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630927b10fa51c19a87784be5659c1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218218c9c2b3fe357a1ba481d37fa70f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227e5c236c72c84906b1695eb9db7dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59cf51459771a0fd59ae86d7b41091261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4cf5ab8f0086bf787be6d270ac986262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf37e1163cc120e79f14b3415b72cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c068810ecf19d3c8dee30454e10ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5454bcf953dc89a678b2a5a2bb5937265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1ea6d494f575d5e6beb236efdb19f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaa3f9e86445c970f6528e0a06c95e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296917d3bd0756b9621b7e7eeaef260268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e6db0c99bd23b6285767915b4e620269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb4babf4d5f2b24ea37b3ed22a0320270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ba94acbbd29be2a37bf512b713d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd11b6f20bfc90beda4954d21518dec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf6eac1a7e4298afa1ac7f2fdbfdeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097e3c68c492971d77aaa06cde67dc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d9c8473e7cbd2a70a883952eadb99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f90f3c132ba9a49082471588448f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a1b96d1329de0f6a4aba1983ef46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150a876d1fe266a090b7bfb871a261b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fc26c58f78c9b49f5c70f09053844279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccb78e67940a262874c93e0875c4fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90de87aad5c1086872313f72c421cca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d1a55f151b0e13b0092b4c4ea585b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a8d4ec605319e87e4b61fbf8bb558283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01784a543718682cdcbf318de8a442284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0de0b19e19b1393f207d166228c16a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2dd673c2434068daadc3b9febc92b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3998ec3a9d96f0a346b0e292b363b34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40208532a93b10e6ff25da024d45ea9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26bd6907169e8853b8633e69cf2731289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ef992813d89a26c2714f3990801e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc19135d41f75d1b86fc8678f642f40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cbc6f11f68cfa99268f7cd874c6f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7063b31111b4ee1e9cda94d4656bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146090fc172ac3e5291c9e9b85fe4a3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b624754a6e95fec5c39faae144f19e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e599deaae0590271f50ea1faaad799296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e0cfd0cff9445f3f608373354c628297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e44293b27ba49eae8635a1ac2f61cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbb8ff71889b28d44cd9c3bed9177e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000831f65144bd7c2205a7f0e02a1e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152b7ec4f88115ee3ab4ff05bcb6079301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db571d92f66e0beea4e525cbcd610c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830e90d4db2b0452054cb7362122c3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a94bbbc9112344be9e1f79855cb75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e2a5de2cbfc95b0ee2ac21472378e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7527d153c09a966f1fbd1c78d5a03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33831a9fc9ab2976af1511c8dac981307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc58330acfedd023c1f22d69228a7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dca3ae654f90a6b569473ea7d3cf8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f4cb34f3077942908c3889fa11bf9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a5f8f71a0954771e4ac5b5b335571311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6e31308202a6879645f881bb80a31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990159447af7c3ecf7d74f233215211c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5c989ec41cbf0d2206e71a01a8c03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941be735dd2d7307470df886b13bc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d28d139cf6298e561baa16b6f3e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780d59a20b6b3e8c36012706780b6fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8588d2e6b1cbee99705d73ccde458318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc9ddf7ed4ce7ec0173a22f5eba54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fdcb59872d69b33d3c2a11f4df593320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62121349d08cbec15236e089661e5b06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d66f8d0336bec6559a3c679dadd06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd34000c20952da94092848d18989323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394f81e8975e030f1b091eb6fdf1c06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d449ede3122c9fa4a26197aa1b06a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217d43d80907a55099106b331f86e85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6398458e11f8401852a11c778b51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244b74159d22b786f881522d43b0c3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef07b401ecba15cfcd90b0ed44f116329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9ce5457e585649f331222370d7ade330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd2a11c8c5ab640fca731385dedbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ff4de04d97c32b9b88aedd1de1ae3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f5bba4a287f93e9637cd2b45ac13a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f929eff08a8946dbe62d4e30fbdcee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3ee4585654034bfd432546a6d39d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135fd3dfc1620154cf94614132aa02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee198ef9e2c2864472b805f455d6051a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e25fc7738c40b932946af9651ea7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510dfbc2c44b4c1c0f27ece9d3c174d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd9465629fbaf26b1b6d15a6264dd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aab620b601f1e9def730f0fbd0f2d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6501004de2facf11d9d52bbd5aa29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550a67588c73a87791c4a4aa856c6bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5ce9dc3ea06e2d82fb8a97b071910344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a013ce420f6dfdb92d606371356410345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6121964b64c08e3aae8cb3e876da78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bca8008eceaff1f5f170b01f0a339347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad444cc4f8c4a86f6cbb99d0fe7c08f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e06b9997c8c2e7c18562d0514d4ca0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5ce01a68e6c9c785cfdccf2035f9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ac55a56841be269e0b217520031f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1940d0d35d4bceeebbe814c58e8f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e558d85ebeffbfeea915e8456610af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c841dc690999e7facb0890066824b14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cac74b02cd34fd4cf78ae0652558a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e90e27291f50cb2d175d2705ae3adb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8798355c0ec7dca41173afc62a3f81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011ce0b51cfe1c937d3f3c209f6e87b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e2fe06fb97f9a04c8a8149449e8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f60fc19d35fa9960359890cc529d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3c87370582a360c86dbf96b3195ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c11bec79f49700fb2966d3e5bc4fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1026743b5a6445c0470240c705dba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb36bc17fdbcb5cd30c0143cf3de415364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc861e97c2641c5bc754bb38b09aef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae301d721d87206b36bf93ab67360c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172472db8921758114f4b4b422f0143367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f20615b738bf33510f41de47f972a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f319af9d8d5f72bc8d05bbae2eab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23ee869f86eb79026ccf1ffc55e344370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb1d9344a2d8da9e60dd10482388b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffaf39038c0383643fe8e4f804bd90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84ec1f0a27f8f26b455b86cc81d3e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439e2f6e53530ee73ccdb790ff4356b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a07c40e4cd1db2e2c6b302254f19c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772ab97ee0cea259d0207f9a8198fa0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2872692a085aae46e0950840d800227377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30f3c1e210dfe2198ebdc1d5bb362d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae99ffd38ee6e7db3b76c110dbbba9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ab4a322633b3cb1e55f3a96099239380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae2a152663efa306c32aeca76a2bf1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a1e1e6ece0bc4488cb971b01c54f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae38e7d94ede4eaa3e702f3a0a870d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96772176e126fae4c4cb6c8acd718ec5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e12079e39ed91082f3c07c1c5a82de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56159bb7280a8a51e3eb367c743fb4a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd913c1a2783c080ca59682c1aafccb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af241d2c030008960347590f505f3af2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1712f403bc36c700a3a2032638504389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb3fbd7b7e316bf145ed894f9f937d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb1542b348060019d9109404fe369c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee51ab1e7687654b87e5de66689b3a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f847fe862cbd0b2edfaaa9aaf8722d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc42a87c4cd6cad6f6fae97b21b26ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b369324f7d2057c87e90a9cbfbdb152395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8bd79a1a66e232048d300b166bc13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6280c1a83385c40f1824c5d6ee46142397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8eb51547f683f4906c7f613ea03c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5663383d8e9b90eabcc35a0b2dc013399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab4bed35d93356798f5685653a63ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce02fdfc34450cd55ee27674d8e2e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99911a29d710a8043452c557426f1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb4f5bb486bca96b865cff525eafd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bbf80f31c6d35542197da2800dbb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87bc84ceb7710d71e9648f3caad336405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a959e3506d29d02f56df771b8e3a54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37690cc45c688a18b07dc8d6555540407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7d66243af6a01e8f771532c77bb88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ecacea1e3fd70c65ba1d3bd65c6c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda0a9d6ed22a1c082053ac7ab14b90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7574653d040e79dd0b3a27e6da47d35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239793bcaba5d1e8b9f90043e24019c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1478986b05a517e794965fd48f75f0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f4bff9158248227e7bca519044f15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6938302460b06acdc19712587279f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88788e0dd7d9a3eb0134af9ed5c9527416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525f78d56a851a8a47a378acc665db1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa609c026353c8a00232b0c7226444ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06135b62df96e47f429cfc805ec975419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b142c4cb6c157c06ba272fe5f558538420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ff044addc00352fcc2ff783e0cee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b926629450a075c7510f202dd2295422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e44c6286dab51aca71aa8fcea3b81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b441a12ef4ec3f81973899fa849aae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ae844bb3a5fa519d872c5d416df6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842d415524ba8a9c871de9b61a851b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46b95cb82cb976ffe8887d5dc1c205427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3955e89ea29da98e073fa12f81d854428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d49b9670c0b35737d7df3826b230ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e541efb1f4b7c9d650b5b487cf7762430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be586a321749f6c47507e4880031c58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c70767b5de014486cff24d1eb090a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4663b47f5792061487367b042ae0f7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd44332e25b501fede7a1a906cbd8b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e1fd70e32e22ff00b880274ad0be9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80768ee98f7332d209271c011be05a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e9b882df7db798a4fc013d41a98ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0adf1276403bf088f575420cab174438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367742c7e5d4513a05605bdf8f311a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e988391bf422914bfcd5f87669741d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3599256acae7256089cab6494a0819441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833a6c3c591a276b314256ff3f07146442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3a76eb07b3952c69210fff1dc667b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4375f26f179da86ddb1a757e31ab1b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f6407d0eb4c1cd673dd5ac47989c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7449e6412ad63926c974989c33f7fd0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb9f5bedaec1f704b9561035092387447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda40e6df0d05d31ec20bb40f7089a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a01eaac9005c8a5c380b53c306261b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b3a97b61bc33247e1b88cd246c2a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881379f2f17d33807d08596c7ac6c43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6caff079d259601649f5c2f1672404452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd2447710a7d13c439e0ee5842a799453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d4995562db95179429f2d4577e400454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af896c87f7cc3afc967feda2dba75a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274446dd92919663f0da76b0076fe470456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c8f44923b2bd4cddd459333a50407457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7eebd7cbdfb62f1a54676180ac15c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e00f16989b2827a19a80a4d46fe06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3ed563b2713c3fa2419ae394467d2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bbabe38d1c2b1ed0aa1649153bcbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec886916c9a0ce8eb7f50ec900c362462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0fd144e52bb6da3e23c89d839d30b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfc9d221f7e1f320495e5056ad063a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d346be09bcc0dcc9fa878ed307b73465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107e0031a2c3b350a04160d0d1f2196466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c52e4edbe49d3d8a21ada27c75fd2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429bdd1cbc21cc21843e856d9911841468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4303db301ca444003d645f485675c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18d6ea9c67e71505c348fb4ffcf89b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104909bdbb765633c41c2ea928dce417471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9add4c3563c6e394a7b4f60c37afa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3341ef270be3c8d78efe465add58d6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff6faadf5ff95c7fee03dc49549a3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf530bcbc2a696fb38d7138c3e490a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b05a9a7cc79d47ef528bd16879bb19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab7f9c6cfe41f655ca474651a0b4bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac509afcfba5732082e91884a9e6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966d167aeef14d8678c851e7259ab99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b6ce7f41213e9210ee4e20785a2b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973826957474f8c7af70060330f851e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be17e2875f50c60be1462cac58d87d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73d5e37cdbe90331f2e5b0e3c2f665483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e20af7edb2c6e9c400580da6ef30a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273379f62ec21429691c21112985f5a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a08ce43a508498d2a26e8be114337486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dfcd6fc7086588853c885c7a968ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a269bfff0e91fd7b0807cf531f2b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5545802bb9870a9061d886a333415489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc0857eb34c3632c2dfeb831d49298490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ba7fc53b5c61ec066ecd74501a1d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a88de038b3e6c63663fad61a8b309492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8633632236d96edf1f6ae47f933ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bfaaf5e501b997d5b506b541edcb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34ff1abfda778de932574206d2761c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e99c0817d05345570eeb00a82a39c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f1cea169a0da9cd38472f507aa3ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f2dc2da8aea8cf8facd02a286f15c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f83582018c022510c44a5efd858a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f57e469f5d47f9d0b63540114f38c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb00ce5b3c31c1b51df366d1c789d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7835617a329bbec660663f0074d4677502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566902e8593381c08eff918bd8b0dc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eba443a3ce8301f8f1e0d412e83a5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4f11518442ee4beae5daee7e90751505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b9a91cf36637a8a80dfb9e425592f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b681e681d45161a667106f6a8b5eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec29788e5d792ebca35fac5eca9d96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8ba1f9de86b255273f7bfb2ce2858509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650151d3404ecfef2e7f4de3aff42b29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f456e65ef088adf19e76928ca65daa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b62f9ac318394903cd37157704c65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cd4af18c572c7e796fdcea6207ed7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504098d554218ac2ec7469ca00011a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fddc66ab497ec5acbc5828192b46d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3690c69ba33f4827db6764626f6094516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0882fb2524b02819a369cdfc746123517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614138f82392e0c2ff752a74433f1c3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc3e55c94a9c0d9720d6a31e3cddd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a623b15be86468411df82ceebcc4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c46c71f5d3dc477a96862ce7dafd2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b712c273c06d3a64c483c794f68274522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbbc1e361941d6142a5f7515193274523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab273087f0938f404c8f4e7bbf4ba8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2990d15f2f6cbbe207b115ac2ab19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe5e005f09891d6a2951346e016c2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af52d6b07c1e1ab463b74d18581f19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdf462a8024a8fc19c617638ae46f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd65c593a866ad9544b1204fda3731529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c6f62b0c4fbd5d77eb89d5d5d81fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac7368c4bd0460a9c5cdfa3795eb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f186e81a1818582bdc2a0bdb2a4c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16686df5e49823625087f3fe7e7efc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc364ada0704d6d0bc21316d7a2a3ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6d62400c9e6963fcf589bb9004bd0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22561899efb9fe5feece753c75b71f43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12ba7b691e102c9e82b4b32086f597537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718704bbdee81e8f9dc188fba924b7ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d47d62d593d97ab221453eee437606539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c5f1ce78b309c8561fe10560db077540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6590710e37779d2b0df7402d16ce8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deea60355685145f43a82e40ad9d29542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200c6d5f4eb19affc7517764fb46f45543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4bb0da5f5682e9d19680e2d102c94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8920921787c79ef7b3ecc85c5664f19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029539299d38394f5533e3a8a2e8849f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ef54ee1643c78ead4ba6cff8ca4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3d8874fddc1e7148db4bc79ef0f1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b652b2d11e2b7ad69e79bae5606c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5119b48a186942013a124e4e99a67f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef479b37785ec13bf58509d7b2ce66c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341711eb5f20c0c6a92719fb33eaa361552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e1f00b22c6f9d80720d80f4ec2cc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19ad365be8e45b7a454e675d96e0e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0e553577924f4d1ca5e6f21476441555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76c472e6f2307ef4e06ea84a742290556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d98be285cde07ab0f8e0ec181812b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46b8857dcb8b1596f92f30b2a631c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bf0bbd1cace3044be6eaedd48afc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff85bcce2532c0ecb9259575baa77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195a339660e81488c3c491b4ab41e43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aa024058a41aa198cdbf5f17bb894562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb60035ce692815251c7ada3e55456b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d1a48facaf5a0c9209c04b9dbf978564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61118356ee91be3f0baf127d2a1d2640565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce80993cea4c554ea70928a283d39f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d13b217fe1738839e46472b29ffc0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7ed1e1116c70500d9b89735268625568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999898ab1a67e196ddf4b32d1817e9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844024c80e96000738a3aa91ea3e3010570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28a811a4b651bb153266331e273dc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2c72588441cec330e67ade66c5f34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88463cabc8b5636d9a73aab75ea1ccc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01cd5e7e6eae6e24505e78f4dc07fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c70814496e19378cae2c24551dd101575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73f5857ca4429f0eb8acc8f960a375576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f7e8c6f42a5760f1b22c927001435577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4919176f8cf2b87e54239dcf3f57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566e534c18992380ab9041bab750276579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2716e9856618761f681946b69bdd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303cac9e8fbbebe8f18d8ec83e39785581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd1802d6c484b522d1fdfbb7398e10582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e66246c81b95c3e47a8ff88bf7087583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5c9deda212be01163d7dd0dda4a66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b5d92cfca8e7ab381f216a3d0b8e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8591f3338d85a13dbe2cf0fcfe34ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a285b23a6815a2f4d1b75151fab9ad1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1cea69daa15f455d23448b2c15047588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adc4b10d9b5941fa59930a78b6a1b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb663afaa246fbe940c866a249be635c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44db7db9f7f1baa4a03546f4ca8b264591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7b20d995ff786434ab1834e4a7d26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a28b540b36431eb1bd68777cf8bffb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de28425cf63ea65168eaaff598390594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb2a882626b242dfce5b8238dc849e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a70afcef087ffa1c61b3c0f4eaaace596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084234115bd85bc21595f65c8248cd33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab7571faa1cce0e49bf1c03110e606598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671cf2a7a1973d9b3c405905fd083b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70662820ff747bd35573a9976833fc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b612c30cf83a79458727ea17d4c23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38720ca7f0c8a329c4fd362e9d0193a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65e95326c4bcc606c144b33d6290e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3f7c6e64884680daa930d61b73591604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dc290bddf288e90bf3bd5195dbbce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dbf470c287e679def466550540131606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f174ab7f98ab84b6f76be882dbf85ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a1d47f78f78310a901b45ec188744608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b514ffb3b64d5fb5b03e78fd52f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12205cf1f112f6663bff297b1afcc6a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbc2818b7c6ccf18a163164b9507e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311c1bd0ae7b8ce83893447f635fe94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c641d35faa648a58e4c80defb41099613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8aa7252d7b48d726191b1a8f1a167614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef825e43d33430013c264306bcc7851615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb14164afd5aa66369486ae6dd7f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5aa35bdcf283443685a3673d3f4cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b53a23996e13947358efb095c4eda6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca379ab8067ca6a0a4fdfcf86171869619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a357c4bd92ee94071c41b02e777f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed851d9cac6cc2928dc4e9fe0b5999b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f59cd4b2d6fd70a80b8afa3eeac469622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61810534a529aa0b1da345f08ee62c01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b81b3b153fc99e7b72a10f4faf03d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b73558f053e5de57954ac891b61fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671fe617ccd93b674122c6b7b2252ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c380163a365c0beb013e9c03ea4a7ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a1b6fde40c728a64a9361093b1525628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef34145804dd4352594936f269b4673629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ba99537255363d6c8645ee5dd5444630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790439bee1295edca3bffc20e3aabcc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4ad7eb5bbac0e65aa6bbda2c2cfa0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfebc40529d2287df4b39b3645b3b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89da857569c3a87dfb37640b865020634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad514b88717d34b63a21f8fd946398d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79504c7ff1762853a44a0d05bced76d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20346b43592d20b0ce85999f0f2707ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4484ffca665abcfaa3e1381adfb3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798695fc277ab81e0b113787b7e43bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707fdc96fa84067f5ed9bd0452463bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701c6536fab894c379ea08033fc07af641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af34bcadb87061fb6ae1a6d6aef7c12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafda443ba81b172f13e7e8ae7929c8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134589b1b9fc451f6be5f5f937be8da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f641bbee212772b51072dd43e49d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab27cd18e09ff584605581b9849e0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc946a63fa366ae6569bf3553c327d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46261e03693b720d19d0a4abdb803571648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f0850e8b35ba9f7e50e632cbc3b3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed936774e71b4497f6af500cbf7271650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c3600f76d2a6fa15014d34aa8f72f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee8e3db66898318f5a932154c19e50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc1d5cfc099a3a57f8212a22e70ca0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571248d5abda5420bf6e38df73a2ada4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d16b6f6450dc78b2cb4acdc5b2d2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452b03116cf4c2a51dc21b1b8ec21db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb739bf8b49f77b3935198e76ef902c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa29c7d65884a4951c20d092f10a66658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10429fd0aee6c6576f77335e93544f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606afeede80182595a03fc1a9a128eac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b364064701e4de19d0c0c84205ca37a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bbd32ff85ab6233e3d956d56f9855662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cf514d553f252dcfe25717a431b5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106cb255881704e09ff93d8b7490ff4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e134564d3f1500669a43b2a548af15665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e862a26b868869e4a65c7f5b8057284666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4cf2b26a76dec0b0587a37f94eed5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb318bcdc23039db10908dba7616420e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6955542fee71b7227f9ee4067e4b99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fe272664a59e4f4d69322371ac453670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c0266c2b4dd57df8a56a570ca5f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37589f3a59b8fd475e67b0c107db4731672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df9b86b567f2ca4915221de30944fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755a4564310a48368068c639897b6d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5821a69fc0b66f6221cd31e528d82fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464df8305a123c49201284794bafa19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df2770ca8de1d78a334dc676785602677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec1f8b15bc4719832dc533d698a268678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbbee37697d30d8838189d85352175679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de13c8dc90219edf58f2d625ee40a8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77e3fa303e31002ab88a019171b4e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3d6768e2a53bc89f2352dfc4a605a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93938e560d7f82e2700ced98906126e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959545176b76e8bafe18ab74837d395684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a88f58979958ec084bca480ef81c00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9327bb35b9fde6f431a67719dc5cb5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2b1a4d061924cde575a5e567b8e6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3489bcd8bcf6d849f339ef59a86a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691abf03c95c7ad1a818795793ea51b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834d61e098e607af70dc1cf5d876890690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bd86ec61c89f0b410f40000b1c416691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4414c012eefcf66945f84b02dd2465692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eda738149144f585b9e83a4be2ca3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d5907bf00b8be4b1593e2b38d2a1e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce12bd1e4c163bd3370649bdc5d72c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5f2d4bf3f177570fe81bdf4b502ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e00ddbab279ef23aa3182b33fdb44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251c39174fac7c756131ee5890f2a63698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f17d70060c9490eb0da63c4d67e291699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7be52d1bca8aac15c3ad5142c6b9f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2f36346ad245c966baae7a5e90432701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ff735b6e76885f99ba2a34f4bdb57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8044cd15dbc3f82d9c696f9b4ba7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7506d66f946d28b37373850ba5e337704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea30fb0a071ca25c4d9f694e333cbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bf269cd861ac19db10896150f359b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f3a67a97a27bafa102a38ded975eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71699d5aea8146ec36bf939c3298340c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b609c21e71cb01b0bb2c1976707418709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca453a454324e8c0dd17328babb4e2710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b082fd777b71aec2ff9249b1341e911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b794c2e7cb5874357d481152f016722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa1fc6c1dc3b41620da3555ef4e8823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321899d41e6efaf3a1ec604d71c315df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489319b48193e3d1f0284e845d24f3e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4c1774f02a652b04dc1c4c8eb0ee16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e87d40c8d6d8a44ad618770c59216d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661b8f80c4f2d511ec96e7144c4ed6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a104d787cd6f5477da38046b3592b819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8c2bda262f79dfbb10291f4add6a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faa1d5d1adbe7bdb200316813e772211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421af9f17812101d433dae729d339ca812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d13318fc3510f91cfb0034ef2b737413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0131c298f7c0fe2a8dd5471fcc0d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017d6a86c13d861360337a12550ec9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbd1e4742bed0071fed24c95ce0ecb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b0417e4b136dde1738ecac07e02c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb270b594f0a7598879fe1fa57861918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d0e7db1054e3acdf3dd1fd21f473019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b76ebb8d83ec92eb7a4283b427877920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47ccc49339492812aea9e8ed68a04521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21d9021c320893f6c124b983ec91a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751c5fecec59d8c349f1fd7f648130523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0378039bc88b741d778b1d3250948324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb39f8a4402877c9f81073f7df30e8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64493da10fab2a942c3568f09710e9b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479a211f0e023acd4ee07b982bd1caa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692f336777960282d2bfa9d2b2fbaad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467e7ad23e8e9c2c3d15fe9d3fe39f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b90ff924eb3e826af0face856014f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4655ef44cfc589eef26042d495731b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99720b131b98d097645db352cd4ee2dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f9b76e75ea9f6fa86fe937032852333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b12233801941bae4d4a059b55abca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ad5d9a1bd3acbbe6bf587d2c7d6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b111d232aa2a0744621ff27108f77c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7051df692857f87681941a46bcd1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20100bbfd53358eba069275893a8dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb86ca5cb7486dbe63e79e551b59ae339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2896fa006c1d6b19f75e5e03654c3e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449e6093bdc8ffaff56d4477beb7edd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd9276d0fea73c3c1597225e794adb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e918a6f0eed2f545533022bbaa106d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c057687135980b9160e70fd7e762344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb97ad6eb5fc4f08b29bdbd0363423d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91e7b1b111c0bf91fbbf176b368dca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e90a4db74ca34d80ce9cd968494c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a900deea95f827c3fe90d45baf2d9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68698e6dd8e224f582755cd018dcdb1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69f90cfef31e098954ba73a56f1fbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7c96bbacdcdf3fa428c759d0698b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ad48f4f2fbd265fa97fa72dfa53e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110d557b4b8ab6c2b2dded34c154d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb823dd99d78066221be3752545ef1f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad599dd75670e33d5972766d95f05955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7955c5dee552c9a688a9ac1e2b04156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1355c9aa3be34c67d8a27390c006357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2076304b529dcc77c164b24d2acff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e4591d2e8fcdff18284e796e3320259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f73ad5a22395d83d1cb9221a0e33060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825197502f7bd533e240319320b76b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bdbb4cb80e270bb0f3164ea300bb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76814208480cac0c1828843adc18cd8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509af4de4e4d7b393341609ec2986a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13a4d50ecc4f81f10224428d39b5a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe948f29d0a4892f124d04aee014cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917101a03e7fb08a854ca598c3807e0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb289163ed816c7500a0eeab8e6e38c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a15d94889597afcb164ca9db28eff269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd4d43cde42ab5c51c02fc9e34c20970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f6c44df6522ebf678332ddca18d8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914bd29d4e82bf67d72d4689ba8564d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32013b340cbca19d113a4b2d0bd5558a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2f134e7681da9a1d4f8be22ad480674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55cf6f32d94fac943c06f97f5cd17975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad2df39869eec9ddd35850abe03ce376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb64ed862e619a18b01747455f095ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3407ca9d5882bed3cd433beb9468978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd12f5097f32d3ee4fbb92f4bb0cd4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a0295cb61357691a62ad87d72397980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135892c48ab5d9ce0f00da2861f9c75b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0737c6124bc4bf37c1f071eb3df7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac27155f585cc6ef8c06f37784830f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098f712dc19946fec71b9134528edf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921d0994cc5f3e6f44d03f17c5f7fed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a88fb246f8e65359b0b84427c3b1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a7afe0ed44687b5af03f7b162104287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a789bf0a1173c2497a159b964ba8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b338f8886f63b23adfe75ffac91b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa36665d7edae9fea66558062c74f2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b59b9941751d93e07fdb36ca5fe4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47ac9578358f525ba550450dbd430e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe5bf86c865a62c670a3e54bb528f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852eefa005d2e016905e65f6cf7a6fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d03fa18703cd549b99b8cb5f1a70bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03a9c54b7be4250f18c272ef2f034996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2caba0a6c38667edde82056d58c78897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e1d982b36c5546d84d89af4128fca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde27ee9c5fd33ca286afdcbbbea3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f3f9142e143e8a26019794943f406100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6458b19355df8f773910ad679ca6233101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da778bc49991b5b47f83459239b34ffa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb437c146113e837f0ba3f4aaee3018103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8d4c05118e7a2e0e6c8e216878e71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae94a308f470f91219a77d62fb812d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ddb1447ce025eef2f7d3c7f6c1f4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caa5209bc1d195cea0654e06620662107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79125aaf8a5090d584c24d10a3968d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d85c1d4d40334c81bf17e1854a62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1201f5bff3221d26a3b138092987061110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4ebfa3082ff3dadb72ade02d50857111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8bceefe47990534fb449ad4c0bd90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8ce53cb9fcf7c4855482de4a76bb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab0ee5133bae2630d82dc2d8b9c9e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be73c6779bad3eb8194042b6d790f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb380653b9c7502f4db4f9580d62a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86676ede35620dee09b11aea3b23d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86abffb43a219c3d6f3adb5f2110f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be1ab0b35565dff421acb895cb4437119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f40d5ab715cecfbd672c5a45e50e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19ed0a4624fbe2c1c097fdb003f1da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284437489603940992d4b903ae0108a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a475ffffce21cbf5de632580d58c8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854ccd4e5ab0ea514e1a16a499efceb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3da77290c0320e91ab7f09f4f3370125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6015af6486b479b8ac239d3d33fc30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57c2348db7187c08c087d4639e65f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffcfa06a5a5c428d29bfa2f3272421128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c0af1da58f2c4d03bf643cff40b57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f443753233290b92715821570efb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257d0494eae6f7259fc5fcca35b1ef1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5071bf49ef711d5cb889557e4dd87ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccd27cad473a847ceb4fc6ab6b1146133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1330b8108b05ad6bf9ab6dfa3838ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d943c8aed37b85553285c95588e484135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b17cded09a80f5e583a1385b60d3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a840fff81790a30c8d8052ff21f39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfd50c5e1c7c2b1de9eb7d85294132138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303c69f0a7b05b5690848e1cf8bacb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d74aa1b33a113f123e029f574aedd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4765db46c5737a5bdd03a4a96ad6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fd2aeee564bffd31b3fdef024fa7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3b3d037d7bb66af441ff4cff6d620143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c971c596d077ba5d738deb60ab6523144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329b4bbd5cec7312a81944524099235145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dab6e4e3e9b42d99d43a570599131146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebd04f723921c88b453f54b2462721147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5d650b24f09ad16b7cf5bf4bd5a9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cbecb4f7101481b440835f7e7aba3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac56b52ab8a2e8d09066dd3b673d4f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc248c218650449a51e31c214b06dde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5caec4fa73430107488276390ff59a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f245178812ce59d790bddac77381f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d6e6a4d1caf0e333ff1e827abff88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd2a74bd7a0847c26b05b14f6c32ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655e1cbbb6096308400c4b83438cba1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0dcf2a19681a394bbd2da69ca5859157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da98a58848a6885fdefacfc334b86f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a8952c29e78fe3a03bee8c9394a74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e8da5124af0625b13e3a6b204f387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221bffd4c8566d041f5e8a4242953ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d9760a48f7ca1374020addd4de1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642004ca1e93ba1dba1975c437356fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb594f43a583935543293833b092ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26687ce3a00fbeda7349bd83543e2863165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08923b68291382c2db7db66238975c12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888650b8ad19968677eefc34972f589167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7b7bcbc2bd943545dde131771a64a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a76fafb9d12cba61ec015d8f4da919169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3336384771af8005e27388705bf0dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d8442a98bf1d595f176400de71690171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ce3c150ac86a41ee43eecbc1dd642172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844319cac4269a3b178251976e418db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309e2cb3d1e5ce189a859572e4377c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87eb4fdf57625b250cd8b750351052175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5b820cdefdb38ca49030bddfd95b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3f02b1b948f80c36fecbba172cbd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b21731e1a6c2bdd5030a9dd0ab24b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d437a19a0b92340839bdb51b46dabcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac98a7c90d1c5a7957e8870fa7de52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031168588f26eaab182fbdc35c88f9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd0499a4d201b2fd9374dd70b6f666182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ef16c869fb49d4835fb49f4295304183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac408a34edb5ce25d422f54a5b2b945184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cc0053ded2c229a03c08d19483879185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728238f131e639614eca1ccd76522e81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2e233a203d7ec330c2a1f566d05b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406256a21d7d689ad65a1e72cffd54eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c02a2ab94473344503628089297ae4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094095a2cdc4861c0962fc780028039190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e299f97b0981ddb8a7377980856ab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4c2ff01b370179311fe1fa0576de4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f26ace3eb0d4198f89b4d6887d66ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd10805d6293c66b8e0baa213492b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b9fff712710d5454ec9603452934195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151981238d24be3e11f5f79da42b5dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7b3ea4dfe10bc5a024ab65aa800e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23012f3d399fa06e8feedd0dcfee736c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20663fe2156d2a21f77e058dc34395199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02a5107f095267c3a5ad4f578a41e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716acbe75f711e10d8428af896e4c8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd8230535bdab3270c54850995232202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1367972c171e2d396c56421c8c774f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74f4f4e55f3e512e96072c1fd8ee8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009ad56cffb5a20b4999292e49fe305205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa4d37cbfdc8341bd434ff1690ab36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211681135dc6a687b40874c1574449be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60e1bcad5a64ab90831ba52b34f320208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16129801426a0b65a09fa891689de9ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c86450bef9562792709dcadeb6d7f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea38c54e59c9f5b38bd4f2e9ef5771211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344479cad21b8029f25452d5ebff921d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f94575fad9c7189b0b0328f687ec7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb2562e1fd65da2d15116c6466a690214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa85c6a2ff58a5631c0c6e6be0b589e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e957a86711dad3b0156c0718f950f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b87b7360e39faca23c5f447e9cb684217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4126d5c890c11e8d78048f93c192c63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d08ddb5cb0aeab40646b3957810933219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298fb9c53ceb4e719a6b90e455118be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36dbd63d1aff2e36d40274cfd6ffda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ded1b3b232a28e592f5a6114bdd42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74b1ae9b97371c6196dec4c7f7af20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7169a8c61fcbe54353def150771927224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808d10a7d61c7ec35f2461cbdbb8e77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5b1ffe20323f9178e3ec82fd5485a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5524a7edf50699743bf2cd02b0834227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaafda63aaffb58557e06f7b140790f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d89b93e981a3ffa669d1480b18f70d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4606efc14ae19b378a8a6147b4bd9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b60cf2dc65d3b520b39dda30ab3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a0b9b4b5a3e028a7573e161d7b228232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47149b36f5075d2f9ee0e88b4cf7285b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d582b867bdea07fdf405620b3fa1db6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0cd2d6a0f567da9d0d98cc18c486e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a089e74924f52bd5b78851589d2e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e604fa5b8e5b7247d09a6d5e6dbc84c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf0bfe83ce5262689b4c8a1c9c9ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6fd828ca70260edec84cdec3597c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6a618d9687f7a1f491202508fe6bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a010f27757daa30a13c2fd6734c0221241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671fb9cb08b9eec8a23d35f22c93283242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2038acc1c12f094d33b8e457bc1b4ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a542f0296df3132149d7c5ea09971244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecc8212e350ba8d4fcacf9fe0c7f2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd15b50ec6e6e30dfc1f3011e8933c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595e3c6e11c5cf2035108a7cddcb2ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1dd695175486c7b22ffe6d009a883248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfbe299f735baf395933e0bbc7737b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7841dad10ab73486207473af06955f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb57c4d5845ce8fcec9ee0dbadd19d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc084d6ad81e6a319b7cff645724c50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb95bd5f6fa6ca09e80b24e2cef8a8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11d0c92c8d3a43522eac48ce304d6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950629dd6d947d4d7ffd1274b80646a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd61f432f367ceab0aecba400a38e94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f74bd4355d9632363d5203fc5ed1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d7974e48633b843a34fc7f286289b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec49a22fccf495938111a93fcdb378259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6f3345eef86f0a2868db2536c9577260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212650c8acf4839faafc9cb0242df155261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef821ae2f6cbee598fcfa1d97b7a26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c09096fde2ccdf33c0ae200680b46e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c40f87e780f00a9e5e8efb6d1dfa2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42e0e58ac1b986f0dd89597b6512f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f1e888f0bf296c0be82863b1bda7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44627101d96dc95274abb4df41587711267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ef5b3d7eff5db6724b0dcb6adcb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c0a7f660b571fb5aaeda2d5885c68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64d360eea38176752caa20ca0e8cfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487429a86e1399b5fc2b97329752e56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96176f2ca30cd3c391f8a0aabfc72ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdde9ccc59749ee2905b20fce6d32c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3938041f040e56298376c97b16fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573376c6e1c7eb89472d0c4dacebc3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddef4a7876ab4848d460458b1312b2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79226e858f2c304b92c8ffafada817f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3a5fbffea77a992ef112ddd920e3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56ccc475de081d4731903236edce46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef82b9ed6a160c1970ed9bb26a9825280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383769624c2a49693f3939111857eb3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385fb097a6278c5dac877e51c19966f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3442a5f43f52a808c5004ba751325283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964b7e4266e635f657c3f15734906c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdab28ffa448305e5b1a0cabad921d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e69b30a458b56630c31e9ebb0401c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7fe90c3a3f10a68ebbe485e7e22f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3360891323b09952e5992c62354daa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173d58f49328499b0f3d6d7c0830c92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6e223920a431b858f776b2f510c98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20053bab3daef5a38a837b6a6d8a761d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cd7719f287c2dad7ecf6aa70a9026292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6af8d089dda58058fe359ca20714d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba757a8cc2e91c731b743d1a40655085294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150584dfaeff362b2db1cc416fe5efb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769f26ef3d5a2257dbbbc6545850186296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89497a4df107cef4bb138b54d9c25f3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f4ab417aea6a961717e14073d7be8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4358412eca55b3f70f05bdc17fb44ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e870e64fb2db3245d403f238b1dc53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815166250248c5147142734cb1fe5733301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a15c31c75ddb3b72c4ad433b869feb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbe8947218da9e966bea13ff5b07cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798cec0a30d5c98f9ae246cd9b52869304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cc7d78b0e4ad6ebb4eabddac6580c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bf451740f0ad4696b2592bc4244f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16cb7c28a70289add6ac42fff4cf41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef8bda93072a049e72bb6d409892e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18c19a32e20d87d624156c2af6cd2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b0b5374b90ac8ec0b37bdda35acc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e915b519bbdd0a5d8db54bb06e7dbfb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748ae24f5541e99f182a97a2a78dab0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d5feac61381271df948fda751fad4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affce04614165a74c3b152740ad1f2e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd7da7b7adc2a2c9b182cf50bbdcd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b787f74ad1b70214f4920d9f7886db8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52155f0db0d82e8d99bc1c773f6536e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655663838a4b549fc58bb7c34de2c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1470fb954521e0334e7cedb6885ef0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7680fa1404ddb7444b05578e9a5b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f6559f0e3a2b9a8d5209982338a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233c411d2e0261bc3cbd1653796c61d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc2dea36614c442c676dee8ad1554b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2179139063aa21f20a23a2cbd4a2b32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21125359cf45a114337fa2851fccb422325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd61a531bbe346b06f080f5dd1638c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f0962ae7369c1c83b5943c2dc7669327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782d89c1f56b8482cd8f7b16ec57235328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e248ff1742a2166717ac3599f74ff42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccb910fd0f6769b45c028c8d7e2221330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0baf747ed1fa71d293e55f2f4d596331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254eea32643e470a89c97350bfda24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60e9295011c554cb339433d594c544333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dc14445cab8cf4e7ac9a5c6d99be4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142d011aacc862e2c1fb77880a97964335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133ace2db73db0de8b4cc27582cdfac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0dacfcef55edbb9eaf3ee8c396207337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf272c1f2ed1db2b1f6a8642499ea5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1436fbd9601167b8d18f9c200d90928339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468f66953dbacf9d75b2ae46d14f795340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434c216d1c814467ca8b9674f521452341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f017d0a907afda642acb219a537a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adfe99104afa87c5c82e22b393eaf0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd79fa0dbf766c21cb38236d552f08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bee2ddda20d048b056b62b3a240987345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6656d840e43fbd8edf0ed021a7fd96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41b9ed8a8c3b937707f0e4ca243e31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959b2b1dc00b0dd51a6ac8cb87b4c39348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a12393ed4488a63ab6c9faa78605f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7817503a97e127a5c15ad302e03a141350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a9ffce23096092194bca7c8e3dbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26b9be4e7414bd0a0d0b9ac3c2b684352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8f3a459f5693384a1dd11b685e011353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f5c5bd2112216ea4b08032b307019354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b84146e0cb6c4ea3cc4368bda0061355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fce491c8ca630ebb009e51959f1ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c5ea818b3d94a2d1b810e092206d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaac984a12ab099b01265c79ded3bf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647e9be60f9358ad92a490acd81bff3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2092068b8c5da83108e290e59a3aa6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884918268c51e7378479433e9ca8da01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384fb6ed1c4dd2a8c786650b58a70db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d91322ec0f5f6fb6e8606d8bbcc17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a7361744f9a5d5df765e410aa20e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4494cd17ba0973caf62c053c79ee022365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d08cd3c801ea50059fe43c0372a69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b616acdbcacca750efdcc61cfe18456367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251a5a32d744372d676956ad183fb50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb77be410828ed52b958ceb2856fd84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a684bb085555b2ab7473ab502ed08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833154328d1ee2c70baf61e22665e1a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf9be0b87395613f730c1e0663db7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e73d9b9cb3d3685c6bea36156cbbd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509887c0c2fe983feae2b92210899e24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e4192172644cc7e1c94d35c91bb92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dad6a953b2698ce6deb3edfa52c25e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6da23fa7714ace444add1d06a350a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd0c8d833220912605940faed308f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88119734e79c40fa0af393d2875dc7b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478a35d4e499ed8d16abaccb88a3f68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e03d16e0a03f7a6d7939d5b7dabb9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099af11e233c6c17658ff1981366e410382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487bc85f59310f74fe451dcedca0c8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b4774dfb7697d3a147d782649470384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36566140115ab67f3c3b452fbedb9012385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f55966b039c9de797fc8e7bf9ebb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ed145cb04568255ddbd37793d7eed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d9f11d7ecd1af42e3e2336c2835f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebcc64521bcd52a51de1558a3f69c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e826ba015e083ec858f6c527c950e45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6945fdcbcc3668505243222fc1be5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300470c9a20de33e771e633c57e9f5d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498bea32a1b1cfe92465ba95df8ea31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc3ae31e33c5785aef4718aefcb080394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1b36e4212099f0db91ab60ba15913395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f00a81fa0571bcf47953cdc2aa931396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c73705077d22f4001590cf28fc71b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5ded321aba5422108aab7e6c931e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a09740685ceb8d0682c7e21d92387399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bd53a1ef9252d8e10308684654c60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919579d726ad2e292193ca90537bc18a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec558c346d8d640513834bde7e331124402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b438e9d98aaf7124db1565ff35b3ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eee66e26a8a1ea78eff53b16cc4eeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f4bda4a3dff6d91225a6b41a38829405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e55b3447144c1a2f5ec1885a4df916406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02425a005fc4fa870bccce2813845c8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392c2724b722f124c4690f30f0e15c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff120eba9a63055e1a8d070fcd0a1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ed480f78d5c2b681e0f79dc60e074410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44b8f02aead63b1ab82cce31907199411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa9a2cd525f95f9bd9f708b958d7fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac72cd1f15a01d48ee652efa7dba5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed13ceef7518ec273da405cd57615d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2ce2a2b6eec7fea1cefd95f110fcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732664a2a346976a088c85bc4e97cba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab041d39ff69010d28c088335d4b497417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11bf24d0ffd11c9820cd2c6b0cef2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc1f614c4325d25958ba5f8968aa0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5d06cfdd2736c4346c86e70e7383a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cae1fc986efd6cf7b7f8459bbe5a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c1d36e3b7c23e28750f0d3eb3d714422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743fd69e6e9a6e98c1d8e5e7dba1fea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b3a587f8ab25cbd1b5fc46d90c384424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cc325a25868b80df8905146abf736425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29c77fb314d82af5970024b94ded46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8890321970fe24956335cc99e1730427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341b4a035feead8eca6d68aae176e13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaf3afd7f68e3862b4b4316b07aed5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b292b61326a1a7d05b190dafe0f5b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c935024ba8b14271ff2e3353d86eef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70bebd36558fa23661032eea43a9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e0884705ef19e5991b8e08caae43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dee4f006a30fc0fa5678e74d09d7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a5dfe2efe23516139bdf2efa6f0ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d553de18ea2eee97870d635080ae0a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720a6e55757b37348b06ac98f9b4813437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98240f82b85878adc0df4e28a8687a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78c51b66995f3425a757d3aeefa899439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e7445ca420f82afc2019b0057e9a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f649efd4ad3b342e256b0150bb44e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d08cb2387e945e6d032f882b65443442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e4ac23313b9918b6e912baf59f1dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78774a6be467e28377892eeb4e46951c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ad8160dd577f9d9e3db08271c542445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753bf1f6d82e336c398d55e056b836b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d25ead96216c47204e752a1eedc451447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4e869f60115e0956f8c929c1af63b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be51872a5d445e65534a71a98009222449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a210ee0c067ec9e7389ce3056467450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8633736e0d652bb9767d9da4f3259451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495630bfa5622ab49e94dc145b757c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26265f25898bcded568a5f0a643cd71f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edf5dd1a9d7df275079d12b5e29c87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2edacb757381953a36db9891303b63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc9cb13acccfd1ade9582d0fbddeb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b142ce327a4f8413ffe12fb52a61a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0f4e43f45f38d0f5e465217c8f14e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f41eff247d4244dd528b91f3f1069e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137a1e4c68c3a5b0aa88963451e3c7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649663a40ede424dc2558db135069d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585c391ccc4092d6f8257d3b0eaf7f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27662d25ed47f301d042c80d6cfd97463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23fe2f77fda733cb981b063ed63bac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593a87e95c06c9a56260c347422c29f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b46de1aa54594843a64d0a7ba35ae6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a98ae5382d2180f5a15de96f8b2970467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fc01d766778c479aa5a23c0aade74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e438d0e9e2514cd1028bd97948177a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5704bfebde95117b495e173583978e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88224f031e512f946d0301ae0f6ea186471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e75f6b82b9b2c1ee396b575df6fdd1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a8c0abbb54bcd11c1d9aa47209df5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c6bc13448869740ccb59dfdba28b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9413413c8de6403678192b3b53989475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d266ec0e2ed87868aa920bfc9beb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049e0daeca6799e8da48b9c341ce23c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fedd0a787244dc375dea22470e689478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e2e93f1d8f3d2d6c131c42085e762479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bdd1fe753a3d0f433fdfcc02b9f83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df2e838a2319f5e7caf2510f292fab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfa490905e254f51a5af8ac987d015482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a0bb1d405816ebebbc9b8670b7c8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4799f56e03f53a447ac0d7e10746673484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5ef6ab2d00e9ed7d274ebafcbce1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e3cc1ddbe18cb6d8dd072b73803b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bbc527face554b79745ae3ef041a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50725aca47279c6449c80ea07c88db9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299f46cdd4de80783a434093c11d680489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b4b22a523fc3261f6bba1614ddc75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f3e18c8c5af501e98d51423fa7dff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1c6a3435498b053935ef25802d1f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d5a26c16d45d385fd967deb69a3fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591a6a5e3e13e4bee2f48cf2f978f15494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b324938295c74d23e0a0c073a277432495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953703d66a1614d5280ecfa6530216e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92bcdea6dfafd0fd4631d99e4c5085497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf2ef653dd40fc11c41df2b254911498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de218b31d9584d741c77d94e0b39f7ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307879240bbb55724bddfe51681bf8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a9e6f53b729e08cd1066b97c8d762501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45782fd9f0cea3227270b4befdd59ace502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3b4a988aaea99f861969a3f56cd89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ce561d396c0a2995cbfc55d9fe784504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea3f21dc514b30afb7ad5109bb419b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4be96a1b0b9216eb662db9d240f970506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b73104eaf9f00a8046692d71e56f21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7f1f88164c2c88f89907f310058f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e33c6d9a22226e314de853f7003ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45ac451b679da69d56b28f5ce42455510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca06d02a085255d0b9e4d97ed4baa96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d97aacef80cef9a8ceb12e26f40ac1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5107925e68eea451905d0d38710dae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cce7434955532f13637733f6a9be0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eac827afd60e54c9f1ed9e9bb44d41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f684c79b8e6602e91cf052cf3f614516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98642598e21c2042e74876f7d40fabf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48356fbb81d27a8dfeb32a0e83475716518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba30450a1ba0e0dab2d18bcf9cf1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f445cfd34dbf876bfe0f21ba54cc47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade19e4f621770d368a7397843bfd55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3039b00c44984dc7073f605995f07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7410768023268c18102512eb5809d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e208c1322940a1b1ecbdc6d068f33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a214ba4f401c763a8971164e1ff7c0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0668e9758381316e879af101f5e8d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77de3df6af9774a91411c6c464d880527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224392ea44d60c7e77723076b8e3bd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a183466af94934f4605bdd55d5f46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e1d7d7874f8a328dd37888f2e2f91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca839f34c74bad4284ec679db56ef32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f9a6efaee89e3a2fad806962de29f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719020e4e7afa6861b9529a1085ae52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498f9c8fe815f084af2a4a08ac41959534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46869a60d527c79b06fb587d366d7621535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278489849cc8917b3f0b31803dfec02e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378f9b4d30a1dc8a8fe33fdc717e230537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653afc5b4616d9970230c12dd6a50635538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf4d0a25da591dbdf1f39b7df377c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb749f1d33af7cbcef6c685bab046c15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cc203ee305a31f325500188a3d89e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e60b9c398944a11ed94fb4fb4bc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fd55cfa85b9ffb9a13e0b928bce41543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09723615958cd80d5157af3d823ad025544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46f4af19276edb80307bb644e65f1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180a57622252e5263a6fd2b5cd9e795546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e2c6c6fad61a0fb939fbfd8e8d49d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774b4057d16da930b9165d577ef577f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75417f4e92772e4ea5e83d9e4110cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c9a718be87dbc6f54e3ae8da32da4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c602fdfed58914c8147d0da3c638f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01588ef5fbf745e39300940c756ea31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dbdc156ed966be6188cc2c6bc6e70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c8f10df987a8540e1b87d6b82c57e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93fc281b2ea8e2d3e9e5ab28263df7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7f4fc07bc071e6e13c54694aabfcf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8867760a25f561fe77e88c4d0ffc65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a13a01a9009a0c10e7d9cfc0f82e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cde2b669d3639561fe512bc136040559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa77743b610f6d73ea23f94d6d91e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8a55a29efaea683d881146ea6558d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd193d90debcb780e7cef524a1e844562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504765e2d2f6d8968e6488b972dfea1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f7e868039616217cd258d55e7d783564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e31c28bd8841f3ca42e2629812005565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9683cf6804b826d9a03cdad52b949566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d0dcc30a8fa1e1f225ba2d4d11164567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ff01bbd63f0acd0ea52fce402fe28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a457c20c8e4b6f62958eb7ede8fb40e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06561fe6c652660fc2903d411f32f31a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2c349ab886613918e77644854a905571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4ac699fedda8c28e6528078b14b89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b8ce918d2eec7f8178b9b02237dfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503429642a121fc65179b2ed8d60669d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa10e1bca8e9c8948cf8349a9254b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810437da28c62f948f43250b8562d76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3c83ca167e9798dd2b88982ce6db9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd03804ec989a6c755bff82394eacb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a783ad463e88c2ef4641285f2cac1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb325d3888eb6bf5a4ace8ef5494cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c4f37c43ac033192486c8bd0bd7bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b836c99a29223f9c250a1668a0958ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e7949f4893a25a8151914dc17ca26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb13b91e948a1ba508a90dc159f292584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c763390260d9f008147053e63bc010e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f27cbc162e0abdc30eb45f26db829f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98023ec0992b7f6ffba40e2bd316d856587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c14abb2fe204edd69a745a33437cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42625422d2ffb7acdbc8ae840c2cc7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1df5b8d3a11972781591f791b1af2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a69919fce9a87fed44d7c0866869e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064de35929896a93e1485964577e5b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4e8a8581f61fa73736352f5bc80f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aa101872655839b47cc46067fd7ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e291c2defc4bbabe484390d1ece6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada83433ce077f04c7db91943b0f5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdcbe36e6307ce18336639bceb7472597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe291d50cd10508264feaecc789d482598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ed199cfa469b300f67abcb5374459599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b817abfcdde52ca4ad43864160f2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd13b87bd13f6ff91a54ad10986391601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d2b240d8a5b30d1841c1dacd0d7d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f430079b42a74329d7098dc25c67a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec19c5425cf1b415a99a45ba2f448a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bf710d60fa5298923f547c38ee2e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb728f59bd2055ddaf1489b506b85525606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bf7bf8e7a6e99cee2a24e76b262d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e19e840c0d166bab0c273ad882660608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a863914b433e5606bb5a6f206a8131609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725987a4d0b9b1df799a23d7fa03d3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fcf687454e6b3687f1cf43ab7a2b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c581adf7086a19afbbde9d9838453b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14e4c9f093393f20380f31103b2538613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335625c082ef6017946139745816dbe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e69a51500c2441d1ca6a3f28819fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf1e999a898d882a5c892e044d5ba1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864452902af19033369d66c1b1d4162617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49551f35123a7cc10c7f44e890e9665f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae4c02c5331d384f8645af875fa95e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e44ffb146337741360774402c2733620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5121fef39f722bd9f4cd45b5f8997621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b4cd5b86e414d8fa5046da422d07c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87967873d68099a31cf2a8c9c310645623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aadf7cf6be700970cd1032e6af460624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b1495094e0ffbcaebd35eb0effe8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e932710362ede9c0a8acc5d35ac33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638917dd43e8af6d10bdded6ea975e4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97ae18e5c17811b303fd180de57de6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e4587b530e3944498a31bf9682c94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a7fa1937a16e2347779fc8aad464a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648b13943dab4f361555130daad6495631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7f370e55e8bf29deb0c81f6102d8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38d136927ad8489ef474881a2cc230633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada37d2c1eff57edd9f1719e64e19829634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de4739e9c684c49a20975ca487a72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b508be115902357fb1f467b46bc123636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b835a7838f68d6b80c037ad9db3fe5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c50eee901d4c248f71bde86ed56e52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc44c9f6393b8b51ce218fbd20c406a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da7654fe8f071c9ad124e26fde99b4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c979a07706823d4394bd9dff8dfcf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9233b786f7da3d98b372ebd004b30642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccd648235b2cb8423c3600ac781ca5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ef06cb0217fbe72cd0a9f397135af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd5bb35a9f5370a9da23298d6a312d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7750dfcfec29f4228443166e1ea56f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229de3143b46d9c698ecccafd96536c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb430c1c11b4a1d01f37920a347aa29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a6b771435f96ff3d3efd771d0fdd7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c436270b1ca3c829e424e04e2e937f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada173ac745360abd555afd28644e748651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6f706322de58a8353b75af8be5d58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89029e57b262ab1019d02474d3ad2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a18467e3ab41dbb5ad3b72795c18c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806524b7db08ae490c732e492bc03a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f0f2e130a83a80ff650cc80a286d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e45bc32a9f9b627911a57889850334657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c87731206359456c035f096614ea7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a4533c009b400d79b4372d8320f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48589452d05b10cfe577ed45665b8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f80255a7fa3afcf262110f46c845661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd1b46a9ee74a4c15386310e9290ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739ac8712e4237f6139fcb427a32d37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc0a78c258367adc4674a027ee689664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91444229f16a97d6fe4c0fbfe9fe7a41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eb64028155e63911f938fdfc96738666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ba67dfa182888f457abaf5a50cd62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631d2147ada97b6be75052323ce00f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba217846609bca39f0ff7e58e7a614f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9e4d1ab483863250204024b682acc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e538294f8a1310cf2229c7f63646ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ea4776fbecae1ab37afe58e10798d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc383483e0f7d71215dd443ba9e2f717673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492299e0f4e4e9d64d1e54e738fb1af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0401ee838132af7bc9fa59bca7a1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96581744432580492c1d3b56cc091a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5b154411caf482e68a9c9f22ee8df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded8e6fe254cbf58db33482b84d1663678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb5f2f3ef32856d7f2b953e675cf63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97747592bc63c0914431248ac6e0f2680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>