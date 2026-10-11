--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4092970a19281f03350d4d348312ec71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf8f6f8da94c1016e02afb0e1f42582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a868681b887b1cb32168bde7bfa6b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12861a5cf1685725916cb9703a2b4134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e255917df2e2c1556f38aced62f225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299f7b407c33cb47f729591e44a1c3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0a8c39b33129c53aaa18121dd354e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ca358caceea1c451de92c027393878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf1fc8c9da86a2e66e5b795a5698e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de923018d80c0c9268b283a097af9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d175c12da36b43fc2a55d9d422761d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374db5e6a10021efd4c36786363b1cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98f3bb45a1043a21c4ba94a4cc0f2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223e54873840b5fc9da05975c9cc9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9d6ed26f6e7068a10e8a0dfa6ed3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414cd937716fbf346f48b5ea2c9261916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e8c553c032d5aa5125db4dfe6036d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b349166207a2c7510b2754128239318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec0d6b430ca413ee130ac5abd5ee4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4b3df01edf03b274ab7a816be73cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2639b5a04c2ac1ab0fd06e53aab2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ef2e69fa14355341c4cd92b9df0f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ba1106f97e8a5b9db6aa89649903e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc07fb3f35788ebcc663d1914825a5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2da1abf086eca2cbb50a09da567bfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45bd8298631a83d3ce731c5e32262626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dae804756e9a76309b61366e191e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd350681617309dde814bbbd0feffb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be98006b9aa425615a290f56e77ec5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3350ff3666aca1ab7264e5c4f326b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcee1f862528b87d2c19799e29f551031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e56f35f21f5d586721505551c0d6c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c218e7d9e018d2e4e408ddbcead62e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b6fa842902c21a31f4a4704b85f5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175aae92e38504f033de0aa7eaa568135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8f4423e8ff011437082293b11803d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353253877f765578159ad6279d376ffc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a100964f8d9d16562aab38e9da18c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a0ccf55ac5f273bed04af2d11d61939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033bdcf4793f03a9d8bda5d2b35b83040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaf478f75379ed1e69258b611cbf4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5810cdfdb54b4bb24e20ca56b72e49e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d19dec4b4367caea3aae277352051e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d2033ff572702d49f0a07d2bf580044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05e4a3a5a45654b89274a63bf6a22a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422a714332b0fa7e4792d18b41e458846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636e12b075b374df95d21739894489e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b71638470453cc53c0a06d1eab5f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe342bf6a7c9044026c3f2d5f8a185bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447b29d84e49546060a26a55af4762650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da14dc8b03c5a107b09e22533987e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5db13674e06a2baaaa0a263faa35a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5e52c4221a3c839f197a04f831f5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273cfe12761d5cb147afed30111e65154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c364126c97c85d76e6166b4f5ed2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d5017b9d75b94acd18ad764a58f2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f3a17824e214ad48e337592b39a4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c86439c2f9e0683947008f469cce558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933147c36f209ca4b29999e504e290a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce10d53da7ed9b191e7088101566e4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391f4c77d7d7affdf9239dc5e6bb52561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ef0648c9dbaad1b62fac6015c687462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf3e53f4ff06cb74957ae87a2dcc4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742939816768390e8e7ca78baf98176164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a9fb451d7ad5248f793df9bfbef5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a853ab2c584ba64053a26ed3fad6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d64f7473fb81760147fa7d51e2ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9872633c1341900867b20f770cf7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90f59f30d433b15a0badad18ec113669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080cb94f53aa44e8799f9c86a99257c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8ab3fd3f309ca506add7ea74d88a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb73d25580d4b5fe0bfe9c04642bd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4caf549f16ee9653d179f7d82a02e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fb63e06e89c36a474d3ff5daaa25674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a4a088aa36ba9fbb77d1460fb936075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ace8c1e7f59e777c0c0ab098a9567576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b987993ce625b7500a3030990c6eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be26a64f3c59700595b147baa6a6d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee03116719a2eb22f02187347595f4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfca2a8e9457e004a587d945257a98780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d4d95708f2e8a9b40229f8dba736c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55b0158e570a8edb4068a294f0730d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1404f0d8d16bb82d79b0ec2444f077583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8ae214dac4178845d6fad3afde19484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8eef7cc1b613c4ba3c93a0943193f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd004b0aa0cbcf99c12bdaf4471a504b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57354737eb90318076d581bc492775be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dfa89b60f9b025eee3143c64be1ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bea2f646de16ed94a758983a798fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc926ec39a96a24ec600c747b70d0ac190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74673a875353c6d7c3b76fe551aed7a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2f4f54c1d9f2d2a94c001db332cf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b29e0d69985ef2baa07344169e7ca793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4900c1baef730c42a0e62e641075194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab9bc3734b6a30b0c1b6f4fa21d4ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d59144cc8233cda0b7f8545d20cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b9e6a5c241ac3130e42520e8fd29897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625467713fe464f014619f5c3078e1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46719177a3138f228569cc5507f2d59399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d0360c6ae2b2af2e77b2378bf012d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840713bdf26b6347479f12b1c95d67bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c974c161a3ad88ae8eca70ae6a111b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66604e144e1ac4e22e25016e43750de7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98280a079cf741d574d33ecea3aea3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5116e991d356b612f42f3f1e198a96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5cb835a6479c71eca2a307d5735a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98ffa2d2e171022ed7da4dd386d944107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d328e9be9131180f4b7472cca7665108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dff943a2a1dc1f644a7657ab4bc5a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba6b8e1e39dee9449684161c4fe790110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa0012f0697a51b2dc1446ed56e4e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c1f662eced9a8dd5f61e25dfc5281112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4057d8e12c4f735ead311445ccc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ed3a70d7cdc70e98e902d41d9178114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca0a5bc8739cd8b3433826e538fe76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291cd18f85080877d76ab29b52f4075116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0463c198eb4af8e86d26e468cdfdc48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808a306fc6463369049eff2da5d9bd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a6c8e6356612bd22511cea557cc56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183eb860f1e6b0213d5aeb2739102f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd804e3a737dd0be4e8b7abc606429121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f054d8c975729b88e12ace49e7f0c44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf68221b1dcc45e0aea7b3aa746ace123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68944968feb10485ba19e07a9e0bd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32305de74904ab0d25c7e0ec9ad315b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ba150fa9acb31a8894d4234de28f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03659660251d0f890a43e53ed662c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39277311ee8fbb86c42b208c51eec02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659b7102f341fedccffd01d8eb00e1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896bb9023bfc244b270e0d59bd08cea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e194842aa6ab696908c3c62fee156131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6496723be25d92297302bb6ec806d5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6a1a4c0b37acb10fe3e11b185129a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2852455f8d8c1f290f579be62633516134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40f23a9cf1ba7c981e375727331ece135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5091a2edbbb5e001073c36cccf69ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2eeddb415aa26d50615158249fb74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47524162e46303ae8ff1c0e3e39936138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f5755cb1fb4fc63a5c6225bea623a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7343554b30b071bce22691705eac8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fa1e327b51eb8d907089f131a6e3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadef6e1c29f4ba0be54fdb1007fe2cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44039ea16537e93b57f95310687c0053143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6919ec757761ad4138b60d30774736d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d179829272cf56e03b0c92477e0c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af47c89006f05cf2f7b19865b8c19c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548720cf6d91aac56b4ff9b08517190b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97380894fd6ebf49e47e6745a1411ced148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41157573693e374ddb888011dc6f101f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eeb05ad04addaa420cfd2f167ab18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98d5b112411d5ce33c655853d6330e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c3410ebd0ead60a61750ef274e327152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bd466b4ee434716baf2cae26f3b94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae3ea9fc0d122abe7013e234471904154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba4a467fbb9a436a75cd9b8c4a548e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5ef75be3b1ae268570923d4225bfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a7e65e394cd25617aeaba3c1beb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9cfac3a530f7e7c93a9e4de34372d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec3c7f8d8dac635da4e5f8d674c34e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413bf20583b5f2972b084eadeb4418d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa617d52899574648a5ba4c31937b4c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f0ed0936470a4ff8594e771ac41b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3052a302ba8aa12dcabdc131f11fe1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb549fe542983c959b201a934e8068164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d78608e7133e85b0642438b6c8093165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9e0741a5bcf532fd69dabf7fbc6e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74726410d42ee9ac3ccb5b21f415ad9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54589b802227da49ed6283e004c9ba3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb24d4e43821e771ebde57092a89f3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db90ed2f6de639d675713b56164c64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaaa4fe8145cbfb2cadf5259dd7b44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd587d149f222afb0c1be75b132408172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d01bab367bd7d3c9113d9853f101aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66a35bd67fdf67f0f649c2dce79a6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a8d99bab6041170a132e0870a7cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ffbeb6db997fe4b784b9f9e372d08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55463413f547a0859547aeaa3c911b04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a442d7f427eb154d747b6185197e2a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79e9801f17985d6c598ae784a626fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d880839eeda83a7bbad5ba77af9fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d9bdab2bbfb0e389a8de4e0c2bff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78428aec922fa892456464d790cf7deb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529b512ed541afd786de3a99bdcd5cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca01a121a8aee6141421dcf5f15362184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560a7c122735e4d62a4e129b7fa442e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e93870c7593a632316308c179bbf66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867b53401b66f0b3d15ca2d5383d0b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0c3f14bc80e4c656c3517d6ca678e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf972a96c1c98e0df4b0c1f3654d99cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f634f307cb73d9bc2d26f7b9fa98d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e671bdce5c71d908fb85462665d9072191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52c86d15baee1dba08b11d4b91eecc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9ef186e8ff4babfbfc81d816ab818193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75751906f5daab63e0f9942066215e2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f462f627ad8166cb5f9e3a1500e3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b525cdee30fa9643c2b785d9caae95f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c49fb21d3ad83921ea99ab02e1f3fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e272439ca4d4004b431fd43307f54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c3d45ee879fd8b44c536506659929199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6573f35fd36d24af8ae6127d01cca09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9feaaab2ce251a97135e6db420e968201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466ac33d7a9077523428706ee6ae2a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351dc40ad2c8ff90501dfda3df65829203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a107beadf63424c4cab8007f53dc41c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b70eb6989ca1fb2cb6cce9d49d41e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d5bfb932a4558d1e0ef1cdf911707206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbef4fa97d70378ceecce674cfb9d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703f7debc261172edc9366f7a9d9153208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20f65d6865d95b400c40582eba4ad2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9783e066a20fdf6b5de598a0ed6e751210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf2ab9f1e2440b214d46a3be95e696211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a293ba778e06f746bb6eb85a0f001d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e217fa7fd2620edebb734414e0577213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2a6bd329e5311dce091dccce27096214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820a9ec7f26753615fd230c6a4f735e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b8dd0d446e627bf9ed2125f241974216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadb5c841a23f5c9aebe4ada76653b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dc25ba3389e360d9e60b6413b2283218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede78e008832e3897817bec987936ab9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4da64cb67644776c6cf16141880e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7851039c62de6e55319aca19817a4af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976e5efdbdfc0c29167245a61b36f33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0190621d2aa4984ce9dc8d4610036223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4537066a9710f563aba4a731529e779224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e07351bc18ae6e78ad186d7d300805225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b6f91f8ace354f5c6910a50e7389b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87512128025c5c2a66b9506f61f8e49a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63990c4a98d108709269973a10d38d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc54b8c350592ffeaffb32c7a0579c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6c4f460c3090e88eb187a02fd0900230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732401e7a88de608494f521f74919f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416c26f283eb810a801b4b01b66f1d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542461225dd4f5cff4e60dd34fb523233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e48818a28dcc510d1ba48df24a765e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940f6795f89840d9c447d1e9865c15c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d9a7fa087d5b69bf3d3df3b5852ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc804e2e4a9f331abfa1ae8a58629d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35162349472d7eb078457e45a028adcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c4bb53bc34c033a05e9c9669c1081239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f753995230faf4e247651d8854b7190240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8411dd362a76a563d87d971ee8d82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3394d781557b718102491434a870f0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509b8f5cb2e06d114933e9f49bea25c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1920c39bfa074e5c8942ae68ef3d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc0208a2644ad53f86fbc22654c67b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dacad8712b4d4082dd19e6e1098524246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71abafe1b986e044cd95f27a127420247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2bc6814decc7a4609d5616e29c34e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2a6d599fca840db63ce014578ea1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63febc578e4af6451aa3fd36fe4cd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4178519bd4fb443c2ae8646d790942251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e88b94b5f4c1bebd8d8b05bb50eb1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b052c49d984cb0a42b1b9ddf4a210253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb353809df4157e3b78f01d182b5ea9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022bbd9c884a2bf14f0567e3a8394de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497b25da74db12a5fef67a01a588ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf901fae39581b5701c6324b48537f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8299a8c4e2527ad807975a82b4188258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5323a42e025e21c7f04baa9b7eb02b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3001de6c6514326aebb8f4efa8e413260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be15cd993dad8c3dc0c67748faa7c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d65c0f8ad1cacb2b46cb474d5008d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7a3d42b3c668024c87650b330464263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bbe52e3feda3121de4c995799dc67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf10ad5d082831b0b33cf6691d69cab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8865b8a16d7a7f348a641c5cedbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4c5f54f8931b6c2eec12caba21176267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e4753992ef320c7459ee9a2c15eb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad23852a1a453c917a363d30ef160d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af2e3231adaf4f0321dc5447dda87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f93c6fbc9321381700a11c515cccce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8ff6f5fa97b2e86994d8980b747bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d91207f5917b8fd029fdc7d0f7d63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abb52121c6d66cae656122f0a508e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a0c00060a745e9c3025f61d59a27f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebcfc4bb5201786a5a2373bb8a375a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba475f07dd4b1fa7d4a3017c83d6744277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb74add4621f4d6e6186828de09b047278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422e7d658b0027126452a71f4aa0052279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2af77c457e2bb731c791823f3c715280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ddd7c1650455a4c31a10627a9c1dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945a88d3bb5f3827869384262c0ebf5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f71fbadb37c7fdac8a30319ef0e504283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef32bb5284b6e4564f9d443333909fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7555cabce24f4ccfb14c62a233dec00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3098f08f6082a696fbb8c5d595c1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403cbae63b5c9a5c1ce0ef081914682287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27c1bc48b51877d113bf96c7574591288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c4e98912fa0548e363f4b927e38b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0789e53491ccc018f681cdcf058840290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b51dc7603b1beb8f1cf15c3cd2b860291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541917245c40c2942a5bc722a10c1968292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c34168bbba2764eb10de7745404092293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01745166ca2623ec181713a2df0a2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6a11b996350086143a01aa231fa1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc1c812d580fc36b64ebad0207c95a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4c92bb3be3341616b8637970aa9bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3fe556385a482905104f707a96156298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dc8e64634e6a003cdda5f5de39832299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e810045d7541714111ac5738511ee7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baab2284509fcf6809bfe6b9730fda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6ec88a08a6c04e9f0a1cd670e10e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79e7c65058e1f9a8cbd0e372694191303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94888f6d1bd73f113b83232eecf5ee29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078040a5cd5cc584bf3b96ff75941eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e5b81575793360577d196eee3cc69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05dd51ae8cc24ce04139fd6dd246ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fb7f9cb92e618502866ef1220dbbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0ed724a69da85fecb8e5e3752e1d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dc61ba632f61e36647b609c11adfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af2e1d738ed15ead15576c0273d3c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c9582dcbd528e54b0537afb6f515b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9882f53a0988c3f3e2ecfa2997ebe8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a4f6e0535160f53962d771fcccb51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb2ca4c8d67386856ec005ac61f3b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b91b858959293f46555a05c785fbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5324733db94e3b45955e71e32b18e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fa0e2ea8f0ae764982d355596f261318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c4fbcecf1a17b9a3c999560288f3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd02f1697423db81e9ec69a19866ed6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387ed64e4d3179975dcea702bcacf24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d160c01fcc52e6cc44b2354c421d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36334a5eb1a04d2a47ea0c38cbd35eb4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcfc9f3a7271c4c2ea66f988de7a1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6681c6e326c8c33380e2239fbda42ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d072aaa9baca3fe36b2a773b1dfce70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cce5b57895e57a3a6f48a5200f27a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595429718692141a659bb1fbf4964d46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44003cfd2409d64e6ad75faf163f926b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9796237cee37f3d9ed0a28aa88e6bd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253369f07610d8354fa4fea089364fbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39656cbe44323e0ae3d18ffdb90c63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2c2f6d42bd415f91e20a0a56e80bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb087e76a3ec429c97c1d09a633a6af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca600c07e48f499528d31ada2c487840335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91849c9d48f7de51a93718c2fecaa5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f06e82a2797eaa6ace91c327237cb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0ec2c4f2a4c46c9d490172cc68877338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc1899fd8b4a685d538c16dd2c1084339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90d1fbbfb36ea0b73f74d0ede11424340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d646fbb1fd96bfc78297447446343341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d199fcd1464355cba7bc4ba868b96d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f584d84f4fe12851bbaa094848bcc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ebf4662eefec96c093f4120108255344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98ea9f3632ac262ce158f015c9515a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e249318bf96de6ca0719d35297d267d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0e9c2192cd44bc5e4c0544713a4ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62653b3e4e10f79ef4f653194e5b9055348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14067de5709232b1a3b06bbdb3f597e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7c80fdec20bb3ea3c99dd56847b22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d803c3e4eed8ac240f61b64addb0d17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84888a35eeee045db5148e35e5bebc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2933634cd16f150ef2b462c39ff59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e3fd988ce2c8850e85e0949f6bf4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053212df37f44f6f0949b0cad97af59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca3d632314ea0a231a223e2991e026356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325406a5d24f6692217a46ae7b4a7c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01d8588953facaa3a88c70624b32fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e229c8ef530a18d40fad539603504359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c476c3e61fca7401e396cfef5b042360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821e535879839798f0e35bf87255853361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f58a5c199e5c5c1f3e275adb48603362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629538a6dba67e29e7ce0d564caf28a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f0b850224e4fb34cfeeedb1bab20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3193082f669a47d09ce1e4b31a4a019365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17612cf5136f3ac22bf56500b9a6436366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c10b3c707e0b334e5304f22698863367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c89d2cd50925e133be81fd956a5fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f44dda514f78217db45512e38a996369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c2914069cf94cf60f3a0ee079877a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76bbde862bed608cbadab1279d1fbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ebf7fc52ac4499be9b89465415b28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa392bd72602272f3020acc5e2d4fc48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4fdb576482cbcb3881158df4e7c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7729656c4a76db6414d56f41a69bee7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac3835b4ee9a7e5d689ed65ee7ab6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2a6d5438f5bccd860cb902b5ef4ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d446e75d23aa38510292154538ad5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb241836e6eeffb60a7e1d7e730f1b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667ca9ebb231c55fead61fba1ea95d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65ca7ad1e93ef91e5ae1e16939d629381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930b6fa4e279a12ce430ea44d45fa6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14d6210d6ddc68b2c7e35ce2c03536383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce959cfd3cc7bc8a2b1349e9684b8db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b05117dee55f1bcdf0efe6181ff31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102707dd793aa4a1c10dc1bed6a49b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5c489c9a7f0de7ad7f4ad33bba2cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7fab34326b4156a3ae659afb59708388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951594d1e9e46ddc80c6146d6709f344389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda222dc5442074cfd157523083262b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887110aa2fbd31558778a95496f250f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca8d5fba4cf112f6a9d574191adeb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f97d500f17e3de96ef4f895103080393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072078e992b77428a70dd6202ddc55d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a64424f92721f340f537452a50ebe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c9548163e4be421ad254a7d1b26cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ea92435f5256ef0f752c163e35d74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b430cf0cf18e93917b99a6e9263e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbb5ce9c4204fadf878e5a4e7aa2a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84612f8af03d63f6c0933658e766458400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13749c2688b82b110eaccc9b0dbae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c271f3f978147f485ac8410030ba3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c21c32586ae8a520cad018955f378403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746205deb3aade911473b199f319e93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340fa146a2e2d27cef96bbf6e4dd3af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3338cefbd950029c3d4bc7fa2afe74a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f0f9a4667b695fa6efd28c38e064c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d11fa286734f61115761de1e81583e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c434b045a6ffe1562576058e46578409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02201c93cbe54cced93e115007ab70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d0f901a947b1c3838811b02c2e7f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc336666d879be24337b653cbe677f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3d237584629493f38cb62ef403083413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc896c5b61dcf3f92e2c1027bd59988414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e135c9c040827bc6b70f89739f9aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d33b251ae7e431bfdbd6dfd1be7e02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11520cde8f817f3d919114d4f861f9c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df17511cae2419a7b9b220ab36d7459418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde940d913d5927824dc72cd302b4f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167d6b04941df7389ac1f42b269f16d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9fa7ddc8d40f91d89e3f1dcb635d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1c63c68370b26a2159b74a51ad2e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff274701944b421fe582270a39e4706423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b3ba79c657bd7ce6f47814ad2df7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10547bd4ec64d388156107d3aeef76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0879db45d861cc4dda8160f12e1c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e873401febce88571c692fff8f8e684427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357868412fc549cccdeacf6f31c90788428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d1d8a623dfefc02eafe909b838af6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1b9a8711a89f298beae4a4120c5d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a24b71f3e65a36c94baabf781fd5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cd51166e62c7b753609dc8f0723d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbcc760ab38d94ed1a288a34e7f934433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0514069ec4673e35965a487f9c2eb2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d0eb6a4de79e900fa190fab98b9b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d11ff942f8301ebe0f3ffcf8241b86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fbe32b981b7ee460aa32ae00e99f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157e187c5848f520c3dced6d876543b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43214f886bf22ca8d2304e67a8afbf16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09661c1373dd7d5bdff0a5723628c96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ab20caff1f04c8fafc9e844e7251f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba5b39d4e611a73bb4aa464f2a620442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b6a79f479b9a6112e48487ec48625443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963ff79f3289e07f1a1d88d3ea190e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c0a331349ce18a0a3d9fc3c4da5f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb9e5f55570ef0d5fa2aef81700f72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f441d3d32436fe3a7afbb769421c745447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7343cc2b4f8abf0725da2a91d16f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135477219a55ec822c3805a5ab6349c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0a6c475a179b89ecb4c8dbb766840450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7d3302833d4148488eebf61d2ceca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e1f0518624a1c4086d44008e45b85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2299be366d5a38adfa9c383e313201f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c7871a4d6bcdcce1ffe2cd11b94de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac8ffbdfbe2dfd6023d0fad805e945455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29c488225c8623e302b8aeb199ca7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c66c7fcbe691c379d5baea717d0604457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc885f69428737b66b9ddea6795d42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3c4b699341bc3692351e5b93f189c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00bcfdd0a6b8d96a42040f4fce387a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74558ac1e1920925ca3a9d654e6fc42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770bd9b2bac59ea0e81f4b5c4da4634462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794814fb13b654be97529cdd93638422463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aff550000568597ff3584951c1a70c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e333341f6e8a72512b9c0c1e0560732465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac830a20bd2e0aebda3d239a02d49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4342b0b0f99ff92e70baffd4e229b45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b18c409727caefb50e974a2a5765468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367653358786de166314bbdaacb48655469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475f1e64f7aea102c71158c63afa153470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c38cf96b0ce771e61f483830e6f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4b5060e8a62a4afa520d6597202a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972039e6cacdf53d7ecbfab9e9e1d67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa851adf9fe6d03002b98114761652e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ac51531488a2e0e9504792c6002f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14f064ef0bf9d622a1e77cc65ed061476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a602c397613ca6ae2061bf0922267477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb05f65fcb2cd1b7cdd3b1ccc21ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ddcae6130ff64450afaa927c9a29d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7c33ee3e289406cc69c83e4d94c8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc3d96f5d213a6f830b57116211096481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34e59bb289603885d8ae3948dd7773482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd33cebf12b23016bdfeccd66fbc39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692bf0eca5ed19a6603e2694c2784aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e859ed10e28cf2899df2febe8fb8d1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e275f9ebef9380f3b213197e848831486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6c6297a6fb5fef89c4a90c44251e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711f4ae2f7305cb7594e98bcb1a4fde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee5615deb8166ea6589226fa846d15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d840a7b4f96f302ec6b91ad9efce2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb52bf2a41545f48e54c179de8cb3a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a09899bc96f5c06cf4c8d7f31b5926492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296064aff3cae52ff283f66f5f0fb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5afea45f72e5b726f855296ba7e4d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98afad22c04cb021d280f1767847f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5681dbca7354261eb3f98f9c0706c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf7e9f77b7c1a261580fd59da6c4c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ada6c5ae94ddabef9f9cf870e81ece498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcbee464351ce6cc21c8e8a394cd9f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540563951e10db034407a4934f07e769500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f9ea057ee93f36ad76d0b9d1935a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56799ecaaad58266bb88c01f060341502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6bd41894e85c681ae47a9b32f2e20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea7edf88930e49ae62cd4f6582710d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633a66a917d726833a96a65a8c326a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1727c9a4abe29181968b7e777fbb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69de7419a82f12a7446cf442d7993ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a200a0046205d365e0149efaa05634508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa950a9d181d1ee1107c69f1de1f4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586b65143ead89c349f1e6e1f4e0da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93308d17c020f41763a820e1c65728d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c812ae823051342a42695649fff2c8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a83d6e05b2cd2f9d1b00e31421e18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdd40175ce06a98b68ee5373d82b91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd6b766ecec5e8cbe9a1f4bea89be2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7041bfbf33f7815db60f15df43bb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66a6ddc4f148b504fccece999bc00b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b03d481a3ca3da48ed46f4c8d39cb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1869b7baef8dccd49b9b109fb2fbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b8094bb9e9c476bc3aa1ef4a32e4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e02a77c43197c5c2ff38dc6ac6643b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4a56d2cb3f96a2c83b2a1c0223ff9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8ec0946d42d42d67f09722f319193523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cbb1573384413f039063568ce6b2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c19109b013730fd5e3ec8dc70c137c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d32a6449b6c1fd4e809ef02c4d947a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959646b2c3360983440949eeda0a0fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a16798227283de78a17d4cedfda2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe626ab430b1474d3bdf5130d565ec6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0e82da2720a997b764630334ee343530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a8d2a7155bc470369c7e502a2580f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512b03f08a575dd3af46d40479edcd7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5146f456b86160c537f3f45328d7dfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cec185f8bfa9eee073cc46e0e7967534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cbd076fb88971eb03196ad5111d6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0dfb00b20b05f298fc7d7ac0f7a19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd1c55d46bcc3b9522c88cf2638b95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315953ecff4a12d826e852a7599c877538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294ef5aec5255a03e863ea4af958d61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71202f23a5652e5bac78b1877531bbb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900acd40177d854dfb32f3e9747ce0d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9caf4287893da90d2c4ffab42db607542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adffff66d929df65d2e4dfa2e93bc6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dc971ae8043e9e4b1d3aa6287a882544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18209b85b62b6fd875af41c511fdcefe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958785c9b0d6c1015d46a1e4eaa23fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046ec1c9bd2b458eff07b522f649025547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d42b8decc31a697c04a51f93e20a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0741ca7216361a121c1e26658d8a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0d837b4e58151a0768364cd5ca28d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353b5e12f41be51e7c021ebb00dd4f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e989eedd72ffe9987f733e4316277a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6287b7b5f84fa5d6c943856ed983b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dabfae8a2482d44d1a3b626786b1c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69095518a0c84ad5ee3354ebc9649e4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdba9c58f7882217f0a0d1cd04d7f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfd1b8e8cf392bad6ef06f079c0146557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d901b00605efda2983e5619f31a966558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711b816a38ce4d3db879e1166e81d42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c46cb4eb7cd24b9e83b05711d194560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281da19817866b454ba23a197b2805e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138949e531011ed4c096ac301f700f1b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefc9477b3d3e106a1ad891abfa2fa2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e2070a75454026764c354d37a4983564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c7a5637b2e2662db5dcc94e462775565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71469d33c1a684cbccf506e5282bbfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1eaa7f556b2f985979ec4b77f1ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011dd101b9a04962c6be2128e9d671568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7374e52fbd7846d948ab261b8c496f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc9425590eeca191ed1a0fa0706979570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5017807f0650bf521c9c134703e909d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6eb5e8e3758a54beae1ea7203b17c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f88c7c79f6684f270249b1b7edbd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f8f8c3c5436a7b170e16b5b80d26a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa14ffee07551cb27b848b9a252cd5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a55904ea993c06ce0c114935b5f00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e57ab5197b161b7d1e0b4ee8ec94d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620516d8689527a4b2bc7ea6430a53f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feda22a91377f6567b9e15db8dc79e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd86a8767256501fdf66b9125b5f73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612cbe92fd90c1678369564150f233f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadd16f8851f34e51a84f0c0fe74e7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94519856a12df4cdf22b8885c037e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce729e84bbac0617417a1e83ad63db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1643ffdd874a31ac3bd464b07f7f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e783aa04e70b66313a376cdc935038586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7a006dfc456d2c4439701e484ea76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8a2ed54b8f5fa627a21e471a76e96588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0f4e847853f39a503cde5145a3029589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7dac61b16fdb507bbc068fb66b39a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a613ef1d3f646afed290752c2c422f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd17c6ec3a37f04fe0add93cb66f09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc38f2c937e78a66a0bacdad04114c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351c4dbb735c92b3ffe8f4c1eb9aca9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb9d2b6e501cdee3e273023fb6886a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e303a13bc482e76fbbf67609b4a2a95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb42b936d34f6d09b0e57f042fd5c18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ab89ea76ad0d4774467d8b2267c93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb724b52249faa0f54978f02c0e54f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f14646b4d257053c346d807c091cfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c2b38aef96c90478f87056a315c14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8d18eb3778274406936cac0f020a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda3e1cd5c991912e6ccaadada783bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c933d2b76a26bd4fe2edfb469bb8be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafbbf0a66bddd2c499cda163a9e638605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30162386c674911287918e1624b826c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65469e2071140461bf826d9c89df833b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8dec87f51861643a56751c2209977608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780f1738012fdafd6cbeb15e32fd6bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da98c52c067a5573d62fea8716301fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ecbb5eb81c73de61e748e9860b6ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca786f7c013990bcace7e870629a5fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464b1bbd74335956942d553813af88c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46431188616e3becba3211be0a83370614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493810eabb881b6bd0df23965c1a91f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e5f20f36d2f6119aaade02f172405616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7a4557a1586005935512c0a7101a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367984acba504387674fc6d0d8fd161618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74f033a705053331186984bd4fbaab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f37b3cc5834155d19abf1e5136279e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85f0d65da3f84afadf9b3bedcb4c4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5342197603d9232f7454f3456343aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ca45bd2106ce8b6c30db8b95e0082623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769509436a29bd30b06d0f1bf9a547fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3e9625ac565d2180782206341ccd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b726f73375065a19fbc9b0e0c4c365c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e26cae7b0a6a093935a76dc3b400627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbac86478ca0e57c363f60bafed6fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757b1d3f919b4ddd11d841328bf9525629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ab1cdc2ad7b84d6655ff7a5b9823a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423eba3fc1f12a61a3095436de573f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62282d6380519a1b89d7c5eeb0085a54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758c44ef453e5f37c9c0e84fdd8e4b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666980f4cadfbba48ef9304363bf622e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74531edbb51ab4f73b5884e025412fb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42c0829696c8256f21bb06e613f34b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbef4c4e83ec5dd0a8a60ce06a052f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dccdc9676e3ffc4bbe55225711a6d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a436f77427c67cc5d62de257d67a9bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b07591df4086e23c8d5246fd0ab95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3f212e3fc727d000ae34fc46025f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c81830871f8fa30061618fdccb91a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0a1db6a7ef3771766f209c52a6e92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791543aae001d3b0610194697fb36d9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf02fc7fd80473a9c6e208c63520d7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98d1a96bb2406c1979935a249de69c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6155da4a510fff0eeda805b6ee4f0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7078f3bba8dbe2ef810c3b2d81c488648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5e6b34bdf41eb06bf94c35dbb758e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d59c682d6bccd63750b07f82b3ddb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffb011a735ba8b33c972f60bbe3ead651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4334ddf7e53f93874a80260b686dba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16411d372584d07f902f4c7063976ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a764ea66924d5f71e002f3e52bb31654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e00d725d014f51e8321196b6ecb38f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1c3706b7451626ed253cc82513021656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f026a58e6c46e189f538e27d152a76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72be184b5129319012ac08b5db5e159658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ea7a6fe12f3aea2f3c1896f99102a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa794dbac3ef83da973711cbe68fc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bee34b9dde78ac4f02f45ef808714661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2689758ad810ea4d38615f86ccf7d20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184dc2b8eb694d5ba7955a0d6739ed8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323fb4b52b88fc6a716a03f4dbd2fe7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e1be0ed37aeae86e58c6994eda3fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed220b574a8ca4a8b911496f64cfab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577301b476bbfb05e5f63468ed2ce514667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4763a4c01bd31d7ff327afd303e69c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034d800ce07ff2bb5b4fe0a0261def0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accba23cea753efe32b650cb43d20e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00803914187c15b13e25471eba40753671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc336a533e20af84b6ffacc015951672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aec6ecfd2721ebdee9a27b5548997673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ddf642828355a4404e89c506c23a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283f56d8229540541e95fa644a43e62675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f35e1f2f980246082928b9603c7f9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e7b5145f8a5d2b848574edddce1bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0394abf76058b4c486affd1a2dcb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927a83b4ce7774966871e62aa1a8ea3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd4e1cdb82ad73d90c729fdf4a7c0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47c6ea75614f91122cb12b39413be4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac4f9b75177c63f0809e09fbd64f69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b867877ba88d4129ca04bc3b62ec62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d515d533b0297d171c9dd52220d391684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf14e7522f28d2208b4c7d6ed85ef0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd78daa2a8d42d3199f8595852926ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9530d1761aeb54fc619a4704c00734687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1c8f49081de1723ad4094e079e521688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e562d986a0c8169eea3c532a23a7ec5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ded6a979f3c73ff0fa7bafcff6c81690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07968950a2d48fe0737f8c6d752476fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56591a3431ac2628d5baea3234415a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfb1f7ca9a154cd0f7a4088746c213693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ff28b2b002b0645c3ea3ac2a8731f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d1542e6af4ea4edeadc20331f9968695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a431c3a2b11ea8a2aff42db076aa9fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cef2501411227deb69b1aa8b3a4423697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b085aced1101247002535b5ca7e09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4251cc337f695a1a06e4b8dbd4f8d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5aa15cafc5e1f2a57e724d803b28c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55c8f8183c8917609deffd9a254aa1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca48e0a80c24052ff45b613422876e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc4434393e03c9fd0d724ae5236307703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9849a6f378f9072214fec5346e870a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703e49d4af1723d8c6deed6068ca912705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6a16852c8e41ab0beeb747b4d617c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb736500c2c8313bde8cd03cb08938c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa7420d8f6743f1f9843c98f9308a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ebc8aecde69da35b547c2ae66f5a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d6e53aee1135a468d3fc5c4163bf2710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec227a0237f193de7bb98c648669f691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30826e2f584e1e3125bc531a27485402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275bf585688b1dfe153afcf977091f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb94ca138de8a9ac667fe813eb77104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465db27a7a2e09730f49cef53ee45105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314569b5937238578a9790594b79caaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e32fea89f03e380d2b15a1600c560a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7751fe5c89799206ed345f64a86ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb632180393585f95709ae4817ffb0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908bc602e6c5eade3dad6e786c8410e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089c8865ae3ff8a97e63406785cad6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08472603c4ae6cb4fd66852fad9421fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723479481d144fff92a5d41695b4660313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60ac48d886531c7191550729f2971614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054c6c4ecf20556f38e3a17beab7b6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83fec0d017f80ae3fe430e631c6df116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc5a4090f196e25226c9c6930811be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72aa6223552686ed85e159ec42b63418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58acbbe8524c8d2333dae17b0456cbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fd50dd3e4ff89a2a664b8b197663f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e14da3c94dd5f70bfed9422b332b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb66b70935f39d518545119028e25f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285b9d2ab514d07a609cc0cf4b8055523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b57744eee0bd4b134e3296d2afb5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff12375d0f8ccb3982e033fcfe42b8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd44c6f6e7792b6bf89edd461e038426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d321de8b8f7f700a192ffab79b6c4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fd7b1e493b62def0542d25c95f82728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09438e5a5171749ad504df95edf86c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7553d9297dcaa16cb9e336926fcc35430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c15350a77d9d00be0db1385239b4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935508346327e8493d05b24f893f15832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2f672f79ba6a9aecc36c9f26e807b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbe2647b02ae567585bca91e5116cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a9b89e61696ae727284c01cf5f0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdef29d9c75a4861b8270319cdbf1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134a8ff92bdcd4cbfc1a2a29f85a17637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d6d13fe25fdb4a89cbed62e8f599e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b277428e8ffa9e4a0f1eb3cda04a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1521c5adbffcec6ef494705ccdbde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2399aab2c5426381d2be4c3d2a67341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097e8ff22f990506dcbab5aab740edc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f13a9b8aada4065c9df827bf95f1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153bb52c612b0896ec59bec1ace017f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bf2c736208f8186393e087e7694e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295bbfef400d0b31f7ededab08aaddd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f376ecacd42003b0a23343f2e0a27b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c28962e31c8278eb5edbc7e23807d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e24858772e96635406b0d3a5dc4c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394955c37a5797bb304ee033202149250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66b45326f9cf511e8dfa9b93edd2bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45505ccd1b230fd94759753ea88ff83b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88c4fe6842e65df40b99aef0bb991e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4f96424f90ba3210e0ba7c0e1867054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411cff238d4de67174024faae1c70af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40228ba495e3e0b85e0534b31822d7d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d7594161c1cd5db2d1fb9ea3aa75f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96b1f9ee0903a1b16f267ff274f75258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d866571cc18842426af8a7c0e70ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db2b1bb33cc8a11fa00334ffd94ce360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0f44e459ddd00bc19e984faa671f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30534d534c10da6fcd6b2822f1698aa862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0cf6902b8b9c5cba645660f6126b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bac17b5fd8d577ddb9a2455bd810264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d87c1d2e90d9783ef349a7bfb6d89465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea52f93bd5f802bf548f37ff01ec366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f01373fc6d7744b7b96152b9e9285567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14623aea1910c34791db6e3b2dd966768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec98740dfb5cf0e99e2455b7ff096269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc5c4cbc3af5c7a8b494904015f0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390fa74179a258ef126899290f181ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8ee922efae65350c5ac58104541c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3692884ab5096e244fb08be10c77c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a1d89092f9752abda33ae00e0f9ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f0053891d1c626fc57795233937e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828c5b9a51a3f9319466ed78a23b9ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889336cc57759fd08a5ec7ba1ee38f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf02f51612ebd84b60366ed7f5acd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc444c597e28bd5d47cffb7b8ba7ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eb7f5c4cfcbe5c31d82fc27bf0bdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0729125b30d5ed3e5b8c5e030c477c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df61f3f38a6bd4faa37fbaea1055ae382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc548e8c06cd4c08a56cd3ac9a7940a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa623f692fb8a3fca5f2e7de27791dc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0359095770adfe29e8c23da5b48cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ef9fe06db38d21205ee5d74c0916086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aea5f87e096a3a28c9add0f287bfc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6c1bb5e92107cbbeb8c12435627a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030a2369301cc4ce462a5431245f4aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2183ec7b089085a563c9fe10be4d28390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1091951548f17373a3d7274d5dd98791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e714d48a8ff3b788ce44e95c0dac62292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15af6ec8581cf95540edda9c7d8a7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe749efa3e87576d47e11d3d22f2ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b813b1acf9a33d78e6dc5699c5a18395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5e079cfeb7cb181e990f15d8fb67996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e55dc3dc64404e3ca813462ab8df1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e62fefeef3bc2481f419c61e644c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21540155b63ae9657de154892ff8ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc8dd61b64787d3b1d23f1d9ab0eb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8af533ed02c2f66d1a3c2a272de3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab958026389c41f05d7a88476ab9d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c982ac77348fae33e531d527237494f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d96e5c9cd5c4aa2c7491a49f3f03a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736e08348ed2fdb79d852a036b9decf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c930f6d4c79893fd4b3e253a810554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba285dfdaf1e2b7a5eb7ad93a2c7f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305f29b18268f11ad3ad56acfda5e18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94ab9c68b8995078b17e9a2f3e07c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb55455f3056d45262eb2137d8f5b71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d35caaf002de8bae8d1bfd480181d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cc217dbc0a6990233d646a8b28d67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97860431421472ff4f31603bceafbf2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c339fe8471b5fd8332b8db68351cdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f19950190359cedb7c234f9b5dd384115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25034da95fd2ae7d5735827dd73386db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ed16ac10e7936a19c3e34ea6fccd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65f10a03bf530cbc72273e839d5285118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98596775d664b71fb552a3c62f8b5bb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d74a9ce9bf3f25278b0600f803484120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de20fa2bc388ea6a12decc6e09181c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475c69ce5bf43b0ec010d11e233b34b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ae75a52cbc887d611720906cde62b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e6fe9f564a6757b7885eacdecca65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e2967d27b308ea5a96ba7ea59c6f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caff68ecf6b4a2e86f23072ce5527e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272db2f2bb6290d97fa19cdf3cb2318127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b5662fc52fce53c5840441de22dc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbddc04e9fd31bcb2d63650b3164fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9323c35d8f3dfeb43f59c815ebdae1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a11f5373063199e8cd9c536539c95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecba4cf42dc9d13d3a3a5f0bdc0d9a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba6bc280e6c3e62b0dbb33ca0e396133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73765027fee6b3799509bf08e5920134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ef78bd9baeeef7be5b57b57c53050135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eb1fdfb0c8d28333451b2aaffe79e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6966a2a6dd5644c2833261dc6ea6f04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59280d7a57aaf098e2a6f8376a0029db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e809da1007a92cecd4ec939e839fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409c5727ca23fcd13cff4c51dde6355140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90e5904f5eefb462c08d14595a3cda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42260636a745e0e24a27ba16289698142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5d6069d0fc8cb14f8e34822a4c38e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab9911a32532445eb49c51c26d1b86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c59b6a7b258ec8db88eed53ce4b77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bd7d6df47c024c92c3320c7380c6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479272710d189595c7d42c45e572e8b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70434a11fc16aa20336709cabaaf202148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484af524dde6af5a734639497ce43253149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b28592b1cb6803f23b41ca74872d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02997982c27a24c4f4c4af1a8bfc4490151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0c62cb306e7afa134863c6a4546b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04776a4701bbd5826a02cc44c03fdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc1c3fb0f993cd26d852a636a469fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1541d7e05b76568a5a0dfa95578228155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a287ff575f52020c33da462a2cc2aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62b807a4f6f09b589e64020bbeda3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f09b2271b822e3e88d251db88fda35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae1b05d140b011359323fad4dbbc90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081e2902d351325709b2010b145843e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66b357d76fdefbfdf827bd163ae20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ab26eabf7299d1aca56519e151f26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34887ad4ba546cc22a367991dbb3e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2a2ad72a4ea5e78660475db0cdf09164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebe595cbe37398b6a03d7bfe14e9f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717161eae170d4b5ccdc0a0257ed04f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa84aeb97227ce35f7a94b8ea6c8ff9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf741db2a9a8a3e33b8b5e7f4efc08e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3afada5d13c2f3ff08d248399dd259169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d03f098142a4896f33c171244dd76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c19e823cc3d4ba37235e54e11d52ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064202fcf8c4579c0364676c41bdb2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac36cd02066bd88bf59879a8fab2813173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39712fa094b9c99d9b1a73dc2e6043174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17ffda1fcfad52c80f87723890aa28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832da588f86fc085865c03720fd8c0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253f4c9bb0210fb1f8cc065710fc9d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ef6151795f7620c9b0c9b654431af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7641ab8a0d07ef5a82c0cf822b1012179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550a46ba4272c656d45c13ef1322b8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955ebfee81409425a0f7d239288a19e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7002e5f2968da276b83324cf2fe8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af55f2e41f59c1183769da0107b77a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0deddaa0682fd732b98ff1b781771184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ea20eabc8e71886d49a606e602bc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44122666dea9addf31a736921fd52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc72b6c6e19efd22355e544af92cbd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d9776590897363bcb4064c2fe3d1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafb930158495a32b5889c4cc14b580189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715df82c13456d7e6b69fe707df395f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be20e70304c99722eab3785de13a5db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159379b938df85a9b7655a7e42ffdcd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f050cb938fda6288cfc24b915ae98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033e694a27a6b0760f27bc1052b6420194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e239c6d7cd8813da8516463d8cd50c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecff99628389ca888938aad1c35c2bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f56f760df46a2e640918bcf7bb7bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d11b6ff0ef9e083575e40cf6f21c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91f3ab2478d6280298fddcacefc12e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51d63fe59338bab50b280d3ac19756200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c1bbcdf996d726dcedb0aef21f3bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aecc4099864e255cf66246ed000e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fa39926c4f384d6088ad5fde6a049203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ce6bf1f747d1f503d3a6546a3087e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2789582aee97c41c4924a84291e96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26355fb2d6178c00e2fbbcb495cca37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c46989a606433956c2399edba9b5cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e80a18278b483d16b4cef204a53a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876502706341a9536339125c95e157b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefe68456b98d165d8bf67a4479b57c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec1d451461a94ef9f49c53463a1514211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd9ad306321ce1f5e16ddf0afc44ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1bd16daac0cfd9b34ad4d50d04043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0f5a835cbc170c3bc77b3639a5f52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9c02cb03f7fce6f7836a80a694d85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b824350bc617f1c76b27669fd0c2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3123759480928d978021a739ebe6d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e2d662966015e853d4ccf21144bb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed5231654171b642e201e8b6f4e6fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58821018c1f1d640256abe9d83b6e131220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f82a665bd8b70b0c253da79ff4f67d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d07643adb9c31b435f446be871a9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be94727666c6845ecc2f13e096c7aa1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fe1fe64438c7a4f7537680d209711224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59188575885ddca7ebb93049c399c49a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a6ee1e80d4fffbe61bc532533a97d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b6047fcaf5880bc8d1ac2add985bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14976ada5f8f07a4c44df6a02b2677b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8c71e9048d3592eaddc4cb307730229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9bc06886295cf62c42be711d10e96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f367ee234c464d981e5a0a52528da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a15969eb79459e30128a52628a8a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238e49a731c4fd3e1f69fc9a83e5bac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a79e356187683f7f5221fc7ad83c9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c969ab51f79ace66ce4c91e770e3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5877d6bb409395ce1d6d3ba35fdfd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d5aa7b7fa95801eceece021e4fde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6ec2dad2882fc2df835fd4444915f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe72f953176c1343231416c4621054f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76155e82f40ee1686f8bce8f4479fe39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc185bf8bd3262dd5ddee069c32ba67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04507ca1b590ec543a15a73aed2b87f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a2a2a0ddcb02c95fc6d41a1993927243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad091cc7ab82f7cb4d0c6750a86c51c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4645cdd0024c3369d9a00149f3c751d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f4d3142fca65923f34fcf3265a907246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8712d72b54daef4e75381a4fcf811247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f37cc48017be75f2ae81b2047d43a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5571e4013c052cfceb285f843a84556249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82054ff6627f3c8dc5b6e59d1a7c2ec3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68bcfbc167f6f9308240ad23ef9f63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef047cfda4e99a9a6305fa51a7da194f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f713c2c42999e4721fd1e197a8776e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efc3162fd7ad59338f7184bdf6f5c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11fe2a62752d0da04d38cc9108f63c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba20646adc829d95a8e0b15199fd25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056644b6a093af95a4a1488a02bb17b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039648462d9d6be1ecb5311aa2c82fab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ef750c7792088a2e3c8a0d13cd913259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445eed649fe28b5e575cf554a353e7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a48a466a0ec7160ea68fcd37aac99f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf497a1c416f2b120b601e42c033548262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890699505aebc46b51bda75d9e44bfa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97538f3b61a889171b8fd3e2d43645d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c0ac39e27d32ae6287355425730e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90f11434292b227b477ddfad3e4ba6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceb7564f16eb3b663a42dfa8b95e58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25605937f344a7ead9b4dda08c9635b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a8b264b3cd9eda38441e84a8a0b64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01b162ba92cd816705282292be4ae8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793042a1a4b16ac9c927a8b68dd06bd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb4a1602153a27b5d067bb574c37d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e8210cecea85e7c82d0123190c6e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff285781cfe6c176e58c199904db76d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445665177991232b9b76db7527e35e14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30857710b555cd7b9ffbebe4dba0e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ea259132f075259ea032fd6b3e65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c9762a08ab12726f9f65c10ba154b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4e785822b5ae96e275256a79871ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061c03dabd90693b1f867e850497e0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f039a1bc7a488b62050fecb366a57a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b27a03d29b7aad9febd4f28244e4c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c3ee4139fbec39c2eeda5f7966d48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0d3d5daf80759cfa69441a1a42b24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b5abce68b25a99948d9d917fb442e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0364c274ebc7637021477a1c34762286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6d64bb830d4b20b886193e1cc058f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62ac54da43d60cae3411ea2a0521a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0815c4166b0a29ccec4c4fc410e4252289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490bf8689894c08a02a884309d3c4b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124620b89e7143c05796b1df54996797291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ca9c76760a0ee6ed67e9715dca375292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fb2d5939bce7f5bbf7620d2b3f1d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a0431086e9481e398db0448b4cb6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15939c38315febef40323569be079650295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a67502da59afbec68dbc6331359693296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368db5a55c425627ca8e671fb1e6978297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227778c9b670fe19004e67baacc81a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcf73761971713d39b6b732c653107299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b967e5ae853a6847aeff50f825303300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95891af9ee03ba39ed815abe451c166301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ab9d9da614b159f0d18c6a730fcfe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899e4e2b2a0700ddda3034da6639019303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83da83f1989338ecef0c60f82645793304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b63519d643094e885e831ad4cdd4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea7ab5c6c85bea6f4aba876ef39ae0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96395093eea5f206deeae1018fb4726f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec93c2b54e330513392db24fae9f48f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934213d8ed00ed03175c9e3740987b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb98415dc9656b726bc8067d9dca28b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d5220d4f3f526474dfd3cb3780bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3f49ffaed286b390648aa7097c077312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eecbbaa9728a7fff35e11a53c2761313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae19fdc19c36e180a0a36d30f4d371b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936b7e1648a92368a71c17856bff904315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b68ae707cb174fe4259f4a694e183316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed86f6bd234d9d7d5072fc6ec2423d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f300487502a3cd1a11b36a3bd4e75d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e31d2e35b9b283b327df70be1de706319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b66c1d7f7e80a339e99a0d2b48c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01430cb0e0aeb1422712805d5345e748321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb14147b149f647c13eedbdb35dcbd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8606b0a1cb63b023b673aeb47e60e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14226d65885b2b30d8b013bf63065dd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c473ce90970dec0399b8ba7994415325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a23a3decc3c1d2e5d0b09f92a0e8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9d7be1f8e726e57d7e8d006b1fff9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d92a7aa39ec6d8d747bf16d2875696328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda22782a51b9eb75f39abbb450868f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f95cc87e4520ce4a29fc9d998dc509330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec742f9561d370d1d572e57bfe22d971331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5b4040d7988eca6da099933283774332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478507e393786ee36dc4e9624921b33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53d9d206d491265dd22108c8b13387334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26b34c406434d99e0ea9d8218c59eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60472ca85885fdeffea54358802d1fee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257973e884acb72ff3fa30a51f06b69b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c725e989fe1cfa035da82402a22ab3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332ccbf48882d7d774de484c139bf0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e72c9c51becc6a07b2e9ff6103334340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24ba3599d0cce817d72465b8940183341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bd7a47df385e58d0646ae4d58eb40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada29457d3debda6c8d614c803a09ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df81c063dd2fcd09e556e56e24be71c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d49ee47e6b06d26424df8adf4b59cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b9d45211f24da445f5c7ddb8608cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d29793b1901a43ac29fb05164362f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2969ddf49ffba11bd63cf2cd25438348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2144237dad70f73f2b6c739d31298349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be415b6595063e9ca69a364852e15f66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c2bb70ae4d47ca587df158eaeb36c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc42c601b97fd762823cb5120215c6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531bf723f21894b1a1d98233c7e95ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824bef2d66d76b4c492a544b25651aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93cbee4175a6c2f9c7c2b102c05219355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207f4fd7b1355a11ca51c8131a6ffd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffc2df47795434bd451efcc20e9a62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024be4b0fd96cab917cf54e7f2909ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2d85f5b1a998f57af6f999422b4c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c793081a0d91ce4dfa1b790352accd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344097359e2298ccba9efd70bfc44ae6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a23d7e8164543071f942307a0a179362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc855a1f7ede5ee9872bef877eecfe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79567a9569e1270ca104f4f726d0c59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97221113d8c08d42231342da7e0c523d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d058c095e12152cee7662c4536f42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c6951940308c009e64f194de4eb9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b973f91d636e8a446e74a4832063f8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263b038b7772b731a7fd1b3873206bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c846f230b8413dd2cb3ce3614b53e1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208caa063c871053a0bb16f21d0fbbfd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663c4e92d995ad30668c3595fcdabd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f614489c118cbdbd71888013070f6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a21ce7d701936b5eede5a62913d519374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38615ed9fe0d363c797d79740e50be6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaecdc419303f85819b139f343484c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce61c8d9beae0ce7af5a3a4f14d5503377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669495d744aa6c1c712a8c24700bcd8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09b47a1809dd17fb3c11956235f743379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a127ad7b7f6f5c13fcee1a95d9ea9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73b3a8b7ca877a52678ad45a5ff8a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa55c896b6c34a6d6337264716d40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a32852f48ce010c343bf1baa0167af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80952d500b1f71d536e45103532525df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385923fe90aedabd40eb368275d384d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf6373e317741140d9333c9e2207e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549634f2fb834d58e8aaf1b9aab51445387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609056ecc0ae1c55f80bd7ae5e1d170388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf6110f17348193ffa46370d2407b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0569524a75ab68211c48d0b0f5a4e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0b13a94a46445e56f3f0b6e58d8b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34deae4d1ad7b35013c137966adfb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235afcb905efe0ce7c068da791d9fac6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7682f9d7f46a4aa605685b39320d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7384483c88a0be9545fb647fd04dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eb51a177dd74603b4ea9bf6619360396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81441130dbcc3ad667f95a670f5c9ef1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f4d151f808c73c8a969a35e1ee26b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329acce13d975218aaad5b6d30bf92f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9ed4e6b215029b8daea754e4ac327400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2b6f608e6d4bde111073e4a58847401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092bc7b1936c20c70abdd60381a87c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f7b2a31f704f7c4a40f693c531cfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5537304079660e07fa85841c6bae1b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4340c81a50b4f1f36d9ab054227b4e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc634a97f30dba10e1aabd91aff18c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e07a35ebfd0abcc5811a60b01d28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1421c81f68db0ad039851b8b2f95ddf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f5a80b604ce4238ddf0111fde682c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d616300891ea832177f4151e7b1841c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c35195c0c036568623c8907cccf84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fe85343dc50a44ce4581a0615e4c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e889b022befe5c3a725e7523b08045413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14480d0f90c55028ae29f19ddfbf8116414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc36d2c8c32348a1aa7c8f72a9a7ef1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab3d90fd3733d45d92c0e8c7e9503416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33699a0a851cdaa3cb53a21acd745770417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4b66928ad2f691736e937bdbeab62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc045ae10c591951563b991368a2bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f40074c6c8629048d03cea4a7eb98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52878661002e3fa023f40b10a57d7bcc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9de0e05ca6ced336851d3dcd00c57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3bda368ecb74faf90eaeeb08ddcdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baa849eb553d97aa88cab390ea819e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963c088cd5a0a140a4284aacebaaa91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699231a9d907f27d9dd3d20259ad8d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73093a158704bb3cd7f1af0f31bda685427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a989ae00ba8b18f2a0197d936e977428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756c178eb2e63b279d4d50c31c7341b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e728d856eb593c68b02ba2cbbbac1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c58e300ea5263e3d49cd45155dcd41431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff8117bf3ad68a4547ed40df0c718b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d40404b26030679a0f1bb8c00a659b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf051352462370eec8c2a234c2838d0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c12dd9bb36ccf4382aa8e861dafcd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e788f366a4ccdb1414be0ce8cab78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040e8aa2466fd7768c52b7462234f68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6788744b4d4cd0c2346826ceab24ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca04043566f88966167a62d150c471439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f2a04b461796c97cdab8adcc8d90d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b454c5e551f50dd8e4c07ea5d83f0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8932255e5120724944606eeab98dd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8188e95216455f94ebe085a6b1b00f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa2416a5cdbc0d3941971831b36eb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9eb8c730f809fb51fedc14bfe71be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f0a5c81221aa44e59bba5fe2b327e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c33f3964f4cd0edf58928566d317447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af14d2b12ccb62d5d9b73cdc418799448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856d918dcbabd57f0cb09b3da4eab44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef610c80c2d8cf1e2df51a0202b7e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078562fb5f60a8ac80fa3adfdb050ee0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dfd516f310066091d198a8968aaff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be5e81e4e77a654728f54bb0b489e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd252266f89c1c01fbf7712d4c23adc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449bb1562534d081e4674ad04d7c369455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293de2dfed1b25e7950d4f364963cb0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e0a11b1e940456d779529e9425e86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2771ec458d4ea7ac3d65a7d564f93a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c870680f39c3334171f39afe31d146459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133cc22f72ec2298cc5bae192cb5ab3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbb47a233ceaee53dbdec33fe0192b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a97903a29216b122f482c7ce7b88f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d0988d09d659d877b2b7e23fd1c0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f9d9565a452f92d7c893f600e00bf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dcdb87382f08c6900fbf21f1d3cfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5932c8f93c76e508dd39f0c48e8210466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc517ef03fa3b108d165cbf7609579df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6ec7ffe7bf503e3bbfe7b79647690468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d663611a4de266e8d8e071b322089469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f036a8bf6f3cac612454df75a4cb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc482c53886db740f9ab23b6ea0c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592d26a51a0fa76c763e73ec3b356dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774177d28ca8abfb38b18698a09021c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397fb73a4c2f2a6a65da3bd8cd0464f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da6bed6bd1df998a74293b5347fa9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65beb1ff5d2888d0628b96d33b125d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83135e8650176692bc066096b9df5d2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c189a2b4d5e3400bedd28763ce15cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000a5fb08ebb09c2c0c47d86eb2121e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743047a2b56b3429e3500c773a3b43b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12f7efe9d7777fe9a10456cb5aaf29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca3b2a7dd952a3662d9ff685fe454a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b055b883fb684238cc8be662fbdc7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b797b31a559f7ac264c1772fd407ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884340ee3cb091ec98041fe1abdd9f83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3f46304bbad95f51bbe5e53c70205486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6d84667ddc318c83f563cc5cd0dda487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af977757712b252cbfde5855c466abc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ede608c944164b871340489b0063c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69679375545995fdbe310a6b1df49b42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8febcc2e52de3239796261413675b1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa10bc02c7ef418a913371025ba036492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476bb8ce9255255a62ef1b9cdfc02f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a089980ce26ed92c0d5fde4ae650d97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c167e3a9298bb1ad273252edf70bbf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45269c8fb3df87f94a9d1ea40e115a42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a94e408f9ce99f9aa4df3ef8c59d14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982646930b5e287c441093bbdd6f4167498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc222eb58ab432f86e9b9c9db48943b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ea84134336099d24d0a84beb56ac6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8f95aa71f709ecb319ada9ee68e05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871ef5ae5848487a61eb85ed6feead8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eba9cc52d8e48c909613ff23f6681503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711692e3167a4dade0fbf361f3a8981504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fd9b75ad07f71bbd322f7599c7a6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a13f4592ea8b3f012109a24754f6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5494524408bc16890939b332b02e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b478f37313f7ba884d72438e9715508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8afe7159b6b29e12894d224ef103e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668734f0f95eb2ca02d610f6421a81c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967565d917cd0e8e25a8500a554341da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7239ecb9dfea08378efd4e3b49a7d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdfbbdccae41e6467a3a3248175648513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45571c625ae401478013c8ff17a7fc07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b90f3fe6db0aa54e8d48f09f7884d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc30fc73fd954147a4870ab162d908516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c86cb8e8c6f378013dcde02f15d119517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f561f433844b0bf6bbd3f5a68ea36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79aa15597dcdd7f9fdb04a2d9dbc53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dcdfda9a3b3619fa7b1b5deeb3f81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad75cebc50a3395496af436bcff55f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2051c138ea2d39f4e4bd97de8ac3eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c835fa822a11781693f741aa94cbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec08f855c8704853e395bec2e5ed7f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cd6d58ac37305531182ff286021df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1ab2eb7fbdde2fa2cb6e509098045526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9b06874132fd47ac730b2f47e1d92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8616a0acd9b4c73a55ce2c53feae2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f95e351b5e503f9d9e5ffbb612ab7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d8e0df87c89a778848ec2b91794f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4379338da586b13df8e3397254420f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b532cea2319f42dcb0a1b5c4b401159532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616b65db94ff183185354eb796ec6ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6cda60c9ea23a5cb06b486541a5bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8d93ec95abf0bd7448ff3cbfff3f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0dc68931376630512c35cfd92af01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf7ae63c23ebd4bf3c87ac776abb1a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cd8687c9af608c3c42601f0eec039538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964cc996166c52c7a80f15a7cbb92ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec1d5efe50649f944182f5c50070c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e88793c7e1ded49949b14ed2c75e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eac246cd4190cd613cb982b55e0cce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ba6858909afd659c871f448160924543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7bfc7d725dfc565b118e8a7d69e30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bcb190d4dd778e203fc9be48357cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f160d8eab49ef20da55cdf19e252d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b70d41981d487c9a29c6db635de00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251cae87c19e59a25b1f19b04f98b2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc0b379cc868566b35758f6305b9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdcc3f198d99448d54d016098557e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de4d5f8d457638d59cfb0545c59412551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39043771162179e27dd338cfb3ef9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898faadbc8baf6bafbd68602b7bb4be9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19253a786cec1ab0bed709892ae40027554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c5810bc143f37f7ea79859344ccc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c203f024a005309b1bbd81877986dc4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdad0c4ebee86308efecd4399f29fd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63036d2a7ef04ac9d539ff913ed43798558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef86a242cb076d607baf57f9355f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ecbacc90637a6d1ba9543b0ba5c31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97df176364c62e5ba148a5eba1024c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af770fe14027221a1d0a0d1d629ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbec601ede03bb536e5bd0cf59dfe75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbe79deb2eb6aca7292edda2a1dd16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b828b25d5ddb6b2a0e11720705384565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5d2e858850068a2cf87627fd6b017566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb0a41c8d4ccc306319f7e9ed24e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967e913458545700b4d9cf3d5f89f92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fb220cc49fc18b3e6ac0c59e87c5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd78a5e611b0cf8df8d2191ea124b28570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefddc82afa315a483248e5188fa3a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b8a4c72e2cd4cd23d65649586354c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ecbe0519efb872a0f86c5aba70a8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf28a9d41b796deab75939f4635460b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427908a0f38fd83a28d63417bbe92342575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3448abc9ec7b6fd66727d7a28c6827576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc66bbf31b4a0273cdc20f9e071a23e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10eb3fcc1bfb26ea02254615bd9a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf61705a317af1480c5148c40ab0dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafae6d2451d7ff78c03d464ec5afa09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801693256d4a47165f4a2c69c938b51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3e0b01d3861df1d7d41375d63f06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb32ca4e3419e5a2d12b0615b89f42f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00ef1a65ce6b514d36c1e18c181a2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d983dd56a606510287678d206e325c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66331c65b5b2a0b0e4dee1ef992e34d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4483ddc9e405578fcbbcbd2328a1399587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3354212faa1d65d1b8c0d46b27d031d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614d242b2ea6e7ce1cd4e675edbb674589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3aaf870298058021aa640ed5faaf1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae5414ff2755e6a09319277f68cece591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91e145a12c6deca7d1329345103cab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620d7ce8a5337f541e710b7555ee386593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95478f93fe378dfcd665695f72b1dbca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0a63dae0b515c17c350f020639855595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af33d1263bddf775dce3f1bd4ae7d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d6dd5da973572a1e9a7d68dddf252597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b5b2eaf2c0e1ce490dbde0cf0b735598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4675ccf8728b6bb40b6d46eb2bd9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f945945ef9727332de31512407adb52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f39da40c50711ba25f92ca6e4996601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4234cfb379b65031f22fe1790f4242c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065123b9f0e8aee2aee74d01e3baeec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cc97e4dec1b44727ffa4506b026d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bfbd5cfba1ba0edbc3888b4d2f6fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79ed4d8269b5ae47707795e3a1113f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c284176a8acc4609f6b80add95c5fae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820812c63e938657e7b5fca934f70103608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab0e49bc4e77a8217e327a3e72c898609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fbc776095f133c41927cb7aa0ab99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedf2b27b0f4f455b44303dc131492a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3b5ef6bfc803e08416aa09b4ee29c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6c22341bdd4d79ca7ac5997b7dd4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3ff270d0dbf2ec2e39d1a2ae20a1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03165f9de38a13256866cbb5dfd34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ff1644bfcd7017646dcf1367afb29616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985e08fcdf83240c2f49038522ee224617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e89db2e24a53f9fa79d46ec1709e12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19cf0ec502ddf472419481cea9916f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c875efdcda133bd7c50790c76d8ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff535553fd9c4bddcb521351375001d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9234dd23547317eaf32ba5dd70d78622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f69e9cfae9b3e7a663b9afc4e2aefa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7fecba2da2ea39f41a04e9e3ee60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a01487498d9b13612653b8b2bc21a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17842724ef34f1860719160fa9aa6c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a59a92a2e5355ec7986269da2f7e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7a526f6598ad0816253c5e94b2560628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e556d44042a8a0f555b2379999c76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c6b6ad800646b7f44ba1a4f7b508d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8100218ac05a9b19dd5bed6f4ac9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caebd06cb180dd268c121d6cb15fd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ebf41a065746bc60107b37bccbf2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826fd5530d82a988b407ea448b1b7ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99e83a7aefb37dcd64f1acab12fe0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6f2854c9ef0a74f67c6dbeb302f0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6c636b52a0ca6fcca8e6d5f7589b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e217f903b466e3223f8c2502bb4b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d1a220a62bdd14ff995a37431492d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa9355fdf2db7e02056d996018778c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa2853080bd444474ee7a40eeb9961641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281d2db0a7bddb8cf48027db3da7634642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267841629b8a75a388cf16b9f344240643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c48f29bd7d0063ca947e70f153468644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435eb36c96ba059aed0710ed62e9034645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55468739e4f1ba2338fc9353abec1802646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47634eb7a3e55050112deb2e9b6f3984647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423637707b40697915878d8bebcc8a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a50d45cc6cfb0c8340b40fe249b40c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2978206d094cd1b6a07f68470638f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27d78882af7d63f02380eb55980b24651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b02727e7ce1d9e133f8b82fa922b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0c4ba4332d1aefcbc271eeaac3c61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908183629acb886ea11896adc1ed7e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a6897620ba3db075096975a64b702655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253174796d8f2e30c31248ac11b888b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fe98dcbdbcd9ea572b5ff140a2f01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704433b843e578b05a3a4e6cebdb9894658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2979e69a370315db4149eec6e1126b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4103c8d5ea022ef50069661dbdfa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb66fe9a214c6d77bc7d0cda9c8ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4d2203d4a2106883d4f23db5b5beb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb375eb70c574495f4fffc809fc0ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea2779e73271657b505fc0bee7d6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08f84dac00f0b71e6658c8c02c9789665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57181fad1ba43d29774e775a38f9e823666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71189fbbce0155387e36ef4a47683db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ce5322265a3de3a22c1ef2ede2368668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b59055dfb3368be3f1e32b8f12a2a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11ad5d009f226abfaea1aa0f57bd3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5787e6a7c18b17bb87784e5b18763c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca590b350e0be16a843a5ab7a3d7ee7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f31c1a16a38cf8600692d682489b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431490b62805fd78c744cf04b6c7eb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a782c249570ce46994f81b08389879675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e83a659b4722ae9baa4f9dc772d9f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810e5fabc2511ea7d4a4af0c31fa0af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b51231884e286a5dec9aeb98e6757f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>