--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031eca77025944e32ea9ba7bf39a7df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a179f3b38d75a5402a6a2e8e8577a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1879a39e520a71ac9ab428cbe53b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aad4160db753284b72db4d69e3b584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c8165bb1640e16682fe58a6ee1eca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4137b4b14ccd2c41fb422c5d077f8716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c47aebf121da5da829824bb6cde3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa4e1cf23cee075815177447c5f3558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf625b5ad4da7f64b698ff0d1dc7cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd19798322d66098ee941a5655ec310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764000b825012d6c1a6afa7ede0cdae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d5640bb0a64b56c6cfedb7b4cf02312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13223a995aaef0a084660494484d795213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeeeea6001c99059c41dbb6f43fb7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fc1e72cdf7def5fa81a4c38db3c1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7b45a6c7df39738b66b42feefe46b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1846555749f2600abe901e2156a0b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2dfefffdd2bffbbec06c4baf77643218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54abd9e50a11c0baaf9fa07916eabbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7631a8d4ceb86d80d2c4853e1aaa420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b16c32f319c0053d9f2d74d3e297121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4e9dacce2a82b5c5e39b9400624c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d4c33b28a7c5f296a27990f984ad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e72b147da0ab6e9d4dc4965fa4f3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f7bc5bcdec9f7b7f69af63ea54d7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81a99ccca56163002e47e06b80afd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ed4a2d30dfc72f2af977b48c0eb6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ce8eb0583455eface417d0d4f47c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa6906ca32b80b1f493aea9b8e9acd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85367a1afb0932ecff3935abd0b14330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad750354b46bcf2a93381f4e0f9e53731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12f8190fb72838d02042a73d1d8a8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783c5b2213750032bc62073c9639bd533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2326cd2b4edfb530b3d6c17d4185334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1184bcc8dedd06e08cc76c82e8a8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b12cbd98be740cfd3b553df34685f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdc3cd0ce3201b0395a14feb63c87037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f51a962ed7fcce0cbe7c1653a7d6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449cea016f62bc3a51531de0744761c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065a29d6c0aca3c90ee63bf3154bb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29e2fe7bd882cd4cef2bfd1276759641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8ffc4b11946f66854296e699157d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86523d994592cb4c355778c900d7148b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5be1d5bffb8a341a7471020760a7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471ae4b2d5b1aede076b4c9cb209db145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313a51b50a08a8c9747cbe80c23e5a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b82187a39ffa2b379c0f46e7eaeb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8282306a46a65967a782a0d88ae134648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6b3eeebfc3f6d2e810068f8805ca249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae2737f3582aa95c18dccfe0ab10750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313af3e466f92a6bbeef4c05ce54de0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab306f578cc6c18804c0fb996df38da552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423db8b5ff8deb6189a0cd675cbc52853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fb55b6d86d18b84d0854918a024bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5be35c5f5699f10c8fd8276ee853d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e6e729573b84401ebf6e2b276b16756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98e8a60a5cbc4250fd0260f0dc330a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6b97cb3d81b9716d02349045a724258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d486a9f04181be12b8781b53fbd87d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27bdbaf9c8451a49fd56f6d9d5230e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e4d34165a6559745eae800962b85061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d762a5a93df239bd25d26ecfa77e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3d1d02b8ab34e17eb5139b6db46aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1d011e5d377fb270c84062bd3a6e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207613a703ebd3f698fa3c397f63b09665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cc90b36e77c47ac2e2c7df99e88c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e273a22aa729f44fca90c521c3a634067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7464b5b84573d49d0a646a7dcbef0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691c96470e4e36ba7ccfa49b910acb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461ab6c1a5df6c558702a994c3be74270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4091c9efa33d2fa1f536cfead9a7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01215c436b944dcfc3da9cfab62566272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af42f5db865facc079fe8f9322a23973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0b0eab35f1eb862e52410e6df0f5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897c45abcc48d88f6f0daa26029248c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c603ffd4af0a86507a9cb0ddc6b55276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958516bcf0cd2563de4e21feb987956377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855be7c0e88be28eddf176c90c6dce378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a20224c7e57912ec90258c6760d3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd288f2087a45318204938f2e9b89f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14c9bce62941cb97bf77308749dc8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61e550d163ce962171e4ee170215c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bff131cec7564ad58eb69b0b2b0da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cccbcd9883c36f7e8433b99d775d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c29b1f2b7066a0e7f25893c74adfc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13104bfb5f1e89443160f8332e91e76386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5114a211ca7152cc2f19c8865b4580087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84146e444f64a03071b62ea74bde912888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba363e9ecb29dc68ccfb23bdbbad402889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95eea827d73e7d279e8cb0e3aebe7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb9e160c58b0dfb9c308334f8d8d5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfcdc124a8bcf5fea6ea2c09e3740f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f4d311db2f80887d270d3d7af7c0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465ddf20209d3ebb969b2cce735073194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f88cdfaff05c59bfa2b818dc4108cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6d7681bacc37730324d5f598791df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4099fd903265d4bd14624b31ae61c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f569947ce972edbf461267d794b396f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f260c9cba04eab16087b70cec3144f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24df284c1213e04f1c13c3928f92153100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4ff5669332b7cdace9f4f92627e77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ae676a66de7a99b559e8096a92b4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af101f6e0ecbb13597db271f269e8e0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b16a684a255dbfaaa6255234cc0d26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e84bfef8a21771069e75a4f001fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2638a81a3bbe7728828a634dca34be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27934e8095e98653ede84a809120181107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb3d7de386787d24ddd1a2287d595f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990091dcac3163b605f6cd422f47853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65e1a8640425ede452dc065b4f0293110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe89bee51a27508c3921fe7ad90bf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef20cfa8f57228ddc6695423320dffd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adc3e56dfe292489d3b988a2355662113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f99d43b8ca0747f65b522f91684a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc6e2f2690f37022c940307c313bd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191798b3b6f3cd8b3afc992bed2475d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a41d637213ff163484cb9e094fa9ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80baf729ddc99b13549a21d8479cce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82340bbc7bd06493c6a85e2faeaa5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f3b2a679ef50c8ea0b5f1acbb8cff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafde60ddcc3019dd0cdef95a010f556121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaadf55d33af34550721a8fe722ab97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd935e58e978f69230db8ab81433d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe7674f03a02d017625f8bb2a0a501124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de061ec1132ad672843f332fc798a517125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefa499d077af5e798f69bce6a877f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceb3739651786ba8836a7195f22d89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71c76faacddaf2dbfdb0513c99d474128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bfdb0f1230b9083f6a56f9ec3f376129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c179c6881f9271359d8aff3aea8ac3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f27b0b22bc341403e7785dad601fcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71431d5c680d855107b5742eda15aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817de475d87422aa5b87edc4c85df77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b79d028710d7118ef513b79c2156134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8333216016db543e35cf926ec6064135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d85f1585f15238748254100f2d515136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377e4f8b575ca2d8d9f2a0111232292137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f95ddff482f5682571cb18056d0ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f530c1c62cce068025dfd2ef1bc225139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7828a05250649a569383e9c591de854140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fd391449e2645f9c84db87879c86b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc101516a7350fb2dad8b76fcfb0e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b419d2b1ff7984ea522356e6b1cb34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc151810458fae821708500d24bd6d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e557e114c873c45cc9215e6119604f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bf22978539ea3bc9219b0e2886120146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dbd211cbfd8762c016fddd7e89d2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6320c28dcfcd4fb70bc5edea8207b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b68dbcb994a0971b0edf33670edbcd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf059dc2f74ec380b215a822e0b0f24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a7a9f1d99a0c584f15ccef2e40997151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6de032ae898ddcdb3b1154ad121e8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f265bd05f06e1ec66c30257a84b0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd02fd03b6ca1c9fe73e04b225368a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8c0b5a0abb16958d0eb63d27e0914155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac0b6aa220d77d49f248187ff9ee8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3afc0ac5a1825d9cd57beb54d4444157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d768a0f2dded053d595d5b9699f5296158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379ea47ce135fc8667e4cad4c120e15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3101ec497c372d177111df2a7e86ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c423be1d0ea81f65835e49774a48e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bb115f6a93e9c3330f00b466c5540162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275aaf836312e7d40419ed012d898c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac887d9327e4dcc7a32c49b22651482164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2a226cd0d9ec2e7a8290f1eb49a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfb7ae12791730cd89ac5bea068145166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865320547fe0dfab1ee7049575f737f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58515dfce2e3a472f861e55c384f9abd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d2ac335ac501d51f4fe6d20cb9d1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164aa9425e5317b6d98f7c4c5cde5eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba460613c0211c20bc9c2c3ea3e0079a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be8cc584b30e1aeb21ab5689630aef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605eac31af865c938eea10ea3301123173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb966b340b01c299ce0b3ba0b8548a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83eddf13534ab2332fdbabf83a8e63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd56de792bba6481cd50b79df391a3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5064ebf08357393862a213b7f1acc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd10de55e8e4bd883a898752fcf1bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40035ae24d4efa768382fb3760ebaf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db323f26e4a1023f8ef14c2eab5e7303180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056343f41f6379e088023bc61436c53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300094b5f6f7e04376df343020dc21f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c1d71d8cb855d83b146901497dc9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881266de1286ab183119bd6c2c5408e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2f5decff02e8c4c728efe288eca21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d0cec2d6376e9cafbe2686dc4e125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce3d8be008926ecd460c0bf3bfdf88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256eb95668cd45c8e976fd2693952fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730b724cdfd37e4ff13be9b483a0bcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda578b901290685e735d3b4d5f10497190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc4b970ad781188080de56f21bb7bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4b8f055f5e4c9a24f811a861fbbe4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2873bca9ca6e14450ff5c0f97c555193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036ad242ff44b5459d2d2810a3cac9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d1850634c83663fcdd2ace8ba5274195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77f10674ef09f154d0d20324b090e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a84955c02a644fee62e1cb15fdeca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d4001156561886d8deb47d5461955198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ae279bc387f21c169a0e6ee19a535199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca4a03b7cf3f645d63085dbc0475ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb4d2a75304afb66dd6534e7190e4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3671c24d1acc982568d76594ef6c517202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000469267f145dc9fad1831428c8c653203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3866a1c5470ec22f76abb45e3b0ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c16e159bcd5d473da15135177b35a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aac0ff7321b70c3a07652a14085ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6faf4686b37f683c5bc9ed591914ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634be138116a85e3a2c10bbb92f3d24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59582ae368aa0f633b8441593ec761f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9aaac6109d3aaf4328e894cfb7133d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf38a0dd51fe8960fd2f245dd714f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0d292e3e15d3d1e475f5f8eed9ca9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1fcf34c4ab666ee73163374fd58bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918bbd21909d501cc12f16173989c47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67b40afb7c21c68725721f881f64a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69705368216c85c235af3a24df7dfe7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c9cc925d764c8bb928e92d2f8e600217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a9f95061aefc42a44b0d7385fa021218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c959522b56bd8615fe581d854f5293a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b8e8acf504988d82dcf03bcb47ac7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8cfb792bcac9b77d4ebbbcfedcf57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cdb0d707731111d104006e7078219222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013c9786401cc32586a47dbb4b567b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ab156805f2cd1be2d36e2767d3b54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1990460bc214f686966c0339672980225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d185ddf70053a3f91e652c1b98eca21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36414ae073665d878dc022147e96451a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfc07ff0f8038543b6706c3afd2be0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989d04ba558d34c91df60600b3447a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7604b9142664e41b84b1d3272cf27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8f35df88145b7442c48fad301c1e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9da7924462c8e63163bddace05656232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395442559e5a28f0d288c4cb1b1ed2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce00b4786e6ea7d844959f3a17540234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2734af6acd863f96d551259d9c264235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25c4ee1fb25f76af42db7dcf9e8a9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae5023d8acf550d04e2ed95c730b8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317bdbd9655c57468906869e2d94980238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735fde0b3167f1e4b768efeccf1f666239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b51bddd79feb9e99398391950578240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b553875567f0d046629147727a56b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c79e308942ecf05558909f9d1fca0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598d19a5b9a583a416d59bc56376088243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7e2e6c13afcca1ada8cf17cfb8a99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8de994b8be96b7a92d028349ec1df0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac5a6e71ba40c5f4aea152481abf8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda94be89a9c04d440df89a20dcf0b48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee009298619594d9b4cd66673b111248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da595d8fc11bb6e1ba51595aa7f1bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983495496c74ee2316e4e97f2cc0c664250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f3fccb54009fe9a920b07f31aa43a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c29adeaf79b4aacc28aadd74f89a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64b5e2ee8970b7b99b7dbfd02c9e8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20350d7b60b35f8af95f63a4809a0785254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dda447742c205325e636eb8d6b3be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1119847e2324074b5c4df62bcbefb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a951eecf3a62c56d25a8da69061b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa6f7315ebc7cb47f87645f5deb935258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bd34f57ca0cced1fb2b072cd89fba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a2f7cb0fce6ce4a4b76c006a14c4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eedf4d6b84c08f17efc24f58a341f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fdece959c3304f449c2798f36daba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10533363cacbff0c4bc6aadcdc7644263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d9a0c3755aa8ae29e2718e8f631e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232f5c2ece698950ef2c06a2f19731265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7509829b3362af0417a25e7e652831a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1b57a371a6fb239c221d85ee8fdfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94706acaeac283bae76bc63d01fa9e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba825864c7a7309329b769a73f38b91a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800e4cd2c983f509b4c1b5990e24a8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054844d2cff032eff29b815802647e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03314a231185041a0d86c1d3d3083221272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3b346ac746d4472c17c723c494af9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f56c9f1f7b25dba197a11134937d67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bd24d68f3a462ca7460d4bb28403b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13b15cfa378c296ed62b328aca5b3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d456a5300686ee8a7b71ab33384e32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb305dd776be47a068c87d6440fc1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c5a1a81633010dda62534093d03c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2f79768c299b1f777700538648e3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e304787cecde37be789e97ea930f361281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8187f95d328a427f6143d095e71a55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42979aa6dd6d3e0c86cd9163a4e3ea2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cf376248ca0f40cd32c8b5ac6ef40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44bcc92d0831091f865ee6e21add42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c981e67c9cac77f4e60e09c0fd2e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a84647bb690a4f11e8170a92821428287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed67f1f68c9bb5c7179d3314ee4f05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e562d021a78f43c353e51a7e366acf4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7036110e5cd5d924a2488aa1151dfb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c62419e762e0631d516c332a7823b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8f1017cd174e5920ab4700d559340292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bba38cb7a64be7980cf28553eaf25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf2725e7c319046ec8c762e3dd35a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17223c495233b5af1178dfe16905f001295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92973da8379196b1f6f91c3768caf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6add07f870f5aa60265d6c2ddaa6e14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d830fa46cc0694f676332f66ad9c1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47bfe2a7ef3fff89e48e8ff7325688299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f617bb39a745f814df867bf90ca186300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302990c8af0e27dd19c20fd95e24ac57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310f74bb0b4d14a2e31e4840086a14c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec554ecdd8a88350d5f64c960fe114303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48491d7c745db2e622144f9411f803304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c180b2076b82b75b52ef6ffc0bad3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f2595a74b7cb13e97bfb094eeeaf6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156ad620a395eb6a70fdf7c33bd5807307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e3b163c296c3a8e85732097fa3970308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dcbb224640f7ef607242543c280d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e98fe080b69507317c43eacf0cbc8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a035d403afd7facc6848c000740eee7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2d1b4e153a9ccfeb795e4f821ad3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda91b9356e9c456fbac0ee779da4ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a006f1f8012888aef6ff2162df4be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e1a5904a4413be94c03ac0ff882a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5d09ac4622fac08aebb480adbc968316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fb32de63b13b6c0e2ff6411566623317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fee5426af0b5a95462d4473eb22cdc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a8f8364fb612819b4aeddb9297b31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60849d4cb7dc82b4c1b2049b9a366778320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023bad6950c949c50d9b743382fbd62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93954a7750a30ccc398c9b59808c2c35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4036187049c41bf30d516908b82a1b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120363e2a984de4599fe7f144f4d3e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09791167c53c24eb0c66207242b0d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd76a6f09a5f262d002195450354796326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84233b76019ded7e0a3784c7e3e74cf8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453f1a829ac2a21fa3cc9a5578ebfac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0c0785fc84cf960765135d55d88d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d4ca02794cfe2f98f85e2dbec6a1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4ec7bd511d373f82acd5110d5c7f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032776f13d8eecfa71df7a352614ee6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090442c93ab1505895fbfdb0f94c768333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b205871956c1896c8ef3e5aea453c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5af071e386b6a15b56b7d2113b32a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee5a05385871d4d11f50a251ca1852336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ea8033995a149b4c732b9e62b4d47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8215da2de5fedb1952f97dc14e38be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ba47628a21b95a9b4e3a54b3317ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55df18fad78d707a0eb515d8eecc999340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf0272c7bacc75e1b50f4c63cec340341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0a11af3a1b179319ac59f91baa34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd448a5f043c4d6b88d046aba4d86849343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8fea3554e8d4ab364242b51e343ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196ec0e010998faf202fca217f8d1e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f89e88da8e3df8e19b6a233c8996ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fd151f5881504ec0e4d8c559f48b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2050135427c8122d1d662cd45d7a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08818c81fee0952bf97ad16a5b0f2e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c84d5dd2c7e36b2822f85b8780f47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd2768d3d86a4a1947d5cd147aa3f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7462affa90128c8f3df4064eaacb8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685403d18b9f319171732cb049edf94d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ba3ec9a33ddef23d89e1a7c5c8e32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df463c424d6d8c3067ee7c204d83d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b533ce0ea38340056e3ba9427a528356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fe80f3442891d08382a26b9b16918357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa63cb0ef13a8e3c261b3bd775922a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bed06a65dba56394da8e4962873fc6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1acb063b26f2754b0d713aa290ea3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc9f082aea5274e0d23c43f0e1d2fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1b0861de3a192d4e79260bf70ffa5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17b03fbd37a2e45a9721986e5748f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ae396e9a326a10ad6be2e723c37c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb88927331c8cf21f56121a3baf0a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a614dc41ee5797cbfceae92fc18ddb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60167d519186ca2764de23eb21d6e8ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d4a35a84d7abf05ae211143fc2a1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aac27e3bf4307d76666aca876ac92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d82a8a387314ce4a08f0131457cee4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10ba380b324c7bb0784c7b2bab2a27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca779dda2a3d67ec8547a07afdb066e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0adda851a98ecc3bdf4c1feba6b63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a5c2636f7545edb58afbb59605563374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290101bc394703c4567c8cf278fac28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb8e6394eced00e6e0b8ba391e7fd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba040607eacd47ef52f79a63ead439377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1c82a68863d1a1839d533154308bb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f00f1b1e19b619f36f0d9b91bd0752379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e961f7b3b18031cd549cee92c1b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa8f5010f3108d7bd72e5e23acb536381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb140323f2ecafafe460e36d06bc618382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3feb075e088a08684bdc0f6327c9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fefd5acf0b6364c51b808961e2974384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7e0abe6aa866e418385da5dc0d42e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a6e170bd59b074e7c3d9c6c48a8da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ada1e6c14fd72797a9c161ffe462f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5f5aad3df7dfd4f22920d9686d81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20890dbb815b92e2cafe98baa3cfb29a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb2a3f2c384700a07647f65f6a52f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513327a32bd251b666ea5e327aa86ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3363a4421b8800597e393f1fd133b1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea37314504c15fd2db13825f1af7228393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36d5c1830bbfa54803bc68bb836359394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908967c46f110a94e9970670e7fc5962395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200ee07773542a633afe5d7855b8c6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c0e195697b726957316cb459569f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef739a6cd3d61e52efc68fa0aa27f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca22892c78278b5038a2c032f6250e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bed43c5531a16718163cb088ac81a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2180de004a16cfb479e8692c7d2a04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6f614c62da7203d187fd384e00db0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a629cb1ba3930e6c818f00a907f58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99faade3e53f1e442526d54f87a7ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dece6aa18e6ce6783cfa6871f182c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd563d5d9806a7bef04f970ce5c6c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144db00f7ab34de2c2e28adc170cbc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dbc0885919721b1a66f0889a2d896408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100788738f0cbbd19dcfaf98ec528216409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b5ba11edc4d7c2bcfd77aea43eb1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dc2528272f488e3667ce0231db67e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47b26a1e519ac6ec2db20a46840cba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80fc6d52548d9ed127603981562b57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815147456f64ad828332ad9ee6448dff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72a3a77b4ccf62b52e2ac215f539cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071ae2766e95d6fec6f82cc01264d52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b44b8dc97a30c6c816f1114229ad0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b9d54cf82f3765abef742647f984418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b02b4a8033734fc82a03d73d4e5bd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1726b183596d5a0e8ad271999906a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9eef92a8045c773a310ccf57b38b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff41db619ce592bade2d3f2e88f06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79787b6add88393636560954388651e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5e481bdfc77d71bad57878dbe87c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95299f30e61b0f9b1a6e2b35ab02ffaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50bd4e64ed26fd5e197107c34325e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c7a4d0940b7d716abc6a5babf1453427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b844284fd55909204b6a16aa6e4c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d361904d10c40c5831f41d40fa59c92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0212613410b5cd86f49606117c23a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c432ea770702991714cc2e6d78ba022431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9ce86f0e698b563c74b239444804b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574843c66f07f68fd70027617c863ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baa7eefad732e17a234a9a951c5853434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634193bdf61d6b2484083992d79c95bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d0eba4725fd9db6362af99b77dba0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f80e1b914bf0120a4c6c95301d2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90ab71c440a98aab55fd0b6d1b117a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d3eca09a34dc4d51f5d3a2c99747b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d99d10cdca452b608dea5a1fe1a769440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c7beb20fbae4a6d9eb24e61c7ee03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2964d0e6121833ba94539b7cd3ba80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a706fb7a878ea04cc2de77ea46191443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf0392e83bda924d1f2f0f203e0e4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873a70b6fe3df893db4ee902075346e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413b70d89f70da223f74bf9e3d7e7d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a03f42fc0befd345ed06f9fcbb2ac7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee255092b4ad948caa96b2d26ee398448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6dabadf713d1caf4240d005e2a9bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d7676c65c897c232c34574e10420450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c3e8b3996ec3541bce4a2d79454a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277217d571ddcf7987510b985eccac67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dadb8474f6f22f41b422dc73cb8f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5618e2c43e413f06362ee05587e0d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714003e7824ba762969831a33dad105455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b14a01d99a4da87e5d58258d51431456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753d90172bae45ee550c0074ac5ffaa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fa341045c42f599788a4345a288b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50612e9db2e31a491dd0d647c43ccce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb434216e032196153974998191b4e09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821f47f0c1417977efc84fa2819e9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b179adc004ab609f21440c365ab5421462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911bd2b3b5c68b955e1d19da9de79ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18906c14b7a763a4c0b0ff4b608f100e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64715385886bdb768b20d0756714ea7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374001b8004185ff845c8de3f5e49ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5dc82e5c073577272c96e06ba6ab7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91c8d76c096e5e4d235440fd92d8d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc80f7d45962510d9df36da0581e95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01265e169e53ae4338a2b0b5c13157a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2706e1b2de9081ab0842a561b13b80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3282045f5185d61ee2bea08f84e3e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c0a8b1cde2ab325f05524fd9cd631473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f06a6950c6d931203b76d2c3c8435474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b036a4f3f9abaf6ea2a73f2a8c5960b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1530cb9639e6335a042392cdace08a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a2ec90268b8fb2519e365103ada91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8df481a4c54332d407e97b000ffa0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c96347bee6970d4c7e53d7247415a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25d1627b2432fc865ecff74ff4465a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a0459e48ee15675ceef9d09bb4eec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b6fb862917ccc7659793472fd85bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06546ec50b02f905053de8343bf6ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0fa4d1a6209446bec69242c8d466a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac2a2b9f064a1c4aa8e5e81bdbaf0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f76c7b667c730552d3647e4b696cef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26f2a528e51612fae022ee458f275d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7faafe65a94df0c939686ae41ccc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64add135f28a4cdcc3e4fe64bbe2a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb372392a48e4dbf6793e05171845f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f924ef75ed9cbdbb0f9ac2e6b3dc8ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20ca3f00614537d6f490ce5e9f9cef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af7e3260b7220dbd70176319f604e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92789ba818d55c7511159c1ec0a929494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2b7b657d7352d1443576721c092a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155708e23e3e7ced46a66b4d456c91fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e024d86b7e09d0c4164c153eef77c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92d34fd8ae14a1ed7939b63bd1bc25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956a0482ea88d1f0914fbf199065162499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673eddcba0567a814fa4bcdf2c15af2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9952b4cd7c4ed804cf10d12888373a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c82c1d83020a0313cf2c92320af301502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1da04024d2f35dba1143f7be6e1e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfc35b61947ae0d17d63eac624831b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7342f37096312edfa4b61803c7b03d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537b51ee485cd129c67250c0fc1112c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2afd05934cfefa617193257ff281b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2474141cc5e3e3a81756df55603697508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db90c0f860e083bc899695180b6c392509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745a1a23ae6738c31ec73e0aa1c1b25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e47efa05fcd000b8b9f77592c450511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af978d6b46f894607185b139cbc5d641512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284150f81f99005229fdb6f1008dee5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af03f05d96e889d5646583e6ec14942514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d908bac2c26c334c1edfa07cd2ba12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b92ca822426e137021d9f0be4d86b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872a575a3d6cbeb9a274f5a2f2fafc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506279e337d6fa19871ab8e965e13ad0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e4cdec3621bc763a4aae1c0ee8e7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c4de4667c83419a90960a718f9a98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5e9a838b7ff3eb6f96ee5c8d49815521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a09a04ec7f54c0db0be917bfeb21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08af3daa42e77cb92de9be787920d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e146d00a427893a4ff6c6199c394905524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e4f86a04ceda8633894b45332fd68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c226b31e23faaea61952222377dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff6f2eb43033ea8d3a713e20ea56e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155727326c6d46809c7e814bd937429528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbcae5d99cd7a83e79274deda472f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750c33da222b250294ee0aa57019a81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45744d7ea3899bdf04d0f8b9e36a177a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23794e759d12f7536ec3cf247a81df77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cd107b5dab0e08199dc0ba8599e55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bae4a2e460a53b349ce763a71eed8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dad2c673d91c8f57616fbc76882e96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941eefb27bcd2bba5af05797261bca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db43f76507913d845ef5c2ed6060d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b1f5dbf1558d79dc75734c9477359538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe046a77ec47906b9f3eb6e76b68ac89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3319f9af564a25e810f1ad1b725a01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e473033f07a4636857cbef99936970541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10913df61ef98c62c47c393c7ac7e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a27735c8e57b0cbb8b29988d8692543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d547dfcbc9be2fb98dacd9447477dbb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f771f6707de4b8f9c90334aab5409b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c035074fb88dcda064719179bb18a09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd93c0c36e6683cb1a92e1264cf5d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255476d3b170e0ae91e641ab9bb1afd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029b03f804dc18eb4fb413f2d6f01d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a473b6096b61ccccd69762f4c9adf22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98942b4462ffb66ed6475f0119eda33c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31462a3932ae238599efdd688ed23b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6dab0a87363c4d9a54f80cafa2401553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c353b93c0bca7353a9573795158fae2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c389deda97158618e2c3458bf2deac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa9ba0f8623ceefbe2be571d016199556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a192cc0925fe7cfc4beea6b621041b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcf864fe90d6c4ed3cbc2cb8fcf460558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d24a6a7a0dc7f9bbc63c44e9dd077a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90311652201b22d6de484eceda542ccc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc78122c0c76d33521baee37df8c9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eebb6d7a1c75bf573f27d81d8e7936562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688201a68727ce9b5a2b7be3ec6dba2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3601ae14e9f1a1dce46ec66223890f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f5ad5d1fd34b853981367fdd8da8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957be6b7a714e573f98e2ae7153d95fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce923038fc1c6bc5b0a65efc503cd9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a79afcebf92484de0c539857f09261568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ecfbf61fe1e77c9a74f29521d7106569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea002b256f47fd4b586b4d43b1c4a1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f4f940a3041a3bc907a2b009cbb59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39954e6f1af81c607bf698478c9add6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84e8bf135a29203690f496ba9911e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa7b17a714154b4611af17c3d6433f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e37e127129253c48aa84257783f19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4628fb7bd301cffabe87343732a556e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95033af6cb20026eacce4b98ed1145bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480813c0e56f59b39f5e6eebecf6ffad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfb3a3849d6b1ebff79ae872d5a948579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb990cbb1b1a241eb41981f96f6043580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c1e3360ffeb749d128c244959769a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc5ab2c2dd3f5bb1424b1cc1a8ec22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea43520d9beb868606406c414ecac8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda737b323cd2c5270068b269a2a564584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da1cf988f1f94ca10a05216dfd907e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409b7d7e02e13e762256cb59b6589c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce87dae9ae3a5d90da5d6a51d1c23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc44ef0c11f326a28361d0463aa4f28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27bd3042e82b0cdd2ed7bbb2ae05ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e97f8369927a6028c9cc0189a6f702590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbe83f3b22a6f7af302cbc77d14c4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a991fa71ab2f76f6af809e08cd8069592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264c9cd82f253fcc39be1d16bd1d83b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbc1c2d49052ed80201320cf69679b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b1da1483a4a2bf503cfd28e74a1fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b889632399c7c4db9950c009b288f66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe67262daa5da757e0a5d954a8dc30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ff0a1c7145843811e6ea475aee1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70304700c047f262e55987e6c3deda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03678953d8313c9581f3c9188e82c563600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b87b3955ce07167267ee6a9ccfe37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9e007257e09e84574a787aabe8fbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d337eba32c1a138f602b8c867828705603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508bfd971f616b13a7e427713b713e5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76905021a4fa9eb6b32aadf1310670605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff6f353fbf46d4e8bdcd3665841cef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab927df7c39278289c20c0301c125a8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ee9270f92c54194919b4cb8449699608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae0bc7b3c593b16f0d6bc2863499d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dedf1234c50f22e569251b099fcbac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfa84066567132396c948142de391b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8d0375b525b454314016d830f108f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79accd690d452c2c50e3a861b48ac3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d3dca64a60cf7a29a35cca55b2e1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a204dda996b4ab47c6b7b4e0bb9ebc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94645db014ef7d9416eeee6e1f68cb75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f97f11c6fcdd5c258d3e4df46a33c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a1b0c85c69725a5b4701e061cd249618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27a8f4f836efb8667f94395ef81845619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b172a2826887fd6c565f0b1a403144620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138440f9cf138e4a4c92b64a3b15d35b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc55b0b1e9c7da0dab839e0b679bba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dd48325ddd81c57b7cdcaf835df88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544fa6615166b793c987584c726e0f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f87ca1bccc526129f11feac043aeef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ce61653c5dba20ca7b3d2eb15fa96626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327f5345b45f33a3d94fe79e3298e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c16681ce397d75e00d38f074e8e1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13f4af8a0415000e3af13a4958c555629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788680c5ec9f404865d7096a468114630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb98452385486d297a5c0630dc179fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f2d2626311ee0b63046dc3aeedbb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e0aad518e476ef48da5738ec57ddc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc046f9e06453920a40ae23f672b0c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55737cf00bf4cd5ef9465ca458c2cf4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9d7aa77ba729c02914e09f38f419b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83de9514c76c058e211c2c965afd1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602476200595abbeff3a33738c34d7de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0630718bddd85ec09646a86632f3f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6643a2ec57f6e423cb1ba456d19d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad925f240c9ea9ea8663bfd80333c29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af21ec3c48d218413e11ded87b1dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84512a3031a313883143d7a7e7d448c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f55493815780a7a40e81920de3b86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939aba5080f660afc67480280b8699b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b083543a6edc7a61c6547d8155cf03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b4ec4bb725a5fc026a56d03b92ba2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc244349670bfd47816097cf1d9a3787648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae9da3570a8a60d374123442e76d23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95910294bfc80294a69e7882e0cba6bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d108030ca25ed341f431242bbcf69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039510c06bf73b4435183a0ed26549f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfa633991f1af7fc0692d8edc3f9b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f241db55238c0b3f7cdd511df6ad0fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc8c39bbe35e6970ad8b8972d18997655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e36f2545198b2dd49450a32cf2f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31568126613b99c923932c54ee98b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd012724d8879f7902ac78e80cd1572a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741967e9be8cd7a2df35cd7411773244659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0c8000c0421148dc2f1104e76ed34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4df28139b3a2c79f0747509c0dd59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f540ea30e811b90ebfb65dc8bb11832662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8e5626fe821cd02549411f69b6244663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a173c8271f49444720ed883e7fd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4dd6e100905ecfb2be92294451351665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2d40a1a90d750e51a11aef207f9e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d164f098ad8cc2493ea6bcaa1dc24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2665ec76d5bff205ad2e371ab112ab9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e134258a623dd17a9ba5550a511fee2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2033f70cfec7911f52c3d1c5a180d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb77f527a4c4ee33d98c617e66cc66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a32ae1e506fef75c1c85053b58655672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4e3710987377a926e7df87408593c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a81b415aa14da761577bad75761f33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa01201d48983f5bf75eecef4ddc74675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15ad4103380619a0e06eb51a648639676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173419e4f9e6e885b8727a0cda3e31e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037a9d2a2689e11d502337b1633c961678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4906af3255d422dcfbbf6b57fa3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad589eea5d035e591dc8ac563298c12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1c51d3514fec79bd5a8950215fd77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe48b54cd91d99c05def3d52108b309682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b16737fdc1f4d2964aa78aac99ff1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53e1b00127f09da9b6520d10258a99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b451a463bc93c9db45db22b2e61a6cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b392dcdef5630555f5f9ae3ec81166f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba405c88f993e079d7618d7ff0693bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e67efb3a948be5745a2ba0e012cf7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a32b1a7b819f7101a41f454b13312689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e80c87cd2483121a1ba082ee27a5bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490001f8e8f112d7d26d73bf83b905e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcfa253cdfbb14b8c8b555a18d55d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc8cb2c0adbb216e2eff640ef1a1dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e7d6de5fdadbab4a7ae7fa061afe2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65809024721e7b93df02666872d889695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21246a2e95602de590d8eb8ee9ba485696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b132f70080ea3b9c279352e09222c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abfa920ee810509ddc615fdd679b3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd927167141d3ac1fad707af273e0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f613b886300132b10c204130d0c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed11665a9f757a5ca0e94f05591a73701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f67e9b9d97e0aa1d9f998cf335eae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f4386f8462759f8c35a64085fbff8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897fff55edf366165bb24f3b851caba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901401a520d294c1f87872d01db9f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90fd12fb5918c6b452122b148bbd9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62d1d753b999733a4c696a363a779e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab63e4f1d5ca4555832d8353593f5de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e898a9c518f58440ead2736fd392d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42234d9cc523f996a962f48a881c9cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b545846fa4be1f23d2ecdd9e1dd2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40fc9a4da724e7f1a7fb91a4595f9c712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d8924e9563fdfccc11b4b6798861c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aeb10ceb74f4a6aa9ce2bd9b1d20e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddae67a4796c5d46bd7f8b7cee62ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab857940b37c750418c187e955a6f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6e756b57efe5633449505d48fae115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b70df60aa46c190671672746d87c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768e9f768ab2dcc07f4be4a215581a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de7172e45317930fbaab498b3f630c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a12e169b315fbb0966061c5de777b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0162dbc8d276a0753e57c8efccfbf1210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759b1f5650a16cb6ba2531fbee71fc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210df99bc299f753c448b695d312fbe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def6afff256f3f0a206d4949d1087a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032c3235b5d1ca95da856a5b786b9e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb02fde7ea9a89e7b6b8520f6ff881715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c38880c1ec93f762284a3117b742e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dc14dcea5b0a8cde391b045b3ed0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c68783ee230eddba0140828834aa718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882667162113c78df7f1532d792bb10519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fc69125c6ccafb0336a6bbc90bb9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af855a66276e0b86ba89e26183462e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa293e149df32643bf2888ff041fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd69a0350d37fab1234c6db3fdf22623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab223572fdd5ef02fb6c35fb38dfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704664ef1fa15b0866ba710c04606c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba921abfa833741060931e846d0c962a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6e1e4b6d828d37b721297ce8e862827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970536b1e003c3850f7b6120d4f178928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01086d992e26e268762a9b449a9ab38e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d194f2214fc73aca3bcab3bc1d32e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57e9e9247a05176b702dc250a0b6ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af159326e2396d58812ce6d3d10fb92432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab530ba271dcfee5bcf3b3a8596cf5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96882e596fcf3264bb9f7d6fe8b050e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff76cd4b296b8df6dc8b9d86b23ef035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c871dd5ffb406edc5bb973640461c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c25b1fb67c13093153c6c578818af037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037c8f4617f3b2d3dfb19db54e8d6c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252553316081e0061ed72cd01a4a001939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895db7907072a952310e1d4e695a6b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f333a0854c2e0967941c3d6b98e096241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450b59872e6a558caedd0ffdf085ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7d030fee9cdd07eac1979a5b62f4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ac2756b1c1c14c4c996700083c37a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fe10a6dee813a6bf38aea9530d3f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ed3358fbac0fad432a674a891b57446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee1db6683ea457e791d410021bf0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d12c13a3ca3d82f42bf27c9a65e45c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefe8e651bd7a72ac8e143328a2149649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5e66906d22a9b8ef1406cf275cf0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21944ef8af24422a4ea450dfde8bda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b4d0c5cb871e8b21a60ae172f19f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acf82514ab1757199cadc9007ece1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42645dfe10c9985d79d32fcc56bf429454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3919aac38faa04eeb3831d462bac0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffa5970d2c2da423e3ae674327c53656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066c19df2d3b9de8ad8d841a77c22457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f123c1f5f3d739900fd9cf19a1f7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29eeec5d257cf1743177562e2eae5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e65ec0c06c71d33bab2477289c19c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365f1128cbda7494a137a844245f6d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a2166832982737cd20dde2e20a2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb9194a191288b5029216dffbb501963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb4f82cd06261afc943f68b279736664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79733af7170bf4443e2dcb390549d4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baca0e5ec4b9518c29662b99a3072e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ece1ac92844c5e781031a9786dbc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d6c7ec0b1dd26b3d2380e64b9fb9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d90764a07473054c2673748b43e7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29d0072a1be134c1e5a007005a217f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968324294e49f31ff305ac914097b74171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893089c3116a44aa2143d87579b00e9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214f4668a2225d9d811bdc3c2077df973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ca0d1e2e66040e33a0d4932afd9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f01f146b74924799d1b8ec2b7bfaba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d71795ac708dad96cd6ec0d5f61bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8ef732bf84e08a7f14a1d8df5bd3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19166cebc718037f93cf414671374cc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85cff3afc6f3258af24749834ada8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f589e46b331571003da836495201b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf918039251e1efbc9487480497ab781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aaf4b83ea66260e84692002c4e7c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c4f877f477a2a99d7503b6d5907783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1890fb7a325842dadb04ce5ba17235c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad98cac2e02604876c33e4ddf5b013985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb7e95d35765377891d7d17bd853a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dc2b728ed1608646043784fbdace287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b445c1dd64de8bd9cb0c482a93c666b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dc79f7e7d89a496fa09e8c5e2df7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7b9198bd7dc8369cff81f54afdd8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01247a0b4fcb51f75a1c5b80e8fc528e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819ad8b09085d16ffe49f652a84ce0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373f923a2ecb8f2f0b144f671717b6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9aed3f2448601864769ea8da44c5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc82a2d86cbcc659a84d1d0a703c46395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9380daaabdee1cf9ff3f3d4e64b962a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f283fd54f238c4eb2023c5d0e3452497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace161b54ef192468a28543a71f430d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81469ab149c921f8f34e2dd9d1f5840c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10056dc5cb44dbab602298bff249704b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367d9261b198f8e2ab8ce598ee537ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3dce48bca0a1ecb6f26691be586f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f24db7268edbcf62ee961b4c2945f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3588b43c0d9757ad35061d1d21efc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833a8d717940cb9eebb50f337629245105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea151e1712cfdfc2ab0e1d7d6c1bea23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f86361dffb9205526a43f715fa6e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aee13769ec026f01ef358d1556fc64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc887656658fcabc08e24f2e4687a5b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf5daf8dfe466f26cd53293169e668110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06d2a52b9df703d31a6a16629dbb21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d476e46b75c6d025ddb1e3c0f1186112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5f1f4543987b49f03dff15f5f815e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a13882547a179768ecf4d4a93bc05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308183459f1a98b11f35f2482311d3dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ca8f83b8904b33f9d174a3969423116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6b058ba301e4454fde6fd78a02f5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056f4ed67bc19dd1192dcf3c3fbef8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca792d2978e769672a6a99bb1d017c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6c543edd67686932328d4b239be61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066dcf736134cb7847750913d814cdd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb28a2ad59afea61d747512171e6841122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22417969a6651baef8f58afc2cfeded0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffeafdaa7c36ae5b1e499a2838df67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91882cbd0fe2b6ce1cb10003ed79e4e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555c2d92cbe2f66a7c8e94a4352c989126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee1625d7a3ffbd81374bc469c825b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43b120e609abbe4b2b7c73a562e299128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8c26ad26a54ee0f9752265b814b46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab660713e2e0445f0a5c32c796185c48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e413da79b9e8ce247b3fb0f1895459b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05615bb95419dc5537266ed7c879c1b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952ad2bde16db0a7072858dae1c3d3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5619785e94ab8cc76d259fffba3346134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c41a066e39d367b0f7c126f93e87e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b479f9ca99f9d42bc5e7449cca8e8f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0efef2f66773ca5a3ab0e078644aa4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25299c04e31562fe2868451438ba3a67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd51717c1c0a416b3546a18bfe70a58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608fb7f62d41f5975b42c2ccf7b23c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a238c3715735d24bfb12aba3253b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a990af0305253d09bfd62f9f045d463142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3089d5dd74634052f92836432f624143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c53b58288f1db447f552a6f89a108144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9831918d46364f2fec382d29152663145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3e404823a78fdd482334977ded91a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38537008bfc9add7b1838e32bbf4bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2def4011052e1ba3781141d15ca1cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b285cf101293ec72bc8c89ca4273fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c345a8d5a2732639f7300e075aeb2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97549eb2cb73f2ab36a9c5ce0bd106d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5a13df67bcf1bdb4a54f440724876152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c78693eb8caaa621d2ef85f27f44e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465e64920895a87b3992c8141d6534c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8206db2c3bd3c8322d23e7d7e25085155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f00f52cff8fc29758299f3e5eb4681156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59eece2b64e7e05b6081d7dd0e047d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556d467b82ea45cbe2d6692a1dba722158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0deecd8a430a203844c658c5aacec0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88293f408a9de4875fe6e11224f6898c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051b734ade1eeabafa0260b950b31cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280ee35d6288a0389944b33a6df8559162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e060a823091a8a5d36d48fabb2116163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7f05b1708da52ba61c20b344c33ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fc3deb907e33cce010138d35d1253165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469920c9df039d74070f559c1bd46de7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63cecf6a4471e1469a9093afcdcc30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ee15ccfa4dc5f51b1efd81a337383168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b62b55887f355aa1f7fe4bff30098169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475703f4a0c3a532d9f4866bcfa4217170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10ca26c7db6972fe3ff0072491491e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3241703321946c64e6a9b3769072d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a859c32b76ed2c6b882336df59f64c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d24623b612544069a5621a2babf40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c40853a9a3abed9391b7a77c3ec06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2623586c11374316b3e3a1d82120da5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be85df713a4da53f3636b8d5fdada20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f45f65fcbd3ba1376e13750a03b86c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435cc0c64eb0f972a5cda461cd63bcd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfa468aeb73d69dd6b791aa2992f9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa731665deb90b458cb48dc2189e6937181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd3f5afcc88017c89305b4debcdb91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e2b210c80f0a22e395851e88c3997183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abcb360b011d4367fc821210189b43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6b2efdc5ab1a9a20c216260a2a7b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f049e9937448a4d69d6349ae39975b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccae7526a03d310b0dbe6555a0fb355187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a377f5e35c1c4507acef3cdd1eb10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c1b53ea6547f905115ae8c0f8890189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4cc15a9e79498af52883eb7097186190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba57eed71eb17cf5b86c1fc64f34586191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77abd55132eac968d9599051bdf7724192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebf4691c14bf3604adbe339737b1a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d802cd303f53ad7a8156942c4281194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f575ac6380689016ad57962aac199195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edaeba3a1c1fc0830cbcd7f5cb778bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a67223756a47d605a7aaf4f99e60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf534851529e437c9cd9c6d12b6cad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f765ca6f26484c89b4d08bc5052f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bfba59aaaa767ab61d84b539cadf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e7ece8cb58a5494b0706ce2db63f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c3f94cc917892122dc438c2ab2de0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb278013d55f7aa1dbe4e29c1f022504203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ef3b4d6e416ed1b1e608815069ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27c88a75f3305ee8d883151b35f792205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa79813e5381cf36afb9aca39af45c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05528352ea49cdf85103e1acafbfe2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2054738dcc7ab0e77a872bd2184284208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f9bff7a67bc55114156ae1211a161209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838568c06ba883c205d891383d0a02d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84fe129c84fe483f83d3b8e23b3d4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd517601f39e59db760cbca2b7aa4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd93b1b44d99316ec67f1ad6af7da63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131ce2d6e2b4669576d7b038846ca1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65977cbb0d2d56817b8d688932211f98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf3d8340265046d0b6741f02541c4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc5f3bd88a1a109430d42a5cd15623217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144b525e299557435b56177b0dcaabb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec371eecc264cd7a85832e996f211c8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf298b1f1615b5c6573847765859db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2a387c6ec24e2afdf17bdb8dcc1ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda5c1d0a88e1694a02aefad4b79ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ebbae18e8bc8ad568dec0d01ad1fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3df8cbbc9b07cab068022fa19cc633224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880807fd73381b4fa7271f9eaa7b1d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad28532c0dbdb06c05a27ba9e2e26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d727ae736cc26b3f3d9cc746fcde1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21df4e77a88456467b6ea7f6c6bb086228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3583091167f5321bf6ccfd3cc33a5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c1f0f8ba32209cb2a2c8743c5fd6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285503d30d48e72273b896944deef144231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0e82ee9daecbf15037a2c3eb9fc1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55315c78a4532c5de442d955e5b7c841233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fbc219bd8292155b6f3b8cc9a23ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31d239733d70d6183ad6169af692e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b504d29e727373fef3114b9c52ffb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc629135a23e8f39c6997a5e0a6f9fff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a770b6a08d223322c7826be1e0375238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f9a8af8b4d1cbd1009733b6058a7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a2c7a3759438324940d7e4d76a282240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eab87f9c0c8e3c3a3f625aa8fb8e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f56adb61bfc96badb375509b5e70e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717b7e58d042694de4162c82719d19f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea74e5ec774b05d44c9612a39daab37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec50960289d3302a332fd9aa0df0c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecadff22d83f35d46111d094206c6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26032141db44fb3416af6a3c8dd75bf0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625b764d81fc0a6ad9642f41fae7dea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6bd007a63f24db20a78c78cfcc164249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0aec30773b36b88227ad4ca6607655250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aed0f2e7b9a71e1f51c9af4d17805c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701477b8a876a21329b534aff8c3f23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac200bf6cf8eb339dba1e33ea957ecc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cfb35022baf59f1bcbb7b3c2881ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b188997d50e8955f53a91d37edef47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc471861d61c2e7e8f3d4d40fee8f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fc312ed893e2827b8169408825908257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a338561ccece400459a34d682fa7695258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ccc599994db099415de59e505542e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9a1b8d9a96be165d6ac78a96e0c44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832026eceddb840b5cb59d04a595e0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e645e82906b81b6be8013173225cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23785a37ea806d635a5be9c3171370263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ebfb88990713a436b1d28f5cc5a2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482c8fa20daf620e83b48496e8ef54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5706fcf33f2c83012f27b0d555dac3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a64c34ae4749d7d7a019b07986d1e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4268724534f851b16a0fd2eee631bf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ae241339f852f76e619eaef108a91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44170d919a033168050035f3351b4bfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a4c2117c671e7454bfc7ad541aaaa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe4dca2f17cba9815304c37bce152e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b682c5033158bb29ca4a793253c5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a869a4dc7f0c3507412c9d9dbcc0a9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583cd785bc7d015f6884c12d4904f56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893bde5c481c59b55c5070fd985914a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89d97f6bee9f0b1af13369c96d30c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b18a3543a23926952aba9890ff4aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dafc603f94f997c493eba43dbb6d09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaff1c2cc38e81f5686ab607bc31ae6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff0f9ae53e1213ab41b9c6d45d7f5e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cd06fb828c344c773133dfacae17e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c02b5c760bf8eab95a60bc2d5628b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf64e59d6f5dd60e86824b268b8831284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c9955ec491ff96078f392c630b37e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eab8bdb6003d06d10ac2a2cc19d67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dbe6918fa692b94fccdae0a4c6901287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392036cbd652643db034343bc91f629288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49c1af6d2683bb6676787254408de0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14f937bef05853ec83c0d95a39674f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369a65a28791e5e0f31d6c07c9ff589291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074964db08f0e8b026f20a6b1e4e8dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caed8e93e1db5168fcba58f263e431293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c87fbf4d248b71957b3f4927e7337294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80782998e1dd33dbb6e928750f8990de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e2d747fbab848b63c45ef15d2e6e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51d4fa71caa357b49b252f00a35bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c24c6bf7d2643c0bf8c2c70f9b6b9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13ad6ead96dd89834127f1525883ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44748d58cbf392032afcf48047fb52cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff30e184958d8e8618e6803f5c0dc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14736819204c2b7a86201f3f2dc533302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aadd2cb6caf72848b5567fd99d97c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477a5ab11e76aa67ab1545520a87348304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283abf9b4cb88cc34384333f00840b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f659840aaf990c1ec1c706c9f1d49a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b569bb1769e43eeeefd53f1964419c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19d1f4e7a2b24e82713874cf54f5f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf763ffc574bd13ea47e825c10cebb56309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a220cdd7a9b3fd97e8392f89a7f50d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc4ba619a1504153bf52df0a4ad861311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858756c05167be5637d9c63bb100b1a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f0184d6a23398560d42dd398cb145313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c24014f1ab9b7a7579e2f032ef87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c94e5c2982b093cb1138d2c7751ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d31b4878b94546da901842c32da662316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe532a34d60913a8e646cf1bced8b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f468a9cc6f679e06961bea73873a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c95435411457b7e4c24595f075565f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118f321315ce2adb6c2cb17700060ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978bfc6a4898a55851e78d4daa9c870321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9375b8f10d8c582400e3509dee275322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d298fa9ad74306303934f31d057ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106f1a2b12e5a63c6908b42e447d514324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b20a857f2bc127d9b4a37eba550afa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91571f35462b180bc4c4facc27e6818326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f05f9e88b60de310f87a02adf9e13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e20a678569342fd6d27e1ddbb24cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134ba2fe6f21e891d7b78a7b7440bf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d569a076a486a0bf836e9e7e49493330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61930e0e2312db1f40a81331c4e6fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eef69fd9287be8aba34a58b8b455e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5600b755bb0eb0b360f251e19beae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5d8598d8fe63a0dae6e3f6584935a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12191ff8490e9382147a4c908b8324335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9332033e5f830a78fb3a4b5117ca9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc62568b6dbb2aefbfd201992525d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab1155226f01c058661de1c7d7168d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456640f8de920a834903ad23a462e53b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19ba8a70425fa66b659ddb98c0dfc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790056dece441f485ebabe95b66039c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4592eb73182b195ca6dcca5efc496342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e99920d51b16a1e1329889cb28bdb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa393500edf0e5a7aa4c1ee08683b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c23bdd5ef874f51c48189882e055345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff91c1483aff149201c89c09e857bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd62bacb9335331192d39169c6a133347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591cd721e39e51db606192b29a21de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c620e1441112f4401fcd8cd0f11ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c2802b54cc30950fc052b8fc7939c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8798c586827b3bee7cab9cf6017cea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b50ec58e3e9bd37de92e0f178b45f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb4e050805ebdfbaa7ded01649fc32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc31fe9f11d0d46db436d0bc5161e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12fb436d81f519d25f2efd1d3dd5f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573b1b19a832f6fa3b29773bb4c8f65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3587c39747947342a05ab2dc1c02def357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec423d0cd95012e1c51959c0b0c330358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc2845b1f784d718dc475732752537359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b317a85cc66b9a3ce9ae2c319e16434360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14714050a6f8af0e027fa81d72bb34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8dc14f3e1c448635a2445e93eb453362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638963ca71d8f0639720310eb4d77df5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d63052038d926d1c25eca6a7ad0852364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956366338847416fee27ddb04093633365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad995e3dcda9cd2465d4b48a3a2c1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88f5f0355ec04709cd7e855097174f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aa0f599f73ab481358d43ecd89e9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b013efe49c23a7c5e9bc16d346ce6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f139ce793089f30bddb6c3a804d6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68be6adfdf867cac0cf03e43e577517371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2ca4b11229f352968a5edaa538f21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1167a0643903f2c9f7342f00d8b5536373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9feb7f96712451caa75d70267a777f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bcd4ebfc06cd3174328bc0d8067d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885efd4444612be4138564401189a0e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74489b30bf12bc02cacb30920c5f26b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8391aa7dcbb19a7e6a115868db8e9d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f413b5eac92df7bdb4982fb5f74e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ff73077bcad42369c90ecac88da5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122c1c1b891df2c114f636cf7dab902381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c4a53f1bea4670bda0b009e101264382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864ee152228bb70c4923ec85fcd2e74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a0ca0148c0aa3ec4d665cf71d8e6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3187a4f69f2ae56c22309609d404f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90a4782039d310c376fff4869f0de7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a204f406d4dbbe7baa7bc7ebbbd03387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9303236fe4bda86a9d8b2d3e26ade31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42909877fcaf4f276ebf760f0ddc001f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a138f5ab4a97ad4ad022a2bf4d3fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5da8dfada837713cdff7947a193708391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afeb9fad4add669d99821fbfe610e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eabaa5061ea3df728859ad7782bb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a16ba73ef4e187304aa19ebfa2db3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e8391b78c939438bb83e7d40b1e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4c538ad93582625f686af3fe96480396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dd2bfbfea3221797140b5f0fdb8f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a0a17341e647a4c5a756dd244cf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e4b5c28f8d380fa71c8899d8ec7bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fd80b6c0d776de6e97a622b3340c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e176602b7b863113dcd20891541c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87403e341ebfb0f4f453d7e6d22e47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b9f40588e7676f5703b19667c7e4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcda152973239c0f10ab9368fdace13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5730395a2cbf14bf6203493b21072405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601d770d4d349b8206698614a855154406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d20d1a6ad8bdebda237490b7ff7121407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541b60b7f7cb97e56a1f4e26cdae8a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61065fc3d775ce04b21e5c9cbc9d1a7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487688e2a94b0a9be3ccf11ad3a3447410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf9f5a056ed2a8317a008679d7631411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc466c4b50e1195e01cc77c1ebe666412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f921ba8359154f8dff8844224806b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a5b9deb91232cdc481cf6692fb774414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09675d3638ef13c0463339265108c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dae0b8f929d4fd40f4507bb6d575f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a23a1d0ecf40a64fe5c2a4088383c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec131632c0924780a6b408d3eaaa908418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02f846a440ec80d224a9bf247ac97e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4040bf9a6987971ddb285cc29dba5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0af0b336192e7c3be9fe6d37e2a96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5aedde33e9b81e410327f54ade7e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4a60da7b94c88b8c02d948ac5d775423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8983385d610ca7003862328c959103b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875a162e500c7bf65187d95d783d477425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9539998bc9b6392f14d74d627e8ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46582597bab36b5f2b338869ebaf8d27427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b805e498bab0fd6137c00c5955c78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57ce0aa9f558c29bbe779483e2aa54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b994b88e5815f317bcac49632a403430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55b95dce583d1d29b9b745212b8ae5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b6e1c4038d54fd25cd64239566b79432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be084ae315e3992ed0690a9711c3e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb766959559d79d7288ac456166b3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b250233617480622d3b83eb89c423435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201e01c0e8db144b4a451abd94146bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db8f735fcd9ba72b83c2619acdabd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd34a5a7a8f5a60c92b8317bdaf0b1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef89289e0c78f8260ae348f8df87ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f823944f98bb2e597fd3719add1ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de081a01f5ae37f4ad84c2e6c7349ecb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c733e3036eeb71b9861e8fe3d8605f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7eaf9140a2a1a2cbcf381edd8f914443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c047878297c9c3b8267030470dfbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7384ab4c495c25e5811b91f53840a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bbe4449ee573e0017334fe2dc2ef7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818257c6d1eac1a96ef064a026091ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c30096d14a2a74226a92cdbb2abce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aa35c1bad54b24728c4f43d9c1623449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f545a647499cbe75b5b26cddae3b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da010b2969fbacca91cdfb91fea8b9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78471472a604ab2050dd21b8329196452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a45d4c59ade483e73246319b3b74a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068b353325c9b5548ff6d2e94e2c812454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e49d25421e2bb8a810125ada5bf96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372831f38ad692175027ead3a90fc572456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4e28ead9a5c5aa19b037014b4dff7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc49ab34354b76f8b72c9e24a5160f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68716534a6c9ad14347b65232eb655a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be85e170f8eb043dd50e52d1aeecb65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838388490f9058bf0e0392f2f72f937461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046296ed73c5904c87ba8075142c785462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc4708f7f63217623a3c0ab9ba49c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b46207756465e6e3c21b4495b9401464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4fc7900c9424de52d24143ab54c01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdbab39dd5d8832309e6c600c9f1f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed89a2f85939c593df8c88168a9464467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c23a864379917ad0d0cf6e38b61b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719bd1938a0d50e8a3cf01f71c8b1d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e9ab6985b0feade8f0dea8ed0ae46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390bb650f35dad47faf41738c11355a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10543b2e7587a535de61ae4f2179fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104baeea84f313186241c5866cdaaddb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfb2575c96252bfe909e84d11e82c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a6684d99af927a53ac63d977239c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a901df84914b9546f7e44aabbe2bdd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c836ad50268c76b550bf5020e33c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f608b2977369c3c41bed11e09c5f62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f56ffaafb56a3e4db26c63d3e5b59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23c8a8e0b6328c8027bf62a80afc90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f315c6befdbcc2fee8fcfcdb9f5f4b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf8fc42c0d71a775bedfbf84df84c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eb538a6f460125eb8a0af57790f84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ebc8953709ec3e07b15057414f03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20806f57035f2ff1fa468b5015bcab6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2de84ca8bfd6e5b69e529dd28b5ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6025f8d9916087f6db1f9f413d62a25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a3c5a5fb238f98a5e0b36c9a25927488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b8316a0849e37f15d482944ff623b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928cacf5ed0a6e2dbc08d0c6fbcd66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52290a154f6decfd34d9362060bc211e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23ac9681e125a656b6044359673ad7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc470623d0ded030383eb12338c83d49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458476579e8bbf4b1c229322dc39859494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6922407bfad592821b75827a263c186495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9cb49a9ce9bb02d4d461c9303db7c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283a7cfa67202a45468c68d10450f82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656de68dc64bb5798e168d884d8467b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452edf5701bcdfd8b911253d9209e6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef86fe844fc8bf208a5fa85380e9da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de6c68f06806555ed32c7081e51762501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e194cdb5907958aacc0d95777226808502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917084cf1c5346eec401ff68bd86e308503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934dbad071c574bd12d15b98850ba98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d219dde67773540e0d08d7c6317a18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce7f10974e02e49fcd8e1785a37d34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c8ea2329e808cca1859e6a066c8ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3b0ebb32e0028cce3e4b4a1256b42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18538db62006c0d716c2ec0226aeadd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ff8389b9faca0dbb858b9e7b61f0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a98cd32b0016a19aa8c60c3d4ec771511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7525aacb37f529c1dfcf1f896854874512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176c2f0d5b9fd4da27ac98fc374804e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a092aae285bf1812d6f77fe4a34f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf00f4f2b9b5cff7da416c94278eb7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e67b13e50f557428f1ff392019114c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10e4186d3e20b8799543d67cd7b2c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb3cf18453d1dbdc01a3d6c1a4d913518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec65660e6faef3956302a2775e355f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cadf482f68b7d0fa440b0445152279520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916320ab458887500952715774d33e76521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e38f3348d99505ac24b0b171980903522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0dd8585298375c43a8a7ba8c9587523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f8c29314957b82a1703651f17a4ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82f8a24c2a281437917c05e8396840525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d2eb2c080992519eee68327cf5c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12702a540a730c5d77fc6574525d9555527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5364f79ea0831a55269c5c823e7f5ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fad4d498c47e346e7d9ae0109e37c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d0892266cfe0b8312dbd5e6f8bf2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaad5766d282e7c002d5c6a93b5d8ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882cca6e4b81384f4473812a90af96b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac050c25477c55c32614648b367ec87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415baa5e2b519504d7d31372850d818534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b3fa38efb9970f500676ca4c5372a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fecf5c5e67cda004f0bbae8a9fec5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a729ba8551ae3493e0b1e1796c173537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9226277a8f2c52fc9fb55b03ab920a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a7d59b9b15391d9ef5e91cc298d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dfd9398239b99c2727bec599cbb4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278038402d0ae23543583e7b0a1bb14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307a7748915254a1238e1569403562c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ee8e2b875dc6d1030510a980359c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0e277517b3701525c8d64d7170e14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ba6f39aeb4d2d1eb757a713c3f26c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986cbd435214edf254288820fb25b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90f55f417dbd994316a584d484043a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a4c02a519967bce0522d7c06bf19b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1909bff098de4653c748a4d5d97c00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44da177eecafdc2997abe1949bedd62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bba006d31734b363da8d8e5cdd6103551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279afafe4db935a9a5944974ecb5aa1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f83ceb703ccb4f412bdd7c0484358553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daebab24ac665db071137048a3b7960554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde99c5e08c147af385a7e7a49851f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ace7189d94d500c96297d5eb191ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664697f858920d183f4a13e5f6d53e11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44166a6772089878062f73336f46eac6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492031e9da3f9d7771e85889af084fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ba445d53ca93bfadcc2c4b5c0dd63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67ffa0551b8dbf11877b683783d6a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b616908e1cb7388ae5ae299503b13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c642d18cacea6336fae1df2c158ada563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7196a84f0060dd16cbacdfebc44ce18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545b95aa0f70f44144b9afa86588dd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e006cd17fb06bfc858a8679d3ada0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a54e1abde90a4cf8a0e65348c8388567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c522146d158bf4c4ea3e705e1581e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36635784d7e95ffa8e08e27eea6b9084569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afdb31c7b614bc27fdb1c88ee76778570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f2dcdfecf1202d671a42de980d031571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b0cbfc80f5aee28c7a6e6deddbbf3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5ab05677fa59d3b547a93e18ecb25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e39d73e85c0a9730ae08b39ad465d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a673cfe015938ce6089b63843f63ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f89492a55efffedf3e0c6c521e9b94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e4c4d6b2ec306df3439fce3a0813b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e00165eda4f95e2819d073b81002e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39454b2c2be4fdba6f487ea84ad917579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6bf5a3f283844636572fe9f6dbab2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82869e137e6a7ffce870275993c3d98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eef2c766a00251b5ab477be01e35f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be4cd59089201dc4f4dcf405935860583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8392869e71bb3615a79cdd7509f07b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe288e986e86169a76b05149c7430086585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aacda4d8a8e6c0bc719d1838f4f907586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea27c5c1121441be36c59bf742c07e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f17b2580c955bc06c632bdebc8ec5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a72e30fd64c696aa52c69fc6d5fd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b46ec496e2fc11f40249ebe67c96a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a6fde3f35d7d39af9f4bc400f58d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438565bfe61161490c8dd1b131bc63bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf947a41ff5406113bcf627ec355ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236a8ed91e2f6e2f2012cd06e54380594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a839c425be4e4a2a0870c14c2d3b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e2f6cf2a0c3fd289fe08839b979b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586a72af0fcbd2f2aa8664e311125be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27155e8f91ecc58eef2fe88d5dc2b895598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57396f8858c4cffa20bcd85b416dffe2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953745e42d96e03c3a0c8aaf6ed3afe3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4111752759968929cc99bf6f09a4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e7df302f52479bedef1d3cd87424c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81902b16ee483223d53ca4a1a13208d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75201d7b0010325a129485634cc30e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f14eb3b808e8dead57c58d1b00b30c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b2bcdf52613679e8d80fbdbe8f8f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209751ca91c131e79259ab39f8098a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d84c501e2fe68419c2e95f7f4ab344608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622b34b7d53624e14d4e50a72dea5c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7484405c68954d4cdd8ec5304fb8545610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbb39dc2d964c7fd1bc7d2b50c6960611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6e06e2b2360c7ace91cc265a5ac7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fe9301f8dd473d361fd2dac1147f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d52b99cab1b213719f4443d7abf164614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa9e158a1501bccbb6e79fe9777d7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc254beb74ae3ecd3126e70ee0802616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f3e61f1dca4bce12a5e1dd7e3219a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bdb99fc6ad8c3e04273e00cd99149618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385a6ebcb0437ebe2b6f61c671cda65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395573685e2c2c9dda9011e5e155cf9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119db7220d589537cb469dc9467b20c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42fe7fb11fafaa660937358941963a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444ee768c079c5cdf199e143af5513f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f138606625ff0657cfb898eeaa00bf2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183f5b1bec00e9eebec9f2c6aa35a07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd5951c79dc65edc0410c6dccdde2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caa73e88f8306218afa7d4141a39d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3983dcd2a41953af41f072e6e2c317628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402453a3129c4016accd50912021fd9a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cba0598510e3965d64d0c4438858f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a279f93cfd4a582ab6969cc1f1afe8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c3b152f3da7cfab44916b5993b451632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57780685bc82ff49e5dd93838c7aed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af776b95cdf6daa319b2a1383e90dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba7580aee1e9519f1c9d388e62255e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d095e4241e144b6f150c8ec8a206d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4e9e93dc81246abee7fe541d87c63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685d5ae45953b2ed567c78f62cd20a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a56b5c6fa0e4bab1c0f96ecb65b0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501280cc4e33b1e341f03946abb5498b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09d13ecedc4f823ddef11c3f468aae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447524b572ee4e2f9dfd538a8d25ec1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc1246cd95a3564504777ae1c7da8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99b0050db9aa4d284c4eed1ed4dc75644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908ca152160f9667d58172b2e0585d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9f9599a8567ae9b8a185d6683d5b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47341f484e5cf9eafc779d39df05a532647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede432df8f98b051c0d39e510f26ef5b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175bfc71267191e14f034476a062b89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a83e23f06e735fbe7ebc4531030a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a9de8df1092ce8af5c9f91f9d812651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb8856771e5b6ebcd0f81f52010cbd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208fb6625b51fb96e5c79600b79df3e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a90b72938392f3dbc97f9ec1897a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd4d443c095d30a2a5cf365a079726655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238176941026e4e9e513ad461b9c812656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10527164b967a28a397718d5ae2bb6ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2063e5efef502a18973109ecbee3ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da04790daa3b01ae0ca3017661e1e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82ada63349134d336dcc623f264e9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bd5f4ef74257318c8f301ebbfb0b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d596e2c28e193b28fc50d8e7a206f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30790c562ff73595d0011c633139a3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11282d2af42b1aaf37a5218312fa768c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812af17adaaace4175af6d859c8c617a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc245ea3e5bd8cb3f2fb9967d0d247666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215aff25cc36649dea14e047e1391c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bdaede1b727af0bf6d2dca8dcdc34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7847ca1e7e027281881d2cdc22cbbd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caae7ad85a6675dc4f81298a33a4d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fdbd5da08d83e530244c933dcc0ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd8e9c40359c5d3d4fb3965a975e0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee683af14be3b01cace88a2af56adc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95fdbb7450fa42c96021b4ad385bed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bccf7ae72b14262b6c55830289881675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf564e5a8bb6af7e867b5a64f70d7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d650e0e654e46c16deecebd72ecc1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb094aa93744f995500fe400919ba1c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38f466ec346e1eef6a77be969328dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eda01d37a32f1f331d71e284f6057680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>