--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8a932e609c3fab35821882b920ced1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead0c681f96a0ee545e3682be7761a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492fa0daba1171f494223336e815a1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d32f320cb83fd1bef314f80c57b824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3630aae2ba7e2f32de9a63efe9b1ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17711f773ea0986dca9a4b1bff516fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5205932bb9a3b59425b1733d2a7701b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c59e59b5ac18a07a9a3b21f72be5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea5e69c541f1469ce6720dde74d06f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d34d3a0694a23a3d9b56e2f8f90b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad552e06631e3d1946e1903a8529e4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1db440a1f2753f56aacdae2d42db1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff51fd8e9ec7cb6eb25f31d101d57e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d0cdc0c4908347afcc22bc925334b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f5e7c2de9a7a33f4cfaf29411a6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99995c6a2616df72b9765b5b6b6656116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1910930c5c1ff5d5645ac59d3c752c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da4d02b813fe396772f2ebe76ba0b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b8be30683b39b312fa1874d4313d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8293387a23ec6d62db7e903708100b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa015d389dad9deec218f6b5b89452721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eafbb393a6a5bc16f42fa1384395c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40064b5f10989b4194ce83b6ff75436323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfda6fc1ec8952189ea893a004b39f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb6f99370900ef71d4d973a909a54d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649eddbbfbd5be09d30f906fbc6659326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76122e35f96da7094ab3a09729d11a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df8e05db8f3296452290dd2f9d24c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3f6bf6bb27788cc2d0d0e5bfc432329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872451c0db2dc26f4a2bf29cd992971030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f38597328b4721fb52d8f0c1c707a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9b837acf91ef0af192ba1e96b6f7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9323842ba66a91403de5d3b7cf16133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac54d3e5bbc6fc527563d0b84bbb98c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d211ee5caa51cc1037ba4e12b978535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953fd0719a94cb256677651c71f878e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91f484ce66e2a657c28f7acdfda10937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68dd09daa4e57a2e0379089dee759838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80ee6ade2b1848d9711ee06ed43dd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdec34a86d52acd42d020241739c4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85fb5b78a77c79cb512eee6daf67bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87236ae37c4cf96a0903f8f2c9aafe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee299cda26fc8c90cfd0f30e4ea3aff643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dfc87be2b23d202e54a65d08f3f3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28da86ffe62384bc68cfb4bf8179f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c489a2661a566cfc86dfea302f15e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ced6dae4a5c59cef1050da82b956ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d86ab34510901418293fe4681210048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda4e058d3368372cb94f4aeb341dcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6f8c1de914eb640d6eda6a025104750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ee2f7196bc6a019082c027cf6978251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087b739507e0cbf9061b5c0ce085bcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d23f0972fa9ceeab90d9cf41a7125553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44781029f2835fa217b670a97eef42cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfd666d062a683fb6a7ecc868944a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de55bd3d9cc8afb9c2edf04326ddf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae636b07c7a714e46a049a8723b9634357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881df8ee16896264c38f97703425caa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbbebc58aa9b5306e9543bf4ad8ffc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193e87867c0270a820b9acba03b0eef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20ac0cf1d6f64ed2cd7b390d11027f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2cd9a32237c26bbde7ca7a1efa30762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ba43e16b24e46cc74db34eb8e344063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb39a0e4813ad88672e1089192ba5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbbd29e7dc06dd00dae64cade6b6dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc1c058f863875e8645b4ef7448d3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1dc94500493a90a992a6d84e8904867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1ed960ba64f6e0e21dd0029776cc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a57f8dff2aac1a12993172f6f9df269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857bda35b7018c603840552612cf98a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614b65e2e00d5428991104452aecdcb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a874cfb8cf3aad92c8dfa03c7a2d8af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0199f9c180cb40ec10e7af70faecb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794594c61404cb052d40aa50774545574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bad207cdff58d811aaef4b9691de1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141344d5ec5629619aa268cd11257276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cd2009487aa175439d861d2e86b8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648abfd57a7bccf2843472b7e66b8df878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a1908ecc74829a21f404a882e58879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85843d6683f86d5dc092cb926b0c76f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596438165969296b0c83a2756da0ac6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569292e4f957abeedb3ce77a19ef1acb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e3e6936967808b5abcf317bf854a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac6a883997e3a2e81a5031d491d77684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca13113ee156e9f228f995cb20d19785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505810c18b4fa7eb817940b3cf5189ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799de01259c56729f5eed3e57c6ffd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f55314a3b48507675a9ddd8d2593c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a49731daecd3c2084361a1057024189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b587e03948c892c441a859a212d2f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758a20e4055f83930ca5c6a3b393f2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858ff01e33311f452b59c33ea85433992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d9c4e91346da56f41eb00591deb6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69480f8d2426e1520e87f71c2943dda894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe366b360e011f6f7dfedc292b47691795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309966a1986b679db3f9095ff7ab70b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f467c62c82a91a466337932fb50822097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245c78d2c397826bc7787e40e410df798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ba9712c00deb1f1f7fa67e35ff9c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89f1feb392db1bce3e9a2810dc5b05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195e62d084f66cfdbf99afac3879061101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82207374ad3a3050039242cfdd1f1825102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822efb804cc1d8028dcb841e65aecb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39bea68849b0835a2937013639638d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281cb74925b872a4bb7ac2d3fc5536105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd58bba83be7da243e6a1c0a0e964f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3855cc2357ece8cc75a96b6789ddb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cecf2951e270b22472c4606bab3736108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8264aa3a60dee32e55c7ea20ee5ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b96431283f0e7767ca272213e4ace7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b84ffd212d5626fda024d8080d719d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ecc6b1a23b551fb312fd09a673bf3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a29dd30015130da10235e36fbf629113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7b3444b102da55818fdd2243f38de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8637cb525948819f6174646f951245e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e4cceeadd6cf833d32a420b2c6ee0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5035b4e2c690befe0a0e3d5fa72dcc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142127f416de3d403e8cd79fa8d4059118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c135d1dd254226af53f70e75e3165119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936dc782ca33efc3ab3406648e630e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546d48a0f0239bae642f66aebee28e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87d903c6c6be0665904d5086fad946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3181c0c488c42837d49b9fe32ee00f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376b7e7928df5f7b00395ec54ee5e3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66164d1ed97ffbb3024790853eecb73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce569d843cd58b761072858bdfc6f83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a479e6f39604b5e0462474b6c22a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63822d6c722d07f62cb812095ec00fcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb216dee117e01076b01e69ce3b4dcf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb5df4c4227c617e420ccdb23cd573130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319acf953a58e63d13aa38be8e0650c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e570e3c001b2d7441dbf9056ec9e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235b6370f2beab9b2bd40506521e852133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d6f27e7fdb18d3e35bba3145a84d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152c15a58b91bef3242610b980e1625135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277472db6a4d5d22c020a321be644453136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8f7478b142fba564f9b268d2dbe65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08322a154396d88b4999dc6da00578138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9675af2a08f6084fdae68355a5d9ea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8efce6e3239e9b32cdc953f9779dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906545bf926dbd6f9cabac35d588a91f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a08f52a1ffdf0a92b85eead82549a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66ec84f437070ecbc69b32106d9cb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc777cc5e4f90777f7c7d2dd1d5c3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1199d6e5f522b21f00db8cb6deaf62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f19167a832d8bb89656bec60e5b0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c305dfe63203f3c6e5a96eb1c95f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f5b39583c62a452bb26824a6fe181148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2be870ed23ded20c2f039cfc3720f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63582a5e53fc84ff6e8892cd03d13d98150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8f2f7f6cfc975f909c72fd332bb50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d874cc1a11deb97bbd0288fe2702afe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356398200cff6bac71f1c0df750cb163153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a796ed8539cf357586016e19529680154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae497a0ebc9abcb6150c1caea2e5b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd5828c255ac35adf097ca3d5f8a99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e318aee49b9b61daaaaa10888c22bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e724a37f458e92a851381564f1706158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce71cc92329c6e9132fe93897169ea0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024702916f342d2f0b0c32a905e72d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e85b9f38a8e2ce6934dd0b61eee4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e241d54eece5cffab0833ac7a3ac3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73340f9a32893a2b8a0a609a01ee9bee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76abaa4b99534422d5a859b417de37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a597372cc5056b4f661e3e921ce34165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60218b38817b849de2be73d12b63e1e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324624bdddd292534fd7407885b3b1ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998d3694c752a5bfcd7d854ad1b94de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21884d3421411397840e0c8c39a2995169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305280f933f3dcdb40ab44544d1288a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062dff8e11663119c8fdc62b5a1db19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07296e13a6cee50e2f00a0a49e6ad8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51350b8c43cee6c3aa753be54a42c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df47fbdeef0c08e925ca9e2e91fbf40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2b2de8ab2bc47a1f484029abff13e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7664f476c186a97f320e5fb2642662176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e94730b02cce6f5ee1ef3d5517710a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5d757341f582e1d105ceae7a31e0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d382330034ece59e995da7427007a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dce33d2a80777dffb6dfdf833e7d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77ae5f029fa8a299dfff1b637c883d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf91b2eced21b10d70a7fbf9aaed834182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851c56b7a502c73685da2eab3092173183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e9fb3d3600ec156ad2feb27cdbb1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ec75bb29ea6dc88f156e03876d68c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8dc8e595ba0835703dcf50ac8bbc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d6b3ef5afd23fd4a4726933532885187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834b1b5e9dc181f1952097fdbf38a4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd2e4d0e530dce3f9931e79b3a9016189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4552534c5c9b8ffba450a1e4223b36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d4a261b95e456cdbf65fb452f0cfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ffe805536d4e33366f6aefa16da50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9c7141b580414109d4fdc69c53e42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c99a469315823477365e5eda515455194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb261cca84cfdb685ebe3cb6575178e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b366fce23562aa771c47d7bd0d663196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438ccb7ca347518c59fe8235f8eba31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90313115e37ede1d503a4514821637198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b8919af6ae1547b5b4edfa182e0f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7985f9c76310c8c81877e13406aacb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3437e63bc930285f2d8cee5136c1677201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d18c280159762d7a3113b7625f0f31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aadb5e3d774f3a1298242ba9ace6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57615ee8a173e980f422a02044e3996b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40238067d8b4dbc0a992d54496632146205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7b77e57a41b4c48c046c0c6a1b99a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ad5bd777befc91b7d4305e3eee54f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036914059abdbf532c82126ce7916d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53986c41abb63b02e430b4ea037c4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dc5872ba081f623abfdcffac77ce3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38994a32c35f89ef1590b884c44e05ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4586cad34f1f9e84a1c534cbff784212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3fcceaa0a028de87ca4959e233fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736c4c2fb5968ffda7e9d8bf039409214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aab375b4c1ad4c2c648d2194e82c87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b156864da056bd17e8a3178cfa366216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f003800fa8069085832d5e73674a53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476bec6baadcfcf01538838d0da307d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f9d0fc517d4f529bc5109423efd8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0375de4c8a01def264372172c3a83220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f9ed9cfff97b6508553887a1c12cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5281a48179aa76100fe5533fc7b20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ad1d70b9e6e8114690bf350fb6c72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30a5b0ed5d030304af33589016c3b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf68aadb0222173913eb16a2817d57a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812394669485b7315b5d0bab85913fc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2042d5076e26c66e1f89e97a3bc0b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacedfafc3cddb15a5afe45306c1081228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4faab2174701ed2d028353e3ce25e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aade346762715844e5787423a34368a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f0421ca45d6dd3571c992458b4998231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23361638a5b14954ed3a0b6b67d42d4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25423aa30e21edceace05d11a1f4c6a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f6a038f0714c45fce74881e96f0d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55429ba0048798a1d6ad5fdc606fcff1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26860f7b8cc2c329b2afd9711fcdc524236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b291b3d5afb50a1968ac093a0219af0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43e6263e780c331638ea02fe594b27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70131c574b9748817408b4fe68a8cd8a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8995fd26590e2527dcddd2d91f1dc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd88c10616415063a691d3fc7625f13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c679e196b4040b61b8590173fb0a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0445adf9dff561ea88f40d70d4041243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329353251b1b551f59c35fd357b1e6d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00279a41afd1e6795ce3428894f4d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a69186b17921aa1f3dee5d6cdf8dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509a166ee941e4547abf12720dd462247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f8b00eef97df047ce0f0d6f3ec773248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92560332d64c61bd7f760e34cd0563249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a8d9a7b172c8d3727026f86176271250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc60dd2a1b7fa55f49e5b33dd262b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33407d9e6a823440bc055196d35ed48e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd21490f2022f7ec4595973c4930eab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ad40a4ba1f44b807efa1e8436cf77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721204b6ab49dcacc733f9aaf567901255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e86746062e5baf7bc440a573f6bffa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3950e1e908aa1d20934198ab44367257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6cdd101fe518411c2abf98ec6fe26258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5814c4e3e6112a57db0728fb0bf890f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f51ee7075110641a8832c93b141e36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8b30c5d80d751754965de23521c84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6375e2c573b81da2045114b43f3b4a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7579207410d7a906fcc63e1cc4fd7b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97437ad25965207d84847af3ad9869264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540207efc320a122a187bc7cd10672f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc6c80dd2b17970641317bfbd51ae4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44e2b7dc8d224cc2aae7e53d69de83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e733a67f454d8b9fd4d573e229e4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68787745a4d2f473e52d50cc3d66181269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358215a944b6180ee18315522cee52ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75e4d2ea7a7ff8c94df85bac71499c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb97c2cd646136345bc5f8741228af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209471a4ab5e0ac597d96d67a1630bc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c13711edeeb947ddd485a99d4bc538274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54a2a0bcafad523975bfbf2bd056cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fecea5b6039bfd61285b25de04785276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b49eedf04f8ef0b60e816e3223e67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df998c1dde62f490cfcad271710f2df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6fa23561fe50e601c1d5f8024e652279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d55803eb97c43b06d82cb6f6f80cde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e5901410c5282b4d3289794cfe96c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177959b23526bed33908619f6230af5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a7703b6cc9974b3aaa2a84b6def2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12984156bf454de0181288a7ac9309e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ec4614eb117f12fbb750e4251604d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f3feb5aebc1de99221e796668fa78286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b953bd70d494acc5a9a87df68b447287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a119b06b39a554973ffb2266ab685f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eee351d8144404152874c1e661d74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5e5114424b93f154765a8924f1c2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da511cbb0fdb52adc52a7a3eade9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f44a3b1a1fa30abe60ce5fe1f6a13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818732162c03a7c3e892dd9afd1806a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d756e2d467079a7dc7fd3d0234d2d47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7c96c0663a87a46d6e60a3d722baa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4c5bd803d1352ca1da83e85a2107e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb663b7653a8dd54d89856ca88f461e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea7211f72cd02cca32370e65b1290298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300acc12ab9dbdd4321f9fd8ca78ad6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203988f91458bd24112628935506e1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97540f708ca8d5b92a5a5554f85d1fb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f03e2546b4532aba27e6285ec4d24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbcc400fa4230103e1ea2d53e4df1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4065a714b4d4ddc4734c6f30a5311b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d25214f54c66ce6f347e9e57b4426305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb4f4a150de1aec24e56c828fd6683306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab1b1cf3162a289385eb275d2a6f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b25508f8ef176c1e2733bcd18f16d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc78db73f8ad5b252caba8d57d2258309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce002373c56e98772fb8ee3fe51017c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dbd4147faec9b3242c400960bfcd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5ef76f913ea7013595d5baf045091312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecff3665f4492d04f5b2aad1e32e3e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098bc140b84070a8562c31513918556314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d90a1ad86b9440fedec720287935f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e99c43e18b3476e59e5a85275b521316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed60fa5dd79d5ac3a0a8dd9c574980317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794cfde84465dc3cbe8a4c193e90f8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1469dd9caae4598ed90bfdf4d2cf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac211bc065ed656b4fdaf5ddac26870320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c924bf33cf40f9bd15d19676a0d37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b00e3974f49dbfad970c26169efdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dc17c3d8b966358a6e368ea91b14d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5adb683b21bc893e52fc3286ff56d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6e82c8f6cafe42029ae77b0669bf6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b9d64796d6b9dcdda0082cf343bfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fea194ffba33cacfc4f978235b1c04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f2c1fd5978bf99adfcd7cbc319574328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb784e19db222f1fb4778307220ef5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21e2c7a52711c900f7c5c576bc70aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56190f504d17b80938934c9511a906d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed90e1ae463bcc551ea7777af67cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059536e43b2c8de376b4842b1a7f3ed8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b590a7cbc59bb1e3febfa4afe705d0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959734ffa92610b49834b94ca032d0c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd251f166310017307156dbccafa35f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d391274f310a99dcd223633f4716fe6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ae8d4fee04a41a2e09be18e95995338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d74c263eb249e644c1405706fd252f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b62bb8a635f9d5f4672237088120b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d73b423e5fa9367c6c202bb698d35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd18ca634a2d27ddb4fb1d08e03c382342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658470964bf9f46cb881b6a3237d8bfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50951f501444fc5389a7bf72f1696236344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992f0ad29de54180e4af1cdef88d196345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed127cf60ed2d52f6fd320b6bc46c18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9d7856e156cd6f504d6f0ba717e04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea8d17a5ea757da8f6f7d022799794348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ce113d6cc6b1754a5244546e1a376349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a48b2530c5ddbcbc56bb5b94652f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d5fd19be4ed009737471c7832bf8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc28ede12848fbee7479e92123d2a32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a399cad9cac493ed04e12af139d06d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491838e9d4ff529680f08c581b59bc2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de81786a08a29ce7d78624bb1b1843355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc30b5aace050cbfe6ecdefdd574050356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75bdd37a4bde76d4b8686a377a955b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be36cf60e7bf1f9077f8472b6e0b25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c31ce699cffbbe86707af6bac50c3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8142c8db68d0d37e39834ee64e7ade360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179fcb35e5ebe4157704642a6175ac8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cbffd886bcf83b63ac045b335e3dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1514a40f01095ab3f460d80945ec6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6736f9333d2ce10373cbe0abe87fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204da1e3677ace55fbf3ca133357c51a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2479419f708b7fd676f719d03427e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc76545b26008d216276044ace9430e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd77b6bfbc512647c4d486f586c81ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca30b6a9a08a7534526a1933538fa46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34821444f9d7603a162447ab6023812f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732a1092f0d2e58484bcf667e7bbbd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2c8c34a057464be666a37c51cd97b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b37e8632050b3f5e339b6cb2667c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106695769d556abc6e50f64beeb92fe2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7b66434d744865a14d597e1b3f9b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1548977ac3ae28022101ae540e1ad8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57de0cf18234d3602e2d5517645ea3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978391e944a318e6a08e5e3b2fd1db8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8558643df7182342875059b923762379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab49d3a70d9d00169026a302f13270f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23b410221a76afe35d17941297de6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec429b776398b6c300b73e1d3d7d2702382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf84799c088b733fbe9668c4ffcf72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a4c42e0f2aafe2ee81b47bf1a0dbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6782baa1b19c0a125659dac24f8e5af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536135f30c79dbd1b11fee6927fd6368386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d72e0c9689bca6370a2fc43b8b9e19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800af8671adcbd8638104ff31837d8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4874f6c9a0df04638ebaaab2979140d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cea66b509791a0501fb9299ec6ba84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdc2aeefc22dc17488583758f5c469391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a27050596e80c79d8c649e9f55c08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7cc9f529fa2cf3b54d7b8f53f3d0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86700304c4f3783e6a9414206156aea3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932cb2de13a2eff547c73d0f99ac859395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca089d7b2a9b0efc2ab9ad62f6f176396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae341d555ca3da81d4687ab21c442b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d8c298dd85ac5c0c12a8a0266e007398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f6fee03b2168e77dddda5f8fa5d7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6411f118a654bd84140cc52827d1ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ac5ef04a84fa6245f7e94d44f872c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f69791e0876843d5a40be47d4723f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb1fb446b357df48a9152a55f196af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db352a6b972c48a4a520808802c929404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f61bf917ab7e2e9a49838547a45b25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dc51d388987c91b120e49c061eb7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953516c0a06ea5bef5fc9e7ebe6c94b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959e1c5dd17305ac4d98010b1cefa0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e210ff90dde1b77b214ec1dc4cbc8db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238618ed4b985d1561934b3dca386bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12e493b2a1404b3cee005bcb6f3a7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d33456cb5b04c61245a7f0dffa10d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeae20b735d52b88c7358d14881d21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e808955199a2baf74d80c4da7b3e002414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e9ce4e90a419a9de0ac2c3587f1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f7784d9365babc7147c5ea521ca88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabc9ce2e7c893adf01624c72944a25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcd98fe7fc36ca6a540ad42fdea6ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0d5f0414f7125d5a8d587b0802890419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabab27005dae5312ddf8b672fa2eb87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f67a4023d07cbdb9d1df1d846883af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c0de83994840fcff1bc2c56a97058422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b53ea6eeeaeb1b10596070d6e6d5c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f08d0cd56a7097dd677767bed44519424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14756569fa48ca35bcb3350fb9bd0a15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb0755c9a10319e8727ab201444ac0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f3743977a5e448d2cac3409a12fc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3f415b1c8ebd97231fbaa9fc98819428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfc96efcf4e1d8d5ee7de6c1d040f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750bca3e4e93751ad79c296aa64c24e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c5a4d9cc8030f779d8d5bf3935697431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e2bb243dfd392a8d4b8e7d76af3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3eeac50c5a79630fc76f6ee2efadf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733779f1e4bcd4f909317c0c60f334e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecaea8d66db9e7fb085f8403c3b0d7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c58c9c524ec372de97939ddef7e302436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a8907b4c2636759d38ded6fbdbbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617c65578e43ae91cacdd44daa18bcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b75c5479a5f4c19b87d8f3bf6f604439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79a86212b0bcf49eca6782d8f72f12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf653f98c6358b55dc91b1e97eb736441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5c4031965adc0fd19b70d15b2b28c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9615f4e24804bedeef71c5e84af2825443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd149dd84d2a0562e0c5f747f29bbdc3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b67282375ac3e85ab3cb5bf642df9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f5ec6f33066762388d2a04299d658446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466ba04a381953e0309959cbcc8125b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fba4c0ce2f28637deb3f0ce0b46e47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d6f8721a2f8dd230d6b6f0f65211449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f040a06261a302fd4f10752df05b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333bc600674af80ec4060f571c07af7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c0a2cdf6e67ec9ec3bac050859f3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15720316fcedc8b57d9592cd9e959d1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053c519afaadfd9b20d6bfc92c4eb5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43904d43f55cacfcc336a9d449ea867455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af0b6cbfcc6295eba84d8b2133a6e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405db96215fd1f91a9d208fb0f3838e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d266de4d6d716b25d9c1e38d5e4aa3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa38e024378dfd0410d70546b763d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ed1a558d297968d59a53fe406bd1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d050f136c407d6acf21fedde29b8859461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388a7525808c53f43e1562424e62742462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085852f2b5896d816dbc82b953409ae2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5298caed05d9df3cc5d87805d2609464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee52ed4abccbb252dbc26e9a9056b3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d8c329effd4191e43895ce604999c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38522939f6e97d4d17a153452ca98963467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdbbbed7cd47c8288e42cf7d433d73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29305dab4001efa35bb5652bd8105d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ee8e6691fabf87ded2b36f2351da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c6113406367510e3c42cbea23cc4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c966582b8ac3dcf1f4880bdb6959a56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b23aa74882f302f258061793a7c10b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ee12abc033c9fcb28218b8f3018d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea3a84e0ef9b1f8f0584b3dc2750ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ec5dc8207806a62b38ac49c616201476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c75945381007bdfd0c7a832c0ed45e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cfabe1a7d9173ef67fc882ba4bf7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c65e5508a58f2cfddaa66c54188bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd24938cb7d61dd16b1b101f3fc9ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee57698ceb1473a616e6fa4176d00b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af73660513b56d3d2fb9fcfb035de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2f3b7ade5ef957a68e8d580065b09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3998534431bd5f3cc197bf6bf4abe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c54ddf4a6bb43ab930c269be82828f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef3d72c17c2106c9d3532e1498c333486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62860e6d88db7da85b663d251099aec6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5fb8cdc3b7a168eb7a8954301a9e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14530042d5d6c32cb1f4ae1a9ecd928489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececc0fcfdece789cc4358b57c723ff0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b84e8a7883b16e955c302e87b3dad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7f02cdc4272723ce791b2b9027f85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410ab5827e9c01ea5776686ca15191a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6c0bb0417b64c93276d445eb047c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cd1e1b45b48f9576d9b6e24e5ccb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77a868c1b8e24978ba8a0b65ea2f11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b361509ac365e7ac4dc3c153c31a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d1243e9d661351d7b2e52890e0177498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2a509a7131075b5e5b11c44f33c93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e10fb9ef814655cd94a0765c274e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af608df3febd0285c5d4bba865624bff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d1f5e93753ff35a0a88f8c9879d7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81360ee30b98eb6cc5f3e61fdaad6be5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff002e2b1b0fa3662e1115fe524a020b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5babff157d3118514adb25e8ae44e45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574d634c09b20fbf9ae72fe51ad4b1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3e8c0b35df63421292e19d3ce877b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bdfb64fe3e0e8178f5bc818a9d41e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c696df0c81422cbcd321ecd1525ae6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1627d008f7eb28d62aa85565cc45b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967ad84b843f267a0819226360f71ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa555f9f814fade131cb3ea2b373d42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c42bfda08208d8c10c2d8f03d9bee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41acd8f9bede25cc9db966b7ad931c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19557afdd881e4298c780401fc1966515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20517a506b212c27031e13a3fb13268516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f7134d2149460c9e9ba82e31620a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af06d3c2270b495540adfe81803e849518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de154d39d7087adb3aa8c76718f717c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db3bf1f8fd40234cfa272c063ed14d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d30c37a9232cc8211f12fb685ed245521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5587c4a92ac1312e3e4796077e998d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcab38f4a6367f690dd89fb3308485c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aae2ac0d1060e5831356fbfbc3241524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dbb573fda92a23a0b23256afceb24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6697bb5e70e68fe36c7088af24d2eaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a784def88f4ef54fd7a36d42f9d6d7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb50f6203770435349b24b9f121b0de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd61e924a6a19944d06ba5e481fc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7365d3557862c796ec4b094566f2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163978accdfeb7da545cc65bb672d46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796d237f403ba977833ad7b24379dcf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137f37c79c065c8a82a40d6fb5499e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebf6653b9b93c4f2e5623044cabe87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae72699043c73d8f36e718b8086ed9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af848a76283687f34a69a2b6adf614536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228f7dc5bbd441f51aff6ce905e20c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9313b2bfb6847ec887c517592bc7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5996169a86ea8c28314c033d0e59f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1c6217013a6f7e8d778712d7e53e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de4eeb5378032ab3f77b8917138ea5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059c080b6e520ff242c528372921586542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3dd703975c4843e255303ea02f691543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a378a1e6636a8ab121a4745b85b218544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f304ec1848d204cdcbd5dd7459e0ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a87d1286e49a5ab17f99fb1a5611fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cec5ccea5dc56ea58dbf582102cc4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e34db66192bb108deb16063c54acb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8a20d4613fa11b8eb9d119ceb0655549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087d76ba16b79d5e20791941b73ff2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad301412d1be1ae4fec97d8e6afa98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac44abe27313925266aedecf0731d9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a6ecba9167f5c957a35049820113553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b4f72ff9f2adcb954b8cc3cd5eb3a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfe15335b31edf7ab5132481a9580c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f55e5d76f1ba7c028027d75b079ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f6c3c71b986c5c22457c3590bccc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d2d5e5aec277f45b21258ef0fa186558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9cdb704fb53409f3d661c16269906559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71ab64867db8f4ccb27d02f67d4317560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253332c4c4c10cf5ca755de40312df8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31976c18a5f97b45fabfd77f661b3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2b91ba867ebd707976ffecbfa4f4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3d0abae00fcefd8b038602e440f67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f16fc447440093d0b80a534bfa6fc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176dfe544634d5e06aa5f02d2188664566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8753214c7e2606f4c8da2b117d309567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d42a6ab770bdee92d9f8cf594cff2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005b220b034cf11496c2cf8a269766d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafeacce97d2b671293e192f8126b72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc15f2a0e114cae94f802514e88ef0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55042ab2b6f56257cde5c286c0c1f167572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb707bba536b6183cf49ea21942a4c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c3e9f4d8234debc3ec52f640d53d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000fea10451c14015443b82a8f411b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bd9979b11c5691a36de5618c81e01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545690a7e483531879128930a14473d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b751713804a76abf1893097fffe063578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb46d1a43072a700d7c69193a151afa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1adc876da9803af763e8b25a2e4b76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4737a5ddffc07af3c01eddaf677859581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725dd640e2a9c2468f625d405f342eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67106a85be7ad5ac762849daec1d422583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2df2ae30b93fd4a46a77dcc4a258a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f064731a8d1aff281d194334210d259585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca8d5bf8dc58dc25b7efbf6ad2728c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36891381d3668a5988d65b49c5cc45c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7ec785586f46963447a9a0543b4b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff350de183d5a2b82b66eb29a2550d54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eae6d6bb3b05d5fe776590d4aacd4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bf8d88df06df38c1b24d4bb2abeac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a0ec27f83bf4654617688c4b4f030592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022612525846979afc75a169ba997fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d95bebc0581ca8174036be9605818594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76c2621144596df76139c03d24a3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9aac608bea682f52fc80dab12e379596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08415f6f8dd8622aa8839989a3528e19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ed34c76ba16b1542599b4f918f654598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00863ed479f9b9a10cefa277fbd312ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206bbbb359935fe05996fe73556770b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd33438cc26465c7da9f3eb8e229cf3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27924769da8a9686d5389d9999eeb03602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc27a487d93d020d9929be7a3ad69603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8a42fdd131dad45e48c44dcde6d3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9593f330348fbc343e965e6640071605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c160688fa050ea30a34dafa94b78188606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63853c2ad0b26c3f6fc57b400d918d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96855733b022644a2064017698da4381608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cabc8c4302d310c66f6a5727309eb6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae938c2d93e3a7ee8568366b3db384e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240bb8a3ec0da6e76b10322de241c64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b0ccb45486003a544feb3a438700c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4394f4bab774dbdd52845db7fc54934613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d64fd25801936733a9abcefa7ae05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec20f68433699e4c1ee0e91545af8fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882bec5ba19bedc5e337409bc87599f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2665e6c8a49242ebee11f9f6fc7ede1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b2cfac5a99cce9350b25f33385e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486e5be3ffef57cee343e9678c20600619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42a9def060585c0528879a83005236620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b61c7fd160f4c1f4c7385fd31bdc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf9b86d2e00dcb4420c37e38969b3e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc859514adb8e694bc42ad737b3e650623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09693eb9ef91cd26f50bf1c2cd2c3ce4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20392bb5d90beeed626856ef77ca9abf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2098e3b01b3cda18528a5b992f3362626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bbce4712b12e365b4fbe365a32a41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2345b873cdaf95a86a48151ae3fe173628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fe9ba764c232a4481cce8965a4b10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5a14fc81a531a153b6c33f45ba297630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e65a656957d4fd72f508ec4e9b977631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47c3d67bd19c2deb85f59b110d3ce1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f6443be57787997c1db4b083ed9bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659911fed6e669743efee79af77db5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed73aaba4aec50d56a781852845b67b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7d9c47cb1adb09ae509c0543be975636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b415c71b2b36de07b2adb5d12e8d9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eda5b4e04985ab07be6371eb161f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361241b282b672c8904fda89d1da1060639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bbd35c6a53f1fb7a97da3d4a4fb2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd420b8a6e2394b94b3d6c92bfee60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ee11556ec20e88762e344f290654d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e61bcf6e7276459f4aa5cf3fea464643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e338ad9d363397a05d5a4f163afe68c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd75c4e968ba08e317fe2c7ce2f367645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b5e586a81a4b086be3d7a5e826f93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba49b33ff2635d5f4f0e00eff98090647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34090d81804b3e9da52dbb534090f79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e09c993c13b603447e8b7087402f49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a432eae061b878eb3d90c2c5b3a7fba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d08f14e6bcb51f702510e05b8c2a40651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde10d4606aa41bfa002cdf61cee56e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12732d499558f7ccc190ea31f38ae2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be0af2554f8700d696d1c7d1e50eb4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326de45ed1e8452150f923f698399df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e74a43e33283d8cc83d3e8dece09e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e118747f5e95b18c64418fd977e2a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d3d7eb588c406d347d6e834aa90dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3503755f821b2b6ed74fd7600b129bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552171fb11e096ccc7e3a7b6ee37d73660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c548d90dd60a7eb0b8dbf6b8e9a4bd0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787d60f39145539b836881574468ad9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4828b43bb9ca180ff838a466b6ca121663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ef1d635427839c3c1e26b4705a51b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41a546b5cce6338dbd4159704b5f8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd863e754abfbcebf92b204925fda7b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686386a3965fad07a42359cc084f834d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0bc59be40bf8e2d0b3a46a93e89b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3279551c06c3d968dcbe8e61dee161669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae38725dcb76978fe165954ea7f779a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d76d0ada24e6bba7be034183b30fd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34609d29181efa86fa5ade0d3c5fe2f7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8a871c4010be7b2a028b8374e943d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2166351a93e657e39350b85a462ca9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e0a0ec84d659763e0b6e9a8bd6806675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c5e88bdaf1141daf24ffd0624dc61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd6487c41ec8ea9bc7ac212054a2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f425004cef6216dc378b3fc729e94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e6baa8820c61a08e3aca5f0b2a134679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beebfd580cc2aa6ff6bdc131d898ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eb2358afc40a61a13bb204b0b62cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471783a0c3584eabf5b00115ec11972b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c5b421bda618fa22b7b8ce4e357d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99e6c45b2884aeee9b59b7fc610f7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bea18789aef8294fd5690c124214d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03602008ed4cfaa78d02a515a8f3dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d3191956e9b9b20885baf204fc7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f9bb4a2700890bfcba811a83deb79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c722cbb14f1e891fa45aa98ce9b444a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524da15200ca7c9cfab8912ede138d8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ff45598e4b666523b036c75e4fed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de244228fdecf5ab726b9c4f8b8842d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8168463deeeac34a7e231dfe3f604693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0d3236b02bff6915be7de929af42d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16343a90f9488f612a910e3d6bf3e14b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4da6ca0cd389ae0b8a82dc238f397696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98930d783a441532ad5a214b88445f5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c014aa8d29f4ad5258baeeb0a494698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34fd24697c69f23368c1a5caed54f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113db4bc7face0c77c383ae94988124f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94f8e0f9c47a2f5d3064e1e43b1976701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ae812339743c12690482ec7d5f61f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60b2ef8797169a8b896a4ab6808087703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e51e74ff4b0538c302aef1730cb8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8200047257ed5b519c02ec522d77dc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141977e824dcff0717fb464be8e3cdf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9402e8f67d64c7d0bbe440f7da078707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410142bb92d0f127c4a6f97542f2110708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2effb2ac01c5c6393580830f1d6e4a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c473ac4cc1c2a5c80160df65821889b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a882f14160f7aaa23ed4ca8b0a4ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50a7dd88194b2af875bc9fabfa4cab712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad40ff0175a8292c4770686a5bae8a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff245322a6c8f33a9123af7e24853b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d424c54124b9edeb4953014c54944083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd66b76ce609a2d5fd9ec8437c5edd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830bc0a2f53744d099d5e6f628410035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb52a77f826dfe25cb255fca79e4706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff99c4ec9610a77727655e7a8219227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c203cdc4979697b120e8e746fe39798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196d61e8f2211fad2163197fea8a78f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca2b602cac699763fdf937a26e37d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a006769997e96c3c34932a8d63a2ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7139a9553dcfe3c4238384ccb98bc9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832bedb428753265a63fd7b55964de413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b28f4e99f001e4cac894ef869ad3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e20fccb77adad958bb0600e007c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41012488226618552681d85df6072a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfb90b8fcf0d7dabedfad0d7e5631917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f27bc5cdd6827660e7610d484883618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d731391d7e977c85730c27ee986d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a657416f939bd076962ec61a63b8f9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d3a838f02affe5b18c6b4244171e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea12e677365ec71686b3993d5e0c7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfd2162954bf1cb78029009ccafc7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61780f527f5c8806b694ee4fa419f5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c703befcc06a7d85f7d911cdf6e925625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2fb66a7486395ce593f90fb3f11726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60149a60c00d85a2da69b8aad7e56ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b87ec8b61e86007a1687f3c4db94f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0896bd75b8bd4e57acee03df69175d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4287a72a542a77776cf7bc316443430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f16cc8af75932ab144a8ac877a67231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a208c45bb260f302556c8c352132c0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4043fa8964f33e488c400164a9489c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918bd263680067835baa54bd9bffb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa9c7a040118e33fcb715158a05ad035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288626030b39b3f5fba647fd12a3f9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856112694e334737fe0237767156ba5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b8e345fc79b74f73196e173cc01ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2516d86fcd1537f7965ee4740917639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275e6ab2c8877a2c230936360088f3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a941f61ba79cdbe4091237da789441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25985a9a1d2a3fd18255304072a1edeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414050084854c8a4ba0e3a9be4f14df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65230b0e9ce8af18545e001534ee275744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227547929cfa5127b1ac4e4bf300a14945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bfeb45f810118b771b6dbc4d29af546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faaecf66c1eec4f35075831329ef9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940e5c9106d376b148f41781d90d4ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d5169581709aef1533e3f768723de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06e462c8dcd48d2046d49f518aff1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db170dc6e3b84566df5372aeb6892051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5081849fb8e9b702338f3f58f0d6e3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b3a86c3d7bf51c20b87786eb6e22253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df7a2f3f3bdd3689a01f0f9a49a66754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4364ec9373f059b4f0b6274a32cad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afd15ca602eb345c48904387e94c1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07820f2e856aa418c934c0d18d448f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b454d13458e90edb2a9d329b5d4911458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202005cb62511a07c2f3d7f88f7af4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db8de577cb791b5cc04251c3052fde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1614de64e51568857b0dc1b860533661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d3253b2c6c1d00dcb93c34d2b36a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6030204c739daad7961bc6aa0b08e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040be5d08297875e0d47123be181c5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2b3b33364bc9dd9526e53c08d824465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd1049a5794af86c0df632e0e05c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f01b7713d3911b2753580e4ecf7dc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1239732c55cce0aa058337a28c77e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fca73de575238c0dfe5b752750f8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a0cc1866be5a715a7b4dc61b46c2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b666d89d5456a46b8722a0527ac7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da3478d186fa22d33336b4ea7ffaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed939ec4bfb7620e513e011df289c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161588659ca18956a8d09742f7d0f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd833a87a63251860da03e9e29f632b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cab99ade62096d36ce6f1f14b63ad876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039f5f03c3fa4d46ad0fa1f9b72409a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85722012feac1df0a18d2e78e61e099678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35c82f5be9578e071c3bb085eab61a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3e1ab57c4e760e15e10f33235891c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139541e258c8570107b76f0e60a8aab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b55f02dc3098d9ad566b8008ef80b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb446f92ce82383b1fb3441e26491883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076b9807874aed1e67e76378b5bac8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448057af8ad65da1853895c0402350c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486a358f19b41b8446eaf890a83d4bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03425ca10d72e631a87414faaa7b862287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05601a65c22858230d2f740521fff688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2cb876829a5922b3e96bd60393af489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a502e81f73f42714e74710efdf1fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e29fe3593416d54c296e6c52bf11e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093126d48ac393f2e3ed4fef37d8b6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49f32228d4daac9bbe875eaf8e9ce893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811bf66f66cb84c09611ace4ae31cd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce2434b1ca78fb003647edf572a1e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9207e2db5ab7545cad57cdfd9f89b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e3801f23e6a70ee0b4c405a1ff66297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66c797405737c9bbe83d565f3451c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57581b14ffaa40f53e37ec261b7d8a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a46d89a27aa7b7556f46dbc313a3bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e315b68d577496c4cb7e80a806bb36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444090ab0e8d3182dc7b4e843edafe17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44747068742a74331a9480cd88466990103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccb6d7c3e419e02c0077b6baa6d2c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d8f5ae27cc2e0f5f2c28a70964d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacfb667e4429d3fc80d9e1dd667f11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f442acf0f468546a13378a8865209107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aec8c5b9da593b19288232d1cc2488108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eeb297238180c83ca8b325cae7e27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241a7c1767b2959c5ca9c35820b54d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ae7e6ab722dad441d16fb586c5e2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbb02bad9011d71a8deeea202f9a93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afa69ff71dcb2be3bfd8e5aeeada4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843186f4f7df74b5f592302a2cb50534114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9750011fdc4c566e8241bf2d8c539ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e10ad0068a11a841638e2fd446d76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e71b71a475f371c64d345f2c042dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a28c33df732a5b4c3821f70b547d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a8fe2ffdb0b596bc018d617553f91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1c710309316b50e10724aeb29df37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34310e66c82aab620652b5f8822c399b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24554f9f4423dc324217aea3e1e9936122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea287e5074b7ee109be42c209ad43a2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baaaab55bcfa865686ad078c4b5c1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97562483878bc4454df47c97b1d86dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218b8068bd4f53adff6922b0a6a6df7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955f8f41e53fed020dd945a3222b20a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37ec5acfb7129bc51ee599a99b20a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3e6658505cb3da4f041f9b0fb8c96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b4bf6cf20c3b932d1c596b6663b7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66482a223d3e7307449c9720ff355ded131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce25c3dccd165c2bf8129ccf48b05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd30a0ad64a6f77d01f8628fdd923e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b9c275c339f62785d2439064fec19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea02a18558c49887ff600810a91a30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15104fdebd28a10b437bcb351d75c9a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df8334129218839adffa48bc21d784137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7f42f632992b235d7cc820bfe0526138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96349bf908f5280b9806b13b529d31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e8b686d53f34c922614c93644d766140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c388147f6b35b7e608af594d852dd9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177d130f6ba38f35532dde74f656c1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4f5dabce1c84d95dda6d6cd66d157143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05db059bd9db534f7d74c8943679dfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1946e4241baef099cf7c69a32111bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2afac825df7c6c74f41df1e928c94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6090bd7255b03089f649d573d97304147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b7908dcbec93b1681b2d941f2b517148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef586879613f5ebe7d835d711db7ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8772758eb17326f05feb74bf74b193150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855de083e73681a0e8cf5a284dea204151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae52bddeb63e034f3529eb1dd0e15a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9148dcd9e4cd504d5825a7a84d722c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be110fd81f4457bc08d216f8fd04c447154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63283dfe070682a4ca865f180e4fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28594122e98447c88c9c32f44923a594156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cb96032ec6daa080ac352a918a4bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fcf64869d19340cc53217ce2a8aec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0618e0afd335203b8f2627fbe40e32d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8202a4d69f7a2f1a6ed5005e8429a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403071ddc665d0113788aab0ddeb89c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac45cf21e7da34cdbb6cda2ef1bc5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23d654fcdfef37eab8d8597055873b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40355a1291019f75a9b7fb3a4205de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7e1b425036e07e369cc5f71d3e0e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343995c6ce9a78f5d9c34456877ced0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220347862fd95b9486999ddb82f155e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a170c890a66c4115d4b57a4d1bcbe4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ebde64890b24ef109bec11111ec98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95d42e900c394670233d0b60a9c97f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bc9bdc163b59be00dccde40541e36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90d54b5b6500a27ef4e296732fcfee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92f609cead954d6a368aa73826c779173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0e1cf92b51b123c6eed2d912d2576174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bfa609362e36ee687dded38b513d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e443c41f149abe1df420988a187536176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6aceb3d91f828db4fc9ea446e177e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3806baa7d683fc335de482cefb90d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abcefcfc2e3b9eb164de85a81c73c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bb30e1aac15bf9e7226cf2e533f82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4358b6fa1cf825437bac2e8e42df8d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990353ce9a012ee0fc9ac625a477150f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476be15578065b8af440eab87e615149183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5020976bd3641427e4ee4a4af5c32f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53487bf757a6c848ca5e6c1c421d6c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc1f17a7331db3e24fceb1a3733094186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043b6c5122eded936028843760f3ee7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978a43405fa9019c1963ae3e4903a33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3945d90f7ed05edef96908c73c7e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e375c0d0ad57ce144422273bb5d969190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af303def5c7b391109a53d6a78f30b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3f74385b77b1c0b9b7372df1ddd04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01d9d58992f0d39560b68a10d34b86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd8ca9caecabf3ffe0f577deddc184194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dee59413226e936b001157d941ec3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b83469f8229313dc95acdc16134a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864644d34ed49a1d3257ba569f8ef84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e897ca1b9e3eef08fe9c256659028198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34e9b6d25a06556bb52fb9fc64759e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e9df99bc22662e04b613e4ee235cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b964ef689a2cf5d0a2aee87846c4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc566f9e9d0e678fd5b93cb377daecb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966a46f785f5be63ff3a31a218742c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f30e0cc920c31c4f6705d3acfa543204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4614948292fa3ee3c5feb6cd4fa629d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e29069445e759ffb774789278dfb94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67ee3decc7b27f837e62bafcc3da92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b952ec9b1c748d9a53d1b7ca2e18cd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401936677ed30b12640ccdef22a8f95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f26e7d20a51abbf2fbf80ff06d1b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443a7a8d3c855f7fdcdedec56a970c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f951b896329d1a92460f1f087dd1dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb43db91e895f22dd4d2538108bae7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b1b99a17bd693f2d85538dbca730a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53383362be794ec846be7bc19ffeb079215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b69efc3b1df7d469462fe84eb7bb6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231236d88296a30b1b9045e5f8539aa8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559266d7c73f7ae5d5460d9c7749f7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59ee9593329e090b124bf79060753a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a9fb27b3f99f7453cf39017db6ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd36442cbf64e7fd55339e1112d51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eacdf366755cbf932bc8c60d39a8f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a1cd8c42a8caf4166bb518dc3ccf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe509d3a780653205f92853e77c263224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0197b970024b542c0f9607add9c12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dca3e5b54171a90096f535361f313226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca462e6edc0504af0126bf4668a49c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58df3d10e9729fe59c0956847c998b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae806fa1126cfe3c27e2d3f4b2703b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cadb6e333cbdea3ba307ec4496ea8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0db85b18beb5cbe0ec4b5e2a606ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45cfb531c66e526ee377b54cea99c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b07efee09b1dcdc28531c6ecc56ab5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882ee7a8ab871f2c9bc24dab10e0710234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101f1038a13f3f5dff1d1010738d57a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a685c96c45cf5f299259a743bce8b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eaa72bd9ae2f370ff29c97b0a82a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00bc96f20877e6da6fb7920fa947a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ae9e0e3aa26a24a11716509d87088239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f30f2e28000067e068ca96337ec6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab3a4cdc334aa0cb0581adbd8ccf9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67357291bd6be889aaf9fea5f741f42c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c49916e82d3905a7f9f22f26ff481243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f282b3eb87dbc373f2cf63374eba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505c67c36bca53f96418118e6bf7a60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75788e33ef41adfb52f8fdbb031cfbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74fe952c6dd8f4eb2199ea727291cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0979979599ec18901665c4f45d77914248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86667bf3b17f02d317f0c45660cd94f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeb9bbfa250f13d89e8bc2ecd2ef66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439417e51735c7f06cadd6a8002fead6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cc0711d4ddd3305591c834947a98a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa199c0f81b741a1441fc1b452f09ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246aaa5f37c46fa1e9b2346090d9411254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdc4280df5d6fcb92f8c53369162a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f615af455e5108fa719ab61e42184c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2f997a6b6615f74180d540aa0be51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e816ef520a9ed3584a4994e8faf57f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4deea5059edf0f2f24ee43fabb05b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a3da93493981f992900f72e5c9ea5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a7de29c220e59696dc7d40694d8cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da2e852a24ef054d25bb7a24cee160262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cb60639b89f4380a546569d281a22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efecaa124756065051d338bb39550b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59317bed1865e017a25e908b25a4a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e072438266f498dfc15e3ba0c89e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef88cfb0551cb1eabf099fadbae8b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84244ed8c30ac5b5cd40ad2e193ef9f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4f7efc8d13c80fe990b96add14b8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae305606bba0d5e631fe19fe618768270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf913a14190a754b6ee9ee892197736271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583837a7435c89dd149b42f78d3de204272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac740eb0f5a26f92717613994b1327273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296196b4e72847dee9e95029ab779f99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829a8ffb37490501c56f03388a2cf61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec627af5180e5470ac20b2e9ac47a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4577dc98382b3d47305909be3363b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042b4dd2ebbecf44df43f445573b6e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3a741b54df5420870fb9879c972b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7859b1f190b2e2ea27fedcb0232ae0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db366ad4bef65e2fde6877067eec9465281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37109fc8e125b653d8529d501b47e01e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe48716e7fd6232fcccb318e93e90c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be98864423772a4dc9c482bdc222771284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e763382216042e4cf5dc6c5876817e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde45fc89b9ca73d3b4164e0c60b0e74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c299aa9b9e5e35f4d5521b889fef1aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403ce7d139be9d2d3732dd8f503b520288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35462c3c0b9066a9de7fae4615386270289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e68ec2ce72a8e2de777bd33a6eaef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80946c86e0e20b6b4f2f721d3b5058f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eea40af89b8e64ee1d7b4ede0d605292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cac91e0a7b234fc5a743681ff9267293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52283f74b236f769d7f1faa362491290294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a93fa5b47e5d0c5270af4608424ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf010e86bb6ed46bbbc0aa2830a2a65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd572c297ffb619cf77df64ca47d613297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89020bc753e9a8cbb30f559c8ca936e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326223960dea7cbb5f49ba111b646c99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a073cc661723360eff57c40adbec78e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029988ec9fe33666e4adc36d7378b52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369c27eb7d4e4ea16f7294b9ef41306302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b20e2e1e835163fa95063e491ad0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e804c9ea3c9daf1efd9d9176668b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186d86ea4101ac7d0983cad5045f59b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b947fc892616af3930eee8ce0d7efe1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a979b1ef60b152edb8c85cd5b97d5ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637887cd0a3e55a4ce328f36741366b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad6db635f95619104f769802f3af11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a3e6eb5c11d751c708ca856c00c3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47202f6e5527dfcf86f6736132863157311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5932ce77121f0a0a13bdde9aa0605312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66e2dcb10c9b40a7d8215b3f265533313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269838fd01289160f8229601812dfb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13736af6369867bea6a1f2fa4e435377315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb437cb3e1b41bb31f7b61fb576a9a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099bdf1ed7641b1ddcfd462784dad23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021d227ca69dae59befe250221f020d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e94dc8a40e589ba05246e011e8c3e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932c63727c4d3473c747d035f299f07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10816858496b59690d5bdbd8118cc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a53a46f1a94f18d5ef0ce03a71fe4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee85decf8b4031b1539f2dfdca5fe86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343d88cf4684ba6128dd17d5ad09b8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57fc1750f4b8de4eb485ad3ca7836b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3dd28df9f3a0b2e9c5f4d43b1f37a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2fc75382ab0ead020dfb54f956ebf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132ad3b08fcd1b8a30df4e8c49c400e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09572bb35e58404b94bca6d152776a4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59b8e4f01e17574a8a2ee7af4bedc8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9633bbabba01c8fb9a696e4a582a36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1b8290ee5d1fc05af6c6cb84594fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64faf9847343416e249b650fce5782333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bd4b904bc654a0617f31df4f3ba30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0744beffb17c19802c13116df0822335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39926d552fe91dcc2a7b389a589400a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c33104fdc08a54103e51a527e6bbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa479f5922ae16ac1cae0b1894ee7a65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be4a23f1228eec6775e1883c47c652339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b93d2145e754ea2226d8d43a0bf8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd9e59bdc5493f0b92086c2de8a50d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b5b438c70f6f08e36c773411bff2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722fe395fd5ef373344fc1856071cda343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67eed13e0312e7a76d9fe2658d8f36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59e24ae6458804e65835bf6de2bd5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef81c8d413ef6840479ceeee6255679346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec79214b5a1246bce0cdff65926c11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db675612983c90e8548f1fb1e4cb6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49170336828dea819db1770afabcf4a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39361c5c0146f07e37be82f56ace8541350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf08a2a50389aaaa8ea006c7af6cd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e4c50a850b0e1f116e2ae18be7aa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60a31b241a37d012a20a660fd2ff0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01be073a7ab309c37da0b620109e880354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d52fc917e8148e90873a5295574e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c876fbd4525adeb38619c106deb12a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45d251cb8d4be8bc98800bb1fcab57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7452a66e69951c64ca5507b288cd998358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4738d4d2d9aca2cbec98370600f730359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be75f7c8e8461d8049eae458107b10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd06b2766fc9fe754e11928892cc8ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d1a3425d29f785d7e88e77b785d1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143828a9b117bea491adb3d0c942b09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84192e44bef7e1066417645622783036364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7791b4ff5ea34cf0f96698a58afd21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df0b27d29c984dafbfcfd262f2c492366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed25d4183ae8a43c9c7bb4f5788b79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6899a5898bf23956d03a1dff67cd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28c0f91a3093f93077a06038b168b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2693464160c11fce46f688f68cee31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f210be3dda1e08387dbdccfd72e81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34436b265b40700a6dbe6a164c685bf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6d89af0f1210ef608696bf6b5e943373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97fa4afaf50f3cc70de29b63a817e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb827f0091ec038df66fe0784e8aef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752824df1a207752276a74896dad751f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df1c2a074aaa1e8244af551f5861d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb6745f7bf88b90b776b6d1601086a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32c7bd08d68cb940b4252166cda245379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d1b2705770f233a967172dfca3e4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f8cef02db0a22b41ed04cd1b13c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd0b5cadb8021b2ba28829c60a2f2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55366a1f84e05b60c30bf1cf1a9129a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18e40894f59b5d804cabc6de340c78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e16ec6d4a992874a9c73e44afe025385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61513fa14dd2000aa58e409175408253386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361415acafaa8ef2838a2c0ae7cacc80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4f754dc68cee608fe96cc479547f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6232da1e04d1a8547bdd81d2b73e3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19153b9fe038d044ef88872d3af88ea1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8076eff960e0fec1ccdc66dd3bfe66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8449c1b94a33483707dd7ae014d594392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8027be5964c5c586c660bbb0d9a05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb86604d28dccdebb27bcc4a92426a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345f271ce3c7727346858b5fe964c09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65bb4505d4acb2d0c33bb52d0b6bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916d82e0234091ec97d9345894b8a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9e7fa51edfc5c7a26c07365be1bff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81379b0be90c1cc51a121bce646d8e63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd5f95b892f23238d08df5b3535829400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afc8c4103fbd629cd79935a64b3b60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eadadb1be0627283cf7c20d42fc8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844c19f0624405338d791a2ca0001f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee079988b064ed5ee9465ab415e0b47404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa289ddfe263bb02178baef3ce44c7c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464690a6367ae24f0ace873094e12b29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c082159622594c252fdaaf022b2dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f074006e3ee72ad92d3062d5d5e7cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ed34702e8b388a0b85d2b520f9460409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae200819370d295985b1d0931deb26d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb664b9fee57bdf80a278aba7d49b07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2071fac0b6683864851184e056606d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d087494e2c5c52601a8bf9301945b1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab36bf198bf3120706610b0a1363d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d479acaeaccdf8183284916a25e6ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3cc283ac83f747fe6c9867c499d70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2348c77be156806e9ffada5bbe7c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fcd3875eb9b447532cd53725194e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc360f5095ae1257f10734381d85400419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76418cba375e08fd75ce5fa2b6f1e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cd50297b41df949af88ea2739f64f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa86e0a4be8659404c091f11cc41976422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee19b08bd6c297e4c3b99c70270501423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432e6a29b9520fe6d99d80ab754c1f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5ba59d42b086a8bf803a5b76b3371425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d667634d97344e97b360a2fca2eee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b97e4d710b5d40242b9c408f3ef7b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0b94e5626ad2f626bf6bc1805d7d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74058087f4e0891e98c5233b9dc0bc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c574368d9743fb8e233c217ac2a42f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3f5a89f04be9732a938361d65752431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab739c8539d69d8bfeb0ac7d4718d52a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407f736b2c7ac56ff30d91de34d0b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d30844a968f09762381e11d8ccfad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4a8ec0d896693955be03b5b949901435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d8ad82bad69d1e10353a848229393436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6afce1296794683059576d36ba4de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164daf68670e268bfa247e628bb0de3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6881600f4319f1c1af8ad985ed9e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1475c6c5ded8b259ef83be1058350e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aae126ac8d8e2c76b7073b655675c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39698be6309c7acb47c3eb923bd7cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18942deb17cce99c374302f01ba52ea1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b7bfefb07418428a29d20562c8d3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8f04e58fb882c5ff52b53f69e15be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaecbdde88514993849acf89c9aa19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b59781b67c452a116ebff74f3189ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf42f8a54e637cba1c12f3984438abb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b1e73cfbbf8c8eeefd2e6ffb36008449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb26518e6a40e3501b6866504360ee2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea2702fd1846f9e4bbc928f22116d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3cc864f0c14a9ee69a4f4323b2cac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c340faac49cedb79c5496b48a03e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1f8d573f895ade52e1bc8cb87d23c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08f092010ad4966eefdab632dda66f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c668accdf3ab4bc10df12a0841eaed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736237e0f4a2f5721fa0550634746c81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ef1710a39cb7d6c8ce66c2c2560fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a17f1aed52640a4df7ee63790bbad5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d77b15f8906c8d1450423a1761f6ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b3bc29db20e5442f29b91696ba48f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520128f2cb4241e9a93088994ae0d04462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586616a81c6212e8a1730e84bd3d1915463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fff8069653efe65f2090e93f8eed1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0eee849e3c5d9fd979bf22f4e146465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2270bd5cfc66c9376a4ecb701234a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a90c6f77bc718cdb0d5207e9f1431467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98521e2c5f48f0954ae4fa7748dfee3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f6135ba18fd44710237dfe43713bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91ebccba29d5703b572395e19f3b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38f1dec0c2e81b6017b993c47ae621471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e980986503492b4173c8a3cf0bcf1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af80907fdace734e254c86dce4574473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582c8776a5a7797164712734da067ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a37e42ca0065cb8f5cfda102aadd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488a9954940acb8406157de9dc7059a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dfc15c9eddbabab850643061a686d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b9e34111c324c57108fc31f578bc0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3df975fe802f6bd881679b4b71defa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6af912861863b99b8d52a2ad389f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafee9af9b38b39928882b63b7a1c852481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c408435e9245c2b5eb8dbbda8408cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc211fcb9a39e47474965ae613548b81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb1fc9b156838fb1de878519fcc9e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7149cd8967549046e7b957f4b95d42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f51ca27b39fc4ece7d44ddd765c6d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d522ca34a9888413a3d599558ca8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bbd61e9deffe94ed594fa9cb8781d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecc47a0cf1ce7b7513a044fca38705489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae7ab3abf4d0858a520bf7287c7510490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4a29c310d80fa80b4f443693243e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab9b9229d55e820e4aa615dd2c17e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5796677f5dc587e001b33581bd5a426493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408691a7d1634645225f04f917905882494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfe72b255c3f731e5ae624b37f7640495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213bf3f167065cacfddda3456daea97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcb31fb85bb7f64c5beb1da5c117a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ae12b75cb11123616985dc5dc347498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efda4d07488bbc3820fbc65fb1d7a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d2978e7c3fec147579d011140ce0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cdba4dac5705105074114a4570c51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ed487e51b8dd76e4072349e56bc01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdeac95403f9d317f3387b153c6791503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a45e52cfe6636d4d92999b372c685504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cab831aba9724188a700db9df04ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81decb849f0349871e78a9bf22b4f62b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519041f659a489f0ec42ac54a8e4c49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290f44987ce366470e06bfeb242f9b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d05358819276cf226eb0df5d3803509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211116d43f1d969ea6798eaf87cf34b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e13ca001a8bae6d7d8953c9354589511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f3bd029422311a79cff9cc7028ebd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c35ef1beb1757796f688d014ef02a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f8628fc7cd2e5c8ee8b6854f1c809514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa315625477ef1eebd8b2142f2cba7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ae96eacbfc39d52c3bb82049215be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782612a76bbcf67acde4ff4450da7d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f757333ae5d3c72744045f790b5fa9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1315165ad8e69dea135def164f834519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb27b7ff793e8f8f802a40ebf81edc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83df8e9e1ed2718e6cb05255f4416d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be431153974956b32c10202828a59dc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ab75c205338ab833eacf513b14bbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4844857ad742d6a904efa8c40655f3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d3c2c7a65e1a17c3c66e3cc6b6637525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210790760c6fe8a5a537a16ac87e382526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4f77e9f0631936a07568f3bb9ef93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af1cfed08906918f05ca98b4b6799b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150069856477d37efa270e938c6cc979529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1615d144c69dfc2966216a949a3f0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b74359ae1117dedbf6a3ea58aa5134531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffa78b7ea887972b9e0fec83fda442532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816157d730a97c6af9040070d4fba2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1b4230d929ee4208c92affb10b6cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be7ff26ce38f16d4146b739e9d47d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b64a8d69655daf91b121b15062e10536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668f861239c101a0f6646aea36216f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007a62221f0c26ac33ab5442af6d459538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ddc7c373dbebb7ba1dd19c818979539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61c4c7f0503f18662d72237afdd9ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d4c59c4a1f11ac80aa1d247fa48af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bda2b4c535307f286f5a02eb34385d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58781543cb8530370fb508fe80b28b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c152dc6bacc8d4818f601a29261d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2ed9051f8190cf38c5fe1bedf1cbc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8d073dffabe1d37a5ae9adb2b99b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f1149fbed92437594b7cfa44826e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bede86c7a689b9a169af8bc2feea5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa071ddb4a0f153de7b470f28267c36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce29a00b0bb37e9f938541953fae7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4301c8be3cf751a48f5088c575f8515551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2080e227c8dc92181b69abe505a9a14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f01e6a9a96f7fb077179d31d6bb10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3646697c56e86545aad5e38148e03b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd0b5208fb15119c9f77b9536e9892555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b4ec8c441177893817903db720b62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c72379f07c522d33228748e8b9d8e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e8a6d6a7f85f345139824a993efcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8cfba1f6bdb00482585a1d2a15118559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181baae17946a5e1b415a43b4126913560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af8b8769d15116aec40a5a421c5c5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25999564c7d868b751970b6b180f867a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8fa81c14bfefd0b21918e5677a6c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee221759fa6c0ace5c8a3939fd35ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b58758e21c93a936e733480b9c1df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189c9737bb1cbfc0e5de319d306f58e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb5d2a2c5306e8ea06b3f36f7776c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adacda177fdcce6e9f559a7096e2b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dab8b3bd2190fbf701631030d5397569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8fbc2968c6810dc19102de295d15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc99be955fa7372f1ebd3219363633571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018b4849702196b5b5bd292ca69595c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a5bfdb330592e460d2101d77181a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de301d8a2a8b2065b30340b50ab4ba9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12e790f7d54af779c854c48d03cf8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b8db39054f0c9e49af583455ded2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d6bacf3db337348246c18a816163d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc218179313c2213aa4104200ab16b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a710fcec94e80b3165206a35dad63e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65ddd1116d4f9b65727f6bd2b4bf7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340252509bf792d69ae3e900d69ad7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd222ba49e5d5d893aefcc1904cc327582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5753de87091c434f994249c49ecf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09c984a2ac4e4fbbcfab8b6ee77713584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e5b0ec4026435bcd9e78eedc0f908585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddc91f9635e438251e95eabf1728b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584c703ec3c6e8d6becceb5301adcee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc8c75b00ff51e4ac5bd6f117d7f4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f14d3819584fd893ce45864c9d90d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5113b9ee642a54d083534d944a8c3b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bdbc704d4e5420a23d9e1c5557226591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a1509a2ef5b39c21b55101a88806592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f057af353e0d3ddba89aa28ada2ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96c185efcda4e3f1e44d9d63b2e33e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709fb569e2424e2c16def320c7cccb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4312b2942d0c7e4311608f83d4f597596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081a3499dee13f6c7d890c80a0dd25c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca30e236cfcb277963bc3a0acf9227598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c58d391c66be33b8814b8a4a710acd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0d354af333b370e17cba10ccad15f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5d4e4b99e0d1ff914abc787cf2fb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9af91cf4a7adb5b7bbcec185bb8ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9e7e23acd5c89749dc4c4dd4dab32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7599b69dcc04a656ccc2a04cc45fbe7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d98e943ff652995756249381e6cf97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f9a4eae930936636ea371f234dfed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7b41bb859cbbd5ea59f9924bf9c8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64ce3e90a829e038a767ff0382d834608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32d4e60f6dc39ffac9a6f35bfa238d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12f4f6fb48da7618ed48aa645f8ccb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a44abdc45484927e717ea1fe9ca87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd866367f1d307ef3a184efcc4dd38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcff7513131b9bfe945dc2d5338afa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00f202da1f3969b58753efbd67346a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b03d339393cbfe169622b950ddc91b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff8447e023478d44580546df8be5ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145094988e5af49823c5b6f1f4acd4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357aac0788bba083f8962139cce0746618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5cc6162e2091995e2c0ecdafaa6a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45035a48935aa8bd9c330de12320d910620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36eef23d0857e02a02ed6ff7924a99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96d74675226141c36af212490c1f31622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac461fe03ba4a1886e97857cc548bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f3c416caae8bab67160d420430872624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6234e88856dfc860fc7ed7062e80466625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63a68e2829cd1cfafb6b8f03ce2c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b021edd03382723d06469017e39f290627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b844717875a8daf8ba125865c98a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ded8a420250b1401691834d42ee07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71254d425fc8c1d9b801139f4e4fec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a6d69431b0a6fc3242073e8e4a4a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea49dab24dff35b109025d56034776d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470c129e23127e0e9cfe36bccd98ec1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1487a80aec746da32551873c4a17c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f518e2aacc989628212553521ad5e9e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74928c0f641a8bcf2ebab6f4b423c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d031d16217212726a8e163f2b11a0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8f730878907806f811c4db6f70d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474168595f0d33bc1ef31ff7a8d0f0c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a2416d58fee8893bdc2a995bfc87c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c7103210d525639375eba0a7119d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44531a3b89fc583eb2efce04609e85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50490fea0fce469fb34998b0d2f1051643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57376a052c8245e3d4ee00807283dfb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab057638e36e05cce671d317d97c8de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b68ff812fe51678a09a14575e7ef90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481d218182e3c24be6714c6faee1467647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7719caad77a44ecb75e5ca1cbe657648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee4e4d1a93e82e370a4ecb885fd98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3701c476a9c70a65885b141d5c7d1a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc1d15078cd287c24838543290e1ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780461cd25ec75a7affb3db41db3ce4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af014f5218399e29ffdf3c724340d5b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fe291bbf3851531a3d394146af3e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed4c30bd35650edbb6b9b100ad3042655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249fb8e072500f3cffb66d5fb5f1089656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9b6c9e9ff6ce8297e4864a2af0905657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980171271a45cc639216ae242479727658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8482d3b258a356fd85d65da0238cb6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ae03a9b0969b99ebf48fb49684a65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802c76b363448eb4a7113a64a3aed68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016b320370dabf2742effb60aac0e39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211a623e072a19c5e38c9e8ee313e0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2cf118cb0cd5f8801888fab800d6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d1fd0f21c5b36aa872f3a7935a522665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04ba3b4f7ac63c1b0acc7d9b739169666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02164e78ee5cdab103e29b5689b7a5c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72cdcd2339fbc41cc62cc0a3d32477668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ced4030bcde421742f730273f0a501669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d193ce6a4273906271306154b43dcea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb6abf7c1d9ccb0c52fa0c103f92e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef698c6c52d4f786ffabdcf314566672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e44806044ecd2ed1833b3c03040d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29752be13db9d1c3917a21b5f721479f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ff4a44a75513881fbe7803323a79b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1d1e739383d9d5491062058b1abfc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4bc36a35bdb327c72607fded40514677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a6bdb89f99443d113ff61675f293678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b657fbc3f9a69a1630f94dc8f0501679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112ae753e6fe3d038cb6e3cd9d51362680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>