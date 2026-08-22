--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1352,59 +1352,50 @@
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-maker-dual-port-charger-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-triumph-dual-port-2c-charger-set-n29-2type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
@@ -3169,51 +3160,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7342c31ed2433492ff959ba6af7651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cfb93e1db1074c2043eca28ad4a0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb0131addbf9ebc44434da1808fd283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bc2d781130c2d83b7733136ef3a5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893e836de3835477a762b1dfdd714e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c181e0bf30cc1d2c538c83d6683d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b44f1a5fb143768d1023e9f00e71d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5f575c96afe27ae0ae6733234b5378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed19aeadb6447463e744b293c670e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6856cb0a7da20e8aa846c4f82dc0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296773af3aa2dbc35c34439fd1214f0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0ea288adacae2a163a612ff66b2fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334b4773b55fe000d5b49996f50708413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c4c5037398c0009884726d41725114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17443737420218dcea1ec180ad718f8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0d2b3b08dab086774d0005f6627b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8014c7b0814bc83619059b09898fbac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e612b3d0c356634ef7880bd37280c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a0a1b623ed1e81d5d34fe4d0f350a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfd2eed360063cb909d658e17f951120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd22d42f1dec1922ae58f68b150fa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727e7ab322777edbe2f736d5dd2b08922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c634843ef2337a295aac9eb154d8f0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee13f1bef7e0d9bc4657a51fb4d036b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18f1228feb1ea1a1dde2f20bd15bee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831a9a15e4793680cb9a0e09053e03826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5df6a6b864287ef2025cab14297827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6c1320315dfedcc3fdbf9feb74e0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3949b00efdeb35e5de0ff66144fd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80e04d9add1e3681b83444ee4a84af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236ff3c956201f08d45f69f7d9681eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b08804ba7d2b5671135247c57b8d9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8287f788ff1bfb0d8c2b2c0b6c6bc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852debca750b347d211bff911c355c2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ad1fe46ae6f94d90ad3c2ce3120435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328abc5b19e718198c672f6e4480cdb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47327e0a733398f227566430876b1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73cb68130c1d0551931bb214e41aef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59553e77bad570b4842356eaa899e49e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612c27161b74889561ccc3d15267eef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930e8a3d6aa249490ba7e65b00c973741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b498309f71e6553cdb837814d6212a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ac2ed14f9a92042840973eb645ed443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33035ac3258b64ec0a73c15dcb3575da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88af711227cf61f3d99a4171010ba845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e167eac68f1483a74907203c8ae82146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df42ca73cbef22c6f62723e223ba7ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc5e1fc9541ad08cfcc2e4d43437fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdc28f93dc19b1cf95a9c9b8f89fc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ee3c3d2e9f77378bd774ab3e7187a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0fd62d3d9f6811dce1c23f3bca89d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ff0b2df0d93982ae5cdd607045e6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e815d6ee1a158316350f55b678de653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61c84df780d60c618d92c4931e2f6054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35879336fcd9947edfa08f7690b80db555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaf1e86587b53097807ffc69ce79c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69798e847da2ec2ef132b19247fe5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd561a3c4abb798837945e4b6d3c0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2025ceda83d36ab213f757e34977ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ae3caf4276e7e07a510878d0fdf1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb709bcd64d293bc42fe53b606954c8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600701e3b96f0a2e6889b6cd7a8d6e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27d1378bc8f89fd55c825a9489776063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9c61eac1e588e3e3253f8d81fa9c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4139a2232a99b3aec0dd57dc88dd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62c21f8eb66850f3329e4734af48b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bc9f506fb615e41332f8976689b4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40f73054a18279ad1b03c4e9e173eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8ad3a3626ffbaf3e5f6c9c953318569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33984cb157814c3abdb86de5a476f01070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1a6cfbdad1bca206ba65d4720dc4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6cf2069598078927e79e8806a258d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538adc497a883a276f2dcf103538ddb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebedd07ba8dd8f1341f3f60bfc06c2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b950f30a3571f13930d5c8314c913c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a943fb4f9a58276d3c2c9dc52fdc1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b438e207256d597e741ccfecb439c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4746b0c3fb6e45e5f76836a56ffab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402282851e70ffae4c694223cd48fcc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2b9efd146118e6e4215f89a55a2fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89876d919ac6c27a1028127b021bbe7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45d3b7440051c3720dc448e8d5057d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeb3b7c9e82b3a91492b60848e5a6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be6c6822ff50726f68c1b92058b66b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fabbaf0de86f2925c563c07ef618085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d023633d9a887443566bb698ed1514586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331155ed7d574843a8286958d03f4ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fc42d6132ce79bd3a55f713b7491988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeec57c1d4f49bf3e012c59a20b39f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad19da2971cf066e6bdb0c135e567a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfeae8954bd108483176587432d0f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecc2129672ec6ae22d72d625acb67992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79737abe0fa184599ca664612e9a96193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a09640b6339c8445d5480c1b5ecbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa23d146b855384bcae9a29bbf3cff295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5874805f949849230676aafa90fea796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855304cb590af07a4f43bd50c2a3168c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e040798520700fadaef588e47db2b1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43edc1a183bacf4f517dca5d2e2a6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a033e950f7078252fdedcb142e0c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cada4643d45df7d08bf58631304e86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a507887df703396ae230f57c5e84b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442cfb8dd7a81995d3ea4b472a48dbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28087fed884939eb615e3e3f93fa88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5b80ecf3452e5066f16d15e55c94d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e0dc3283ad52d2d8f50593333e982106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd22ff55e05c5ab6e6ede16e8ee8303107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b2825c81bb6891ad87e633070072d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9abfa487c114295b391dd7870ebe1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142bd0520103cfb2e522be797584069110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a05093eab47d1019455d83bdd79b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf532a8b35b2c4eb4aae0f1d2032afb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f6165623ebbb476068919244bc361113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131b314851d65690715301e8f483ea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d51bcd2e7ad0c73ce24fbb25ecdf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435daa72d01612b5ad39ffd3cc14b9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5415584fd0fcf0fb5e17af75a338499117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a7db167a2808aebba1bd0ad4b5cea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721c846173cd2b5ec8cfe5d83e96225119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6240d322b175f643280bbd89a575b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c05d35c2e983e68c58fafceaa4050121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36b7a7a46ebd6aa69b391260b5098b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0255379bd5b7b73cb492d40c8226a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9959da959354188c4226905d30b2459124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22742f81fd7e12be9b8c465a7c0d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3633fe73bc81d261109e0365ef173c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e29831e34de9134e55f75019a565f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e46997adfd65556b18ffa261fe6ed3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b90fafb03fa02488404519eb058b6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c2def528ab9c38bd29103bc33ae0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0257430c7aa93a29f939a3cd9d4c2e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb3bebd12eafffb61894413ca13b89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57064b63255b0ddda6bd6b73c1da04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677d9813f2cea03312348bc5c45b062134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9854f08033ebf4b6d9c0bba8d3faa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77e4c56f334e3d3d93c024a47afe51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0eab436ae0b9480417781948d6ea9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0e24e9fa231135fc24f3c4d8dbbe6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a798926b50ec40915c5ef254b1c6d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb2d88ce70c344c72448063ec51015140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0ea37f561b847b8c228f4c29df5cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b3c73bdb41e0779f58b6aed39ce7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015f4083083307ccf91c2ad84404c84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa14bd5161ec58d3b3c0dffee9b418144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c9bc49bf4a3e3ccc40bb77bd9b073145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a336976f49c893307269422e54763c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c109ae9cabeba4a2f424d8c17154c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5f69f26e86c14e5915da172e9d0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8c5e1a17a0fd7bdb29a898bc5f64a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d198767abe2e157693f1171877653150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd07fa29408e48127773e6ef1321370151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecaabf52ae2f0236f581a0c52cc1dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad938da7431423582c0b24256371b25b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50772b56f65061f1bb5efaef80d36d2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b13bbd24c06fb8106348ab58cdb28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b8e8dc0a6b01488c4b2f1f3192d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0135b21122bb89d2ef77ba6cdc724e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b429083298d16d25ef796cabe9f519158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c24a45e9eef50f7a3568011d5fe896159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ee75bd2d813ad1759bb2bbb13619160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ef0af1dff951976d09736f2347539161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0d5f20908be9af4ff4c36c2ded6d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d391a965260fca6d72db1d08703c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c5588a1419c205445170b1631bb06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bef1bb0a3a28b605514017d841d74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a7725addb4f72f826c6d1c72a4cf2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a45fc9f1ebb8e974839faad49501167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584970ccd5a9f525a5b960b2d07c641168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d079118a289430dbbe3226e591c3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778fccc28fd2ba9f6104b0e8f749d1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98460ad1123cb7800ecb13fb1e088944171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0da6aeebc439734068a363cede785a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bc6147703552f6b257b52d6ad88aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea882e5d2268a722d8b7e85dc853d48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5505194bdd97fb013d945dfebb566175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c196e8a978ead7c51042b0d44dd42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe66e314b532f91682ef42b500ed99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba347ed93901d02da0f4efa758dafe1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e0042d300ec7db438b7aa1b3336a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320fdb0f3069f15e6cf3deacb27959c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fb446abe4663d567894ba362c31ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839dfefe669bab59d2a1915d5e015d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e853ef14954f406fcaa308cf9f0e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20e096c9b45ec4679ed27a2573dfec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ca63628159bb21e8d1573b8bd170f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5ec651a65e441f3b4754759b2860c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03914ff24c20875ad33c6aa3cf9827b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366e1ab6f24787be65057256b77bb8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85bbf32fc7dbbe6542745b45b2f18c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a7eb22d7d8bdc6c4feb2b73d84f56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83ff818d5acb28f1aaf910aaceedf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a97e5ca8ab9d1187a11fb7be3396192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dd07a2cb6638c04a93e47627c121f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25da1c7acc676535502be539b69982194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22842e56dab99994913469b3d22489195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4633a6296cf973f2fa3a5fc042d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a9286722a40a2bd6c2e0792689602197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701339da99571c3319215ccf3ccd39a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515f1aa8c8bc433cd6789644c75e278199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad13b576a19cfd4cdacf719e547a173200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c89d7c36d646fec3883f330fd6bd47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b3d7d25888b4ba53e53ddeefad045202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc76f32782ad01006136fd4c7c92ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1488fecb2131cccdbe49bd557557746204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c4ac38403ba8cf8d847f2676c264a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376f44b5a1cbf76c44aabb8d9b24f6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9df6f6ce8265f14c419942b3bfa9b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cea8699d9a5d276a75f03160debdaf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a84b43bd408255d4ed14fe6bed4317209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d41d129fd5067a2e1ead16799c1de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5d06a5ea93f9bdeb80fa9bb55b7a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c2272d5a3ea7ffe2c7608ef57ed16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6737ab28ed27c1ce48377b8196f899213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfce658fb9e68d5676a196bcbfe809b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9160643eb307afb0d96c558c743b28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63b1a4e851261832cd3f86e872fd45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12920e50fe0eefb3246f3212636c7e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a265030760e955bf880a611d3d7918218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c30344ec8898ebc48739200de7a58219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b71770a5ac5333b8d40142f05d7840220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11478e098a107bcbffba0a5910ab469f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6f66c478167fae5ef655504960f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def44ea84b4f4ee27345820af86113e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f087a23f9b3218a364d5c158f583d31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd5fef489b6d86b850288228cde5e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a989844aa3c3d8f393dc4f1110f196c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d9406cfd7d0e00e5aa7ff3266a1f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7cdc00e4d509f8d99d80b9e5ce841228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144471b0e20abed7a6e902402f266327229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b8a000f1cf9f74b807016eb2e57cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbd61e60595c128cf0dd380737d069231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cca1507f9e7e65b6cca1b827767f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087a761a699b4ff12aa47992aeb8ae0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3a79e65abcea7b4d68f4b0ec728ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225ebc84f887918cfce96cefa515c6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de609e0d04180573d9e21afc915ff65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22fb161839d63081d19b3624dd3f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282b8d55abab5952b279e7a5c424d50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b346ce449ede783ee35c15eb5e616239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac67c7c46e25167b103624266f245a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23cff8a30ca31b1a82e41c74b9692d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5cef237e7737cfcb51a67bce195dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045e35398cf2108aa022b3e3d35face243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37c574f885955dd309e548422097db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9634e419b2b24dc117e60dc396061245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f3d72f075c3a27a6e3bbba74f2c05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ea7b8ae4f1f93e060dcf8e3e99aa3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4249c98c26c0c04a2db5ed621741983248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80ef5fbad6da0fd96424d1a293d6f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf3d5b3883a2609d09fa8a82348df4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25704e7a97317fb2ab5a3147601ff73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bfc4744883123a9f588225d0109fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d1cf84e3a68ab4db695d56c89d8f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65250a1850b0db4066d66e93616cf0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf0a5945c32630556beb7875fdcf95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f7c5b2c16957db7f8d0fbcbfa2d94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6151c9ebb03f4774433d6d2c9e8af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554891b30b9d45d33d23d709845afaee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11db8b22e21e5b6e60b5a80fb68dba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471cafe0e375b5596ecabd4baa44685260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46538096442934e61ace16718c29a310261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d6460f727a979550731b42d6cef63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6823735b9987a2cecbb8ea5cc31da9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1e9c3389e5364cc96133d729df45f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db67059c98fb121e4eb2e31fc03303265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912ac95f3bf68087193f3a7d07f6467266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d2a551052cdaa194c8927c9f74e41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1215a5e52c2135993169e2d765d96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b780dcf311cb5f16d8a32e2f2845bde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cc3effc69e484798e6a0865983095270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5787832318e781d2648d34a07f35c9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a0d1daa7512f98a5d29f1586a399272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1164aace0699de4be63e6fbd2a24d0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b884b703337edd38f3cff0993de51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bfd5623322170437b07fc526591af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055e44ffa751b47012bc1b2accddce5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e10b3564ea73bbd8939014a74bbc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bad1bef63ae43a48cc93e1b5f9e3e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69804df7faea43163c6c0ea0de386104279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfdb621ef64009b7e33ed34b13934c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c1895f45fb8a98e3ad65869b80fec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd1903b7c6ee0ac373cc477339e211282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cfd07d02cf1e371aee4bb51b73f28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24f2155dff600695580cde5f974bcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e404d4de5ef815fc88c91206fd2b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b0c577f69b71dee2c65550680ceb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb675d7b27a39c866490618f892aa86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985315a984de4167ca65f23cec61887c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5e9c1d800b6a0c80c47f72cfd32e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77148361b16c9b747996db72d8f10fa6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579c1974d9d59f8ab2e6f76bbc81377291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed5a4547ea7f549826d23af7aa2f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f8d356e6c7af6656929cdcfff3ed5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5f3dec3e025cf38a26da4b8b0f1db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d077efd6dcd07df537091cd804631295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74255ce3a026d4bede4fe69bf1641d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad54f7e0752f5b0010affb935a12b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169b9a33cc991082d3721f92a585214298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ac088629754dfd874dac7f8ac95c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7522eb3bfdb31eca30f2169139526300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964c66a606f2d78bd425c5eaeb01914301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7063cd2a754d439a817517448c7c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57315419cc23a4643325f5b0b1e07af4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce702f190cf47c7f58f2e3c81f3850c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16695add4a498c91bfb7968aaed6c32d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f688e2e2c19f9edc00a76431d00ff4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b493c381dde116c747bbd31be4fac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28619396e180e5990dcc3d52166a289308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57465e4e86af0caf36da426c40c6751b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2ec5c5f0be5778e98a621ca6945e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26becc07275fb34b6375222ee2c5ed0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87136c0ea176306ec061a3fab8738b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6403ceede87d6882d4088fd77219c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7c08c3f9af00448677636d684256e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845c47593e1a80bdaa5621862249986315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166690c6a91da82c493666e28e8d78ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb544a556f39f51de404f7cd2d23af8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ac25e8f835e855961e8cd3dd1d438318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55be8f74ddb0365593cfa246dc08804319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9df0e382f1eef98005fa06a4295092320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120b88445afe70c894b2169877e01e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d1bbba0ba39158c617ce260fee9dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edddb7bdd7053b7b9ef6d138a3caca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005be646fcd1ef74ac26633565e1b567324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960ecd391f76fc96c6c721ec0dfb463325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc7383c3ed7a9d69eb298b140a21fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a86815716c511361b8613153f46f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49accc56155131cb47d73f02b6cd1799328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30436d75c6f55a9c3fab33165c673c06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560eb00670a3b6c3fbc89e21b277559330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20c2796043d16af05c15b22f7e54d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541043aac46b630dd5b3832cf3715f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58a38da13d73069765ded8a3f0e717333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95292acdd937648853a5ae0d99599607334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e844b31450e49f985a23f6bb390fb57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50ea1329806f59e40173e8e0787671336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692355a64de9846bede224911cf7ff15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86554ac2d9b973cdaedd4fbcc0d0bce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73616b4f1c7cffa7c09a9a588369baa1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ba01557ca0689284f5f0c3f13b703340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf77b03065ba6983996cac30e9d5269341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb42ae576759e274c1e577cd746e307342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d4bffe361450147a5fbef3e15ece6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac75d7f5a43e71a5e7395ae579bbf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fa328abf3155af107f9e3b47cbcad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe6b25044ec3ca44f47dd75f78b41b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc71b9002fdf4f609b26b0cc9e441d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d5a1ecd8534a75931548e098fdcae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158bd4647af2bc4abf8bd39729aa78f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c69b98dd6265c4db3ef530f8e5c873350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a90429942db158445b72ed4e8a446351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede95bcdee0161f6dea035d473e8d654352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044735757c2996a6544917ed4fa361a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf89337abe2ba0a446879c510accde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954794f9b6838ff709dcad442c4e61db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5920d9c48793629402d463ae667eb48356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333c7f52c3e56b1133cbea0be395033357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ce999ab7c28cf5bfed991dba192c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e541643023ecb86c4c5ff80708bf41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8af4f19e4e3b8227099262cbedd6b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8670372f6c1680ed72139ad45defa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c176aa6508a19a076712804c6fd764362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1c5b78643dba33d0e75cd0fafc471363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762a63362e83dd37d49cd8732bac76e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b12101ca080981aef110a2094ff79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af067c32915e2d8673c46ebd7e849ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c02a02a8af3a66ca4757b59c069ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186f754b19a2c13703b099886a59263368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d4787e789f4c7086b2809024e7427369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88006bbbfb892f6600db51283bb83c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34398f54a4bca64773ac4cd4bfd65cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f08c46aeda1c85843caa586c5fa0b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9b73c7b4d84bafe46f348cb51f6b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f198db24de84446153451af1290aac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e30033065772fa66f13830a786dd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c31edaa28177b718a31a87f0b0751d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775747ee592759c71a5e15095caab6e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4b351be163176fa09ac768def35a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827d9677168b60978243e2c87fdfcac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba66ac9048b9b40713f7b6f5a62e25a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0dd874fc81e983f4a2c6f821d7e11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32086d706bac90805d19988afa427ba6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817bd2703c173097b90e4a20aa0c4e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5532bd1501c2a6f0ad8b7463e185e39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dc3ae8270d884415918bb20266434385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64ec006e46817ddff443525d5ca751386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed6efcd447275953db42131a107346387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4f9f446edce2bf0585ddc6b4b6d72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7f30c48919a91a7acc8b88716f56d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828c22984ccfc04ecb1a66b99d0ecd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac5a23478ec7f97729c2b90788af47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dfe198e08eabddd2223ff7cfd3691392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd5d305b7f799780e126a93eba0f3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c476a91d2bd9047659991c571c2de24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed6d8152ee5ebc783eafcf80b849b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c48d0b3c9d8130fd84cbcdbeee9def396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c3e8d75bb57a004e552e4a41f088c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209fe64ee7cce101bfb9db43c4a7877398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a48c18f0b72d6afc3c5c9777789e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d350cd65d7b028692332d61596f99d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eb3e376dd90849c8a569a01333b5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8a38c8d64b5b1d0dab0a967f5e811402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2fa985bebe65a9f76707bf26a0495403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd889e7f0d6a1f9845541fbcd449b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36da948334d86bd676d69c9feb11870405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ddae7ac0d690e159ae229a578b3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0dd007b417837e11fe1dc5738c2a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb04e862469a4379a2d5fe8a5bab9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc56e102162783e567ed130c5b1eb92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892d747a8ad2879b29659c48f21e232410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a5d33966779acf785263c3c076a46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54932be7583cd46b2195f23bd85e534412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fd3c23d7c477196901099b45f8ab5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd0b3d8950021aa7819bed1f9234cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78dd8b95c8a3c2bd592675f6037fd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5bcb9a6c9178827da942595795944416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb356e4890d5529ce9db128865ce2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c538f54d39fa6852b870895508a98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059ad6ad617794daef9feae337b3070419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21568434cb571f3e56d58130c4e81f7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63806e35916ad8cb12b2889ffdfc0470421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22630c1a78389da28c035bf907b95ac0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d9423c709c0ab983a1e2f032185af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9254d5098b8480239cccf8d3c3e2ca5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21fa4d71491fd5efc2b2a64fdfc9be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f74c61120c1fdd7f387dfdcc61c9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128deb9cf7597de20048be562818ebb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40050fab6b6218ba52c2375261f4bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95417668291e45dae0a2ecaf506ffa66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13aee670df53ae052c0aad73e1f9b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66169cd33c6e931089c702a9cf60c5bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcce32bf0e080185bbe2fa040814592432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe628b79a536c52f0901f9d7786c2fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee07971801753d29dacc780bb38fa0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd00b47eca94084b3709a31758c0d79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079176f00fdfd4e08196bd3ea34c42436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c45b13ce382aa6f2e46b85cb3509c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c50567a1bb964681a2d27df588347438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719cd4926343a1bcb92044c38270964439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b679d4204e6cb00fa55fd217de326440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52034f01657339414ddc49f53f8f092e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791057f4f5a3796e531d7022b120f553442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0084d4dc231176e7d310fadda7a978443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6c6158934149ed8b0b9abc6f75119444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51d8a59576e1a192001d75797d193b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a1e7df855e471b18e56500e06e651446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdf529f619133dbbc8b5f7fc1a3bc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a79ae0d58a0ab08604d2df9b6de6c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b1a7ab99a78b6a6b0c5052ee3058c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebdd1469b8d5fbd0afaeb92b6a3fe3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97260661ea651905766327db81262451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1086856406fa93f4030795b55b22d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d279b6fd3c5f3d5792680e94b73ca5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10cfa8769ad190581f6a388c35be58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a53d04e5617133792142052c5cf90e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee328c796e231b4f99cfc632cdb4e37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258d74e2a429f28078efc437b1ddbf9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfb47551a8239f3df8af139519c5b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d24fdb210f9d160faf63946ce5144459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec362701bfef24efca24229ac5c3c71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b55ffbb865aedad0dbd1060335ab17461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4076a20358a996ad3cdf56e64fe7bdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65829413f59c5e23a0dce0bcc0aa509463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b6cf530903f8954bbbdaff0f23b5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83990b725c33dae124899e1f2a9bd2a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8320caf3eb510f103ffd033c52add466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f2cc3ac577b17efde855cfeb65e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f3ce55ab58f43825b9809366cb1c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfab88ce02b50ecb8c4a4f1cbd4cdca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f64ca7b96238780c03ce0419d22489470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f33b76fa767113874f05d7ef732eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dd5a731349a413dd1d52c8544d11b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57ede6146b32f19652d3cfa520c7e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2647a45faa74401c9ec375dd134538474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda572ea5513285a22574c6254f336a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eca40a057756cd824aafd97b972ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950c1a7e9b87909dffa97c04b9bc25d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29d9978e8a26cecf89ff3f749bbfc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23547365ca950f5759fa68312baa64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a53983bb0427cd8512db37e360444480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35564ddab5043e3c0d1c9433ef32cc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643aef0b5e956376fb86a954cf26150482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e58e6f1dafbf78486be9c98812ef3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199687e728ed71c705abb6d8751b412484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a73dc93f1b1a293a8279e98ccc3806485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f51449c7ec18c9d22939a237b6cfef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964518d92a85a692e08344d4b7f0b48487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44298ee5810c52d60a2a15abc8a8da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075395645fdde32aae1c4d4799291eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b66d4c93e5bdc6d08cf63575a149b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c1fd94ff1a8407c6df7861d59fb98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa7873c066206633acd80700721679492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4e8d6e72aad0a5b772baa29dee53d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0eaa5e49a05e52569b3bd1adf401a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02654f822e7c26f4719d8405ae5bce7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54e82ece76acebad2e566bce976299496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa899ca5fb25eed204fd05b32ffe52a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9272d3978ba0760004b162083ec7941498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd6cfc85e9a389fd111e1fd9285194499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb08fbaf04630d314c6a814fd3fe16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d55898c9808e76b2e94bfce090907501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c296834d7453cea0993ecf3243a29b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c187a4c30a95ab11f2f7c3959740ac5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99551114dbd7832a8e3a4cf0f8527f05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c3ed39d21b4f94e9baf346ba4b362505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4c1a001ddf5647df937ee4fd2dffe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b3481a6e898feb21079e935e01128507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5bc177cf58bc8b435cc430db2a873508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d7d78a8fc36fcde3b4e186c49bcce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006e635a366f9e6a5056f73f633be00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ead891e3daa6ab92751d528f6758a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22812640f28ea717cd868732ead6203512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427b7f1ffe65f152a5d2c09ebe5eb03513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06800cacab8ff50f9007279a978c4c1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f8fabf1c05c7326e20523ccee2da5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0437d3d96490f3d54dfd91e9443df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b39a639448a5e7568c74479d2aea9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc90a60be8b45226042fb4efebab9d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1450b54dc6089bc78919062ccb0fde519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31d86549c4b28df2ddd479e892b4b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b8e6e18be1dc3ac0a0e453976505d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13d1456bd7901b34db809531de44a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984cc403411ae06b1e7cbeafd770fed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9c069d1cd86897b695bea52293f2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59b0c9bcf6c4f997a8622c1bf0cd58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e1e516e50506bc685af04860c9d5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d3ab70df99fbefd865aa38e493433527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8884a330f22e0d7e00071f4560ae2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496bbeb961ce838286b934fe7a21e4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1180d45c158335883f83cf88cdffe1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b134c05da7ea1b69e123d51e6d1435531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409b53031b8ad5dfe69cf4f41185617532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaa388bf7e7a1d2add931bb1b4b9c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a97efb432ecd5357f9b86ec2233f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc601f63849d37d63ef52df37f9a3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b0daed4b5315e7b88fffc08cff0e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2911bc51400b261be30c34a1e29516537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61474233933833f8ff2e4408ae2083b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47baf2255d9c3dba32b0d3f1628a714539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7653c8f4db8d39aa28b2f90eaa477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45766a1057b8deaed239173d9a33f22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c259c1959482003bfa0081cdd078b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02857d576774ac53abe0c773153ad8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89048743bc5222f514709a003442c18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7579b10be851cd514db7eb4fddb355f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999bbfd8988e1913fdfd5ed153dc929546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfbc1be3aa9925eb2a53c7d23fcf13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be1c1d22e155b7e7e6115cae335ec9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48426577c9e29343ccd5ac78c7ed6ae9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018483003a9cbd2f6f8b3a894c8896550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c577653a82ac421fb4d988ac12427551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0a27efcdfbb0e2883840ac77df19b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546b2835346cceff966a5c197d220e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a329e36cce03cd480477f73c0bc24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dd46c8f1b6679fbcd1a54af91040d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218099c531bdba28aa1f521f1f58179556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ea7051e434d4b28f798ebbdbcceb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08682bd2e28b44ac45b55320bb80b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ea0e50216d27aa3fdba91763c1cb7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a7de8059b498ca591e215a0c737e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1e9fb0b9616a903e8e8ce432397f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6fc0119acd371665d9de9104291c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445deadd8175e001a73b3291199199563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa0195885feb6adf6c0474b0ed2485564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b0ee3aa2f97510b315c3de4419ab3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92127e96a4717ef909343bb86b7d1b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b455a65c196846efc3a6eff4e193de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fed1fd5f7aed7c4f01d97030f02bae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043587bf8a2db88d1c73809b20f6971c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833fa928f254246abaa9cf3c41dae5d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7a215ef92fff272931e58d4d60671571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40e9a7ca728703652bec177340dcd6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c489ae7ac16281829b7de4a2fbd1b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b18945a873016b1db3e7f5161e5f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1826f845db15c14c4304faa8c56260575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57f6affde94e69c274721e610cf265576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521889c2da2f7bfbe6e85a532fd947c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d35f3548ad8141fa6d5f2371f1198578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58303f81405428a5568204671d2525b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a50bbb2fdc2a5c4670a5a623611161580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110fef6918c7399476a1136c9bbfb2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15471eed42b3eba3bb603005609d25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c7916632cc375a579fad001fec33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c2df6dd882a0584aef721943c0a0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fe95b02e3835731305f57fedc093c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2673d64ad009133c8e94840619a79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da309c72b4fdb567d0a18aedddb30b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a019e2d8186ce2aef3d43aa89a38f9a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7d6592f43177db0e0490c0983e65c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d699ba713ddc7c6e501634b17f702f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123d4e9e1926ce10b641d93e1828935591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b242fad5cde9966d5fbf0a917b948592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f507c4a8d66e82b463f4c9c63f2ce1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91330eb9bd17f538fa83326b859bbae3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39a0058fc449fbc371c1ef728d7a59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4e44afebf51ddd42aa2bf5ba56a77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca64bb930c0204166dfed3fd447e88d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d053a05d3495f77f084f952adc12eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cec0397c69f45c812e9bf56c76401599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728c02971f0b99bc668d29d572d2264600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83454d45d63f6e2d4eb02e1dbc3eda4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88475b91c2eec6e94559e1ce10b4fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76abb4651325117dc43e39e16ce6bf1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f814c757e0033e52a64c469cd388db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55059d6e74f12d0bcdf603e9120d2bb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e9236e2279c43d89e5122b6347205606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b836821fecadcece9e22d4cedcb3ca7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72735e0434cb038b96735fda401da678608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a06673b978458e5e9b0ecabfcab9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd59b813068b3868699050981f1af42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647c1d5288c8e7e10e82591721ae3fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef57f4ba59526b4d3f0d1509fd67ac3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b200d2b12a0b80e99f1033664082eb7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5e6e4b53b32e5578e68ae78626d96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad8ac41f1e577732872a2cd20ff7b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c68051ea8d0228c4614226efc8c3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88c0402dc1585ac1fc797442a72f45617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfff72bab20e6afc11dd2ac862da8f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555a69e13a9c6abb1bbef08703536c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8df58cca110ca356e44a591f178e97620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fd53666fc18ce323e06acd88e155b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c59eb6781d31c075f753c88d1818d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73d80efe5c7b3790ec6f829a7ed55e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36167f43a4192e116487b23e00ec0e6a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1ba4b8aa42d5387a9282bb9585af7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451dd5b55c424fce07fbbd906366cdb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e1a1b990f2c8ec6d8cfb483fc92aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871e7f91aa46c5582b3e4cd6bd7406f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea033853c963ddf6718e81863951c0da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c860a2256e5d11da51326c1bf171c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0844e040dabfca069db8e816e8865631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186fc29771bae3424f38148fcf732fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac1c3ad82edbb6bb36f4a2ff7feaf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9530adbb4bd7f4441b0d4531c017fcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c5fdf1ec49a12b256a8d9baa012c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9abaa4e3d2c839aaa57e12d8b8efc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05d8eab9f26df4fe11419d30cda8b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31103ff89795a8f46b1320793ce579ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbc040a4f08b12d48c1ca2ee3ba032639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa31e04982b67ab90856eff9fc50710640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661db902794b98c08b43e1f9bfc4859641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34248442b80156c5b6d450f9ee0f502d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea894bea0cc9b1ecc9b0c500a7cd4e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0bfe7029e28a4b5e970943082a770644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b648cdac2a735771534ad82031f773e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18e5495f87f49c05314e5c73f0d3b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f6163fa8c2735a74043f165ea7a97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d22bd78fdbb5ae79ffde32cb209cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6f3f46f12871ffa0ae85015cf8217649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30c54738a572964000e11ab46d00a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d26135f75caa60db2b318d0554a76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59ce42ff2757eeb84274e2aae4e16a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdda5cecabd2ec1cab8f86eef5710be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b8bd3ca3289e9392bb03f1542ca3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45858521413c13092b0b7d9a5a88fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c59826f79172202ecbe4250571e7c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a9b0e23afd00e0175191ce3ecdf5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f11cf5a38e3fe3529638de23b2dc9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48000993ed73df5c5eda25a1bb168e13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f28a933d70fdb3b94d2604a2a17a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c419dabd7c0f2a0c91621971f79e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dab72a58a33025c63dde63db23d3ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7246a244816805a65556530eb44a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea42022fee3f6e1c019be760d92ce62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4f8f002edd5acaef65f3ef26898ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ec97198fd543a4e1d6b080e63654a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257079585bb1e78eb38868e589234aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9895c6fd252b0b6a36ab42c66530304668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa522e6081614efc535a52cf5279887669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ccea3c43f28b6b8e2b86220463d0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba98ad8ddb1400d864e77f3d94f0cae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7af78b3cc548b32e0e218c85da020a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee3462ada04cd918f85a7aa9a1527a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10fa9de1d2be5d44719cea8c5adf3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e066f7657417719d2460f9406e984675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ec39634332a66faecba593013b4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31f9690908b947ff041f57d582681e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053613ae47a4ecbd3f5646e069de95c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab32d54071bcd5352c59c7f1d96949679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70f222ecd11cbc676379caa3a181fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae8c9f9f8503a7077a740ba1d9709d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc339c8efe72eb0728360ec0bb506605682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be54ff6740001bbfb954d1b96b79e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b72fbb452085d79dd93d713a0922b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8940c6b57d52b5894cf81fb8992b43e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e581a6f662c7ae20d9652c9968af2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba283696f2f561edc8d9a91a62ae1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d15f091f5824b93b837e5b4487415688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd962efbd05ffb9d2e2c99be9313b75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d84ddbe1eb5bdb07ff9e79a9142a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104f11079ce5cf5f9ca4e165acd3167691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3167f6d65a74b823baf947576ffa1c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dd4cd595d1fb8ff1c11d2a4958297693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c4e9f7b471c3863df65895130a382694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40822b447c480b741930012f96353f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc73b433802a342511bc29fbc5356c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13084bf6b96fdbbea798b4a87ae30a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9177ac4c5ee8fba9d0cc9f68050e453698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a73c49a6a3ffbb3a43035a2bd8b874699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7581bb5b345be88e94cc4045c3611700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087d43bfd2e2a125e01c3db883c6c4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb73ec789aff79a9e656923dd661a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde22cb6fcab0da5e33f4362641ffa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03b11450a122b09bd2ff40edbdf2a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d5478226f6914626a16ff3afbf00f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285def7794c70d3e151cd762b0fe811706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c7e0eaeff2cca8b419d9a2022a6ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb4384a0400228fb7b655844bc51b6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160b8e6594191e7a66e5e950ebcd9da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b3d018b9f4df4b8d44232e0f10b1710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf72c17cee5135cedc22b94ae11b381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404121341234a153187fdcf7f3de6072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f058c8503ae07cac8f6ca4b74c16d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30672cc6dd4db6c85a6a20955c9899c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bc9954537101e31d5690e1b7108b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5de40cd3653c229ab1b2e5bdf4c8cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e1bf05c17881654ff12743690e84d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617aaccdd5c3fb7a69c2f971d1110e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e48d5eecec38de4e6255dea3871e189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0307f3a1b822b327b9b2afc6ef30810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc2c8bc6ca7acb7de1fb3abbe15caf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d066a32b771ac0ae860c2353c4c530312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a109fe5cd04ca2a586e140f850fa1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcc359be45609fe3f535b742a27c9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5967816d63342b7952d756a9a5f57415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c6325ffa934b607d19f96cb015c8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad32f918bd071990f8826c2d3c43a8817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64324d73a664206bdfc122b8c090195518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b976b6b85021724fa50936d45e7d49b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1256f5de768d04ac2da0ccbc70df58720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326edd111a549b7ee0f780a02556cf0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57bbd3d8b7466374c499e6d679a19722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9abb155e4ddf2f919ba187a5a0d5e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e50885000d43014154820405e326524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674a8972ba679d50246b45d13547c7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fed61b6b1e27f5fa234fd7f58bf8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0162b7e0c4794ff9ad9ccc0484268a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48b26801586fa6eaccfc1e619b6a8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096c01ff8dbda77899bcb01b30994d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4f73c082ab4c722ff7df58f0388e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95e731bbb6d7214e065799d298fc6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf674c5df0cf632d09a1fe6b575c5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45c844e2bd3271972da5246fe3b9e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa5044215f2ee595aff5dd69f40b2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545dd173bab1f55659895cef412b4b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23cfae258129e4c8bd0f7c47027e0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703da717101340fd1ebf846909a4d0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0b52b0aecabe683d0dcd190f9e96038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd40648d6ce0d23176c8806fb8659c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3294331dcd79a82f22f581dc6961940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8737620f14c838a4b221b16c62d9a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a65a361165baec88fd8830c08128142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2a1acce41839915e95a9f8c06dae343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48972a869115d626531a1d49f9136e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c822f611948bb8acba18bc2a17279645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea138c63cf5f7ef549887b4a7f0c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0b1ca70f96a00e92cc81682a0d2c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02615626c13ac4a08cdb6076c0e925de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eca8bcaa9cd71722bc3f69e161486c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f6c9b55e56ded767088e471a453d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca74739431b6a602de3af4c36229a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ad46614f01335a2ed9b172e0694e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86c2e97231098b50b69bbb157376253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb08f21683d9c8a3a9bf78c357c78ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3470e923c47571219b5de8b4153c1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189e77953aecf3fbb6ffdf8bbd2ebe956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ba06401eddf1e33daa6f8d4213d7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b183a55f3c4130c6c949f0b07d3c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcc131c77e277c174f4cb5dc96eb2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ce42b372d52d5da063d725ebe54b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06731bbe7c609405f9a341c7de7d05e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10bfc824fc98f33698258fe16438b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca16721d1d58965a95ed1ef4d24fc8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ea4000c3fe05335a1ccb80ba2383c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067990ea4401f5481e7dc8b61f23b8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e800c74310f999f14c04e388c7757d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f93cc095916b5324e4ccc0d8a870467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddc18ae4441c8da159e2df87a57c0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a91a6517e037bf1ba95cd38ef1647a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99552e5828cbf23f70298fd835e35cd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3620dc597fbbdfeeecd5ec95605454471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a2b3700c4af09c34fe43af2cc87672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba589b125878d752a018e1c22c1011373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd11153579a4f763e14bcea50fe4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5da8fb2338b92a23b3eb34d9d3db7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bb5ffa88e40781c7141c71a369dc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8828e5fea83e80fc57fefc8f9304677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262055841a2ee6d4f1740c4ef789fae378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d409b47dfb2a2a2dcf6f11a4cfcea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f392fe028fd5328cb587894f20f7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ceb31ff9c6735a0f1c86ddc18c6cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cda1bc04b8939756ed5ada4764ff3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57de739b75a46e6a12565d4ce43a6c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979f1f2ca732261c66670c3b88a8c2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de16593fb2c49051df34860522edc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf42cede60efeb582adcbd70951ccb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270744ab1a726a359a6fe8fa1b5daa2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522235c8a3968c5d9b5fbea449cce4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ab2792fce1fd965bf291d7a2d18a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb42c2a6a1d39821621435854c6d9fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeddf2af079f48a1b91974f73d8f65891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e8c718d5dc7b33918c686ec2bbc9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc19766ab6f6711259f203f2c0c737a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbecdc280e70b0a8c45209d4c4b0e0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ea455a98eae49341916e0d46d870295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c7ae29fd53ce8cc496b01024e287396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8652083eea27ac80f2742de3d739c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc7b0f0b2482c84844832eeb5aa1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f87db8949e553b883af939a97b5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a26ef8ad509e60b8d8996256a38e11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3346e76aa63a05f2fecd05e121884a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4718b299e66003da6cab6b7f9e2d0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fb09cb7f750c94b0172f2200e997b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d43b91c0a99706e5d835e94ec294c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14b96629cc18a11da116247df1c0e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969221cb8436b46c1e4c536f6181932106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcc229fac0c1e766b4bfba0be3e83c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9d70b87540680edb2f57aa1f1953e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ab35aa4afc96739a8b0580174a905109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4c63490c8a65b06d6d25f0cd2e63c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39411d99617dc212e5ce0c66e9f07fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5431377b1043a04c12f030654be30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35f00e724db5151e060588d91fbbf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1c42f7828aab9681754b169b37e3f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b974d4372f9d7e7f1bfaa291748bce2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817b24d943e5e34b2a9774611bc7ee4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d280002131fbdf1b916de6cd5929a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85895514170966d1330fed98b2246c60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904d5b5a83f2aa35d1fbb8794fff30e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66999c31107b6b69deb2a41a28fa99bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f2e18164bca256cdc9559e2035942121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8faf99113b656826c8ded37ab4541c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b2339ab00e61f9b337b0138410ecb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49335b4bacf8a56f8cf24d213c237482124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf33534f301398f744b2e1dae2bb20f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686400927c7a7194ad00956fceebc43d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d622ed66f4cf44fae1602301c9a8a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a65c3b7489dfc60d0f751b7c122228128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bdc69c20383f9f4fcba26fbd0077f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8446247ededc3d684a35adad22d709130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6014229a84ce6314c69de6a30b3ee7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162e83961ac5cef6ff17f88695c653f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e4861abf751155057cc85e78118de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772c3e3b635100148fe749dac5f278b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5f5bc7aa03e2cd91d9a808d61bbd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe234b27089b3db07945fdca2d1fb81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277cf82729035b5a714e725a3087156137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b6fd29d8a44039f82ded342c5f502138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc688b8259646b6169264ee7b8214c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342c6bde615b723d644cb4f25f7de77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623de53a64e3ec744982b9f5d88b3e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3a131c4d138c3259bf142916dcf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbef9a34bd9613edc27bdeb9b8edfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8db4c78a2d622ee312d745ec7752f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c79711bc272047fe1aec99687d7f40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92cbe0e76d02423e4fc4df79b4b607146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c202e96bc3dafedf928f85bb6d837147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51e6cbc8f51174f9c386cac3394745148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a6c8e43d070760f0a9c84ab7d5367149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb06a9ee35ce4139bd736ae8a43b7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2520f3ec7edb5c1e593e59ff3cff7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2dbd3c5ada0f596561862407a2e23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f8cccb1c8b59fd16210059339f541153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca757ea90575a47fdcba9637ead61c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10a7697a30057a02a2034a4881a69f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d5d58e60986357fa56781df7d17a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec2d41dd19310966b3dc6960ed45f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d5f4276fa0cfb59f5df069c9444b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0f44eaeacfc0ecfbe64ecd9bad8c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3c664ad447f435b06f57e04b73ca2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f44e1d3ca8658fbab1f8812e9695e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f04ab525979f749892a6ae0691e30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eea50ef25f3f109a77af88bfddb8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71101d37013d5c47c5eed0c0b212e32d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655beaaa02d30f586598e7aebd528d8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68245ca08b10501636e727380fb9c709166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed6d1e5fb9ae82222f037aade7dfbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f51b294fc8ce3e9c93e244a5a28068168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d30e1d0e79f89ad85a30fa7c36e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f553b48182ca172f4cd12b8b9de75a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df7fab48bae1762165825cdaaed20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a8e382e0209f24c67e5f18017a45f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceaa2e75f2c984d5e682d02fee8fc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df8fe3ccd438e1e26389d275ebac55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9df19e898d81197031b408de70abb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9426907f24227a04f5fc0965792e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4294470e08cd8bc855ce0e33a3eb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b238071375a99ea4a21d1772a510dc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e070f003b19d75fb14a77bc2d39a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a998daf13382ba4edd29135778438180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc105e0fb0b4f3b7e31cbd755d284a1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43634223a7e186a269258af7b0a58a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295339b8175d84bb1772695b672a509183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ba291ce8ebc596dbe20830e750055184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2eeba36935cad4e281bf8ba59f74a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720492483faf21a0436c8c40df267cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8dab729167bad01ead368f3854ebb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c471f596f4142b7af3cfcc3369e68188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716448e411be49ac51deb29a83f6b5ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe47b2e764033ec6b640a11a18ed32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816afcce7781fc6b5031c8bbdf6b763191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb32bf9ff5b16bba298cb83f3798494192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efae8311e689d85e80ef02159c9d86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5c23ac030f6407624a23790fc3add194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9d80f5fb325fa5ba95f6ac4f9c903195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035777fc07f4c037ef8236f93f4bde78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ec6dd34ff673dee975f379ace0e51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0631cdc08cc00b3f562da1e699f6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd8c511ef101d865c50569ecd397ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4031c2e4d841c9cd77896d2e1fac59b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf22b25472c3c174ef83abd6c2b848201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa8e0e04ae3b48a7964a9e16add2ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1aa0710a9f1d854bdb9efa684f90bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b225e81be4f2a2b0337aa33f1f7f7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84100df79614237a323910d3e5f361d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeffc8e0bf94d53c30464b2d3db7434206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bd71162c794e61098fb55a992f653207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ce0fc9e977f63d22b2bd62110d2dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a2f45c89a538351f43cfab43742b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e83f01d2f70c42018831c4378e93e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0c976d397d32c28e17b453dd38890211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc368215a674ae19552bbd58a88439f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a280d01552890c64bd902700ff54fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91201f0550b3ab3206bd2dec923efb20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84b27b59f220bd99d041d7220bf70a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3f4e03a1a06d2f7e1d3a2e31494c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0b8a296a0575b72d1083adac24a19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548e0cc2d33a878763a361a3571b025218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fc8a4accd53d91fc468c2bb872a07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45af02206dd3e4d1dd7c2fcdfde1ede220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6a8f8028159c36c80ce483c9d2be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87960c85c0ca3dbc1e8d34e15038e39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86a59e237a28823db7155303b93738223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5fdcb24a1822a75efcea54d753c68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44aba57bbeae4edada17f9d94042cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f7f4d740a12bbbc43c1a4fac10187226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0fa026d62dc342142d0653d64d774227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fde3e64a8364d339f67866359aa357228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edef47054c3408fbfa258e72059a5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26308e045384363ecbe7a89dde5040d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5945c644303ea2f51fab5a287908f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab9b9ca997008805b315446c575aa8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a66e2ed157b7beecf1931b5d3b8cbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190068e1acd787247299cbf62f5ab9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c51df6291144c479a6bf042b68d74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da90773d7e6eb36fc2804eae2b0ddf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba39ee85e839d6332bcd79aefb0b29237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49d2d6a8ee9e388dffa8b995fd7a8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18df8eb4b6c0d345156cd4a0b09fd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1890e9d633e17b0dee3c3ec4ff0de55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cc784d23f7c66e21f5e3cb1b36224241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da1d9d6d4901ced3c3e755b8036841242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95437dc4627d1d39d8c906e63d365eb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd57b367e5d5233d0323d85c87561244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a9ba8634d4ba38964d7b68599806245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b36aa39fd6d8e9220cba2ad42016d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34265b033b5725876feda9b3dbaf629247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710e917be19a0a60d906ec33415325b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5bd835450b71a4e3abd7bf540cf8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ac9261bed0f8174fa08e62a9a4b5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e30491b4b4ee48bc6833b6b88b5e36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07084f44d844b4ea6bbe6a71d729681252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f49706c257a27ebee8749c8216425c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5289ed2149bb77553a1856682e0556254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ca9e4b191a5e85dd329c0a36b5c38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16861cc781e29dc7ae71ede39e5dbfa9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cf768ba5ae9c5dd3bc54356881467257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7602c438c6453c499d3489d026e8ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeccb9f385922943d47037416e23714259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9c17e17484dcf783f802daa504081260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dafbaed4524d7700484b41923ad336261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54756bae04ba9c9d5b5ae5d0ca9250262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec039c037341ce5a279e69abacd2ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bde2ced10650975e78cd7c7b25220264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5daafb8c94805d8b4290a554a73edd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad695bd446529f276537de97dc6a7753266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623edcd89b3d6d08ba0d53bc030091c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcd0f04b74ecef6bad42e65f7a9748268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a79995566195f2b08daf89fab1420269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c819545e7b96efe7c397ab7354c781270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d9fcc3da78bcbf2ebec6460ece1eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ebc6c8d5224d0d90994d0c44f3a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517d5d2b32c6ada9c859022bd9f871273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46979ad5435baf384d750dd7afd3618a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bdf483046969be79867a6763bdd84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa452540bf3f70d69b921b936459e77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffbdeb019f5cf7b0ca90c7cc6d7fcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997529ba5d11edf0a482a7c3acbb179b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bf47bcc0b7c8384dc4f95015be7b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b3d52dc522b82036062c32d3cc758280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb8072d101d1f68752dccbcbf6b948281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5dcecc29249041f9125aff2d0cc0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e172d19a9288bd7ca65c045e4aad434283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7ce16947896fa42e5790baed396cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7afaaec8d51b9adc658f8179916b19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33120897ee0bafae7c894f3796334c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d680640c1626f9d9f6b207e92a68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9f297b139945990fa479bb9021b93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67bc91b97e9966bd875c6024998c75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1072c84438655a2454d4c4b6c20b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669458f33d57b609f53b0ce41f4dc1e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90662ad8e1bbbb269259dba2a8b635292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548458361bbc6b2cc1b024add82ce1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2505c549e418cad89957a5ddc5fcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09518b2aa5ac6a14fc9daee800a1057b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd6d45b098a433e79e31437c31877b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92170b85f3d68b29c4c30960e54b4082297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8d564978ba7757bde1ab8e6947aa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74beb792605330028c2db5a9635347299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dcd7b5a6483ed02d27dc57c3ad280300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d5c01eef7df20ae3e7342b275d100301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28613aac1f0696f867dd345d31e4ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a1a933917b41e03f2412713a9a677303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475e85ac889a65d617a3e5a65265c6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739df4e3644d5ab85d3e10e20fdfadb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d46e45b5adb1e847dfdafa8c3ed8c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047973ca845a2642d6a1b2ce90d5e43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f64810288d86b71406829f6b8da4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebbd7ce945bdf4e19635f23901e589309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c6a56ab66f65f37602a6e45d3111b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7384600f30d4a3b582e85c348e48439311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46df94715e26745daf90b9973b03ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086374d747dd179bcbc565a9e629f10a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11845e6aea0b2e1428b2ead55d3371b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8ff0494cb0fc88c9eb0631bc85988315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dadbb137aaa50ed0225ebad6d858f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa5aae5c420338241bed95a4cf062317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7222cbb90fbb93b4310b18b21aa6f0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa56cfa1f888630fbd4c83ead0dee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ebedbfbc12fff0de3874d8346c1cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6f092e3274945c9f2970052ed260321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe29e21aab22a9549f4709ec442268322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d3bf2fb94eb8c4595bbd9fcc33e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f2c54b116162155b5ac780b7b681c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197952e96f5c9570f7403cc4688502b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648aee2348175591c4962fa85c8c06d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a9f9519c45b0841ab1bc9d5290729327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9501bb2df3e8e3f3d1cdc7cb042da4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784af0090c42593d70c2334d4571a1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1976beb3d68b9ff148c63802c028f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dcede6819528b79c3fc2c9705ce64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62004a699e9ef41daea9c31d07d65c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96baf13db64ee96824c9db61097377333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6575f6dc2ac0f8c5c0df550f14fe7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6d3b6aa9d1fb80c3d6abc491f4a30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bd5fee62cc661579d36813e4331d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db9cce34e417456f7467218aba056337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77151e46758b88a7583660e5d490656c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f77a7f235a767f524c0199faa8b88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dd3b7d41ab13f5e732a8401f8a7d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd319716e0ed35f037b74b9d03bf7b8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaec888efa85c3f84e9aaf9d036467342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d78051f38e7aaae16d6c47db9e8193343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf424e289027cd6a5c7e67f0f91dd338344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065166bf158da1d0bb191badeaf28eb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecec762f2e2f1df70cf2138c0165fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59550c24069978f7af27eeb3b8c8739a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26700ee3b4baec1c8c6eb1f34d4ad88d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80870340ecea09fe5e8e22afcb54e79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14779f9eb9d4211deddfeeefbdca68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0cc25a795a11c4edc09f7ceb63ede351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c1b0563ff52be5b9fd73b42c9ddc2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782e80d9a8a31e070c3e437404b2799353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10513a88d6ab28688d36de13cd246142354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd679421e8135845e4e66e85d890caa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed8f817eaa05b16dd8509ce1a8bd02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b674ae9e502317753759fa27c2a201357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aacd4c79a9934427711c03fe1f592358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adabbcf6888025ef115d9e8a08fb39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082234e4758958d8b9cd319caa814f75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaef8b7c59b192b12ac5be8e5ec10d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2345bb20f9df1733f6e7d2074d288362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd3320e62f5613640919e69e42b910363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bf45891f8ff7e6baaf44ca1d513d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993f2f1e9fdd4ed416db46ec201040c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fe30f4ab96582895abaa5b2737c70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c575cf159df6b90553ab318d12fb9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add26469941443aefd59d8c8ea3052c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1614cd66136426dcede6f4faeda7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d12afb23774c9c0a6503fe3899d6bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ad7893b05a4f3b9cc9814bc90c444371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb49a07535d5ee8f54512486b18be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9200916d13e0aae962224b2a8d9990373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf7d5f82b2607b955a9aff75e9e950374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff794aad5a22dc6a36807823e305335e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657cf22c34369a259a96b34b31ef12d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62c9aa47c0bc651e95257f92a54414377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e0ab1a63a2437a11a22f83dabbb47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0ab79f9ae3076ad0d7ee2d16acacb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081724e3dd01b5dce5dbb60ddba928d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98965c6f09816e31ee76787d15ee48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f287f8d7ff3d577c3f62076c80597fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64642c853d4bc84f16ab570469a4f77f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372473898399035d5f43a00effa43e61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a57e388503e6c55939f44722fceb4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc295c5a4aad1d89f2164c07d98e3356386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c06a68a997c810fd8219d3b900176387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bc88c977790883d2b7a3edb688003388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e290fe1cacbe285f06e436259108e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6f1e70c6dc70eb4308636127d5dac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb19152264fade81697fe1027353b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4818fcba3e2f89977b9724aa189af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c6ea1c050a66412f40ecabdf928ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7f26bd4e4a43b1b7b4092b28432b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015f93402e4ef6f99c34d7b3f817396395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677734c552b1830398192644ed0b771396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec63d739b8392bc07d896cd3db8554397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ad75a790e4852f7492599bb332bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076358a93f2a95876f8dc7304c07ecc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4df1adf5983291e24d3360167e06d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57602252371e23f1fcb9ac895e1313401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbea57be2baa16f6e5c7ee867cdc85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817c370097d571a22a3e2fe2426b7ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ebad9a651e90e6157bb07ff4da3ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53d66224d295e7fb29c8f521e49f71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d1082f3c6b656ea52f919cb3822f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faffad160656670dbef214b27c4e4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d29d60d3714be518ba423a2b7447408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb666a826273342c9d89c8c739b8133d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a03c1798a5a0ff45ea332a88437533410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773458377d90178ea9dc38c32a85b8bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af213f39a6aa123aa0d22027989db4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e598b8e4551b96ca862d4eb379e82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288a117487b97b5aef91a0fb6ca7ed3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2ef9aa3a650358711792d80098c41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5a5f13af46b080f237f7b3785bbbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c24c347636681ef9a74e956967339f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d23e190763cebe33fdf52c8dface67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3a5c65ef31cd1ba74d5726ccc1239419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30ee36d82b9636bb4a9dfb953dfbe7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eb274cf0e96f8e0883afbf7ef83f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4160028540f71ac81880df52b7311422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b2b62d04393b31c29b69a4ef9ea9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126e0deb578b582dfd1ccec0d124aae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc712299f668517e5cf0a6c0f99d625425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5930096f1164c17c270269e8ff525c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b74dc068dfdd74bdddcdf5995365b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b5f7f0f41d92ac068ca0c1e97b68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1096130048fd8d003490489c68a57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d918ae73317be44863150fda3eb10f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92627786736937b0613fb3117f50a90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d9a0d99e32aa36542bdb98f0582c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e16246a8c11ba9e99a515244e2077433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9179fc7ee351b65443b169d9f17a15b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6895e121c67d0dbf526bd69dbe192ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b848cc298b2b0be6e9da92fb5d0ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e0a13f2b2539892415e2388648946437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6101dfcefa5a1408286360a4aef11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148fcb53c854cd80a652d9778130819439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fbc64e72c6c8f316ff49a2fd6d503440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36a837fa511dddbdd53d6e1be8d7a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0e3fa0519cc9a622b322368e4d845442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32f4e42b45b7bb055e6612022ec6fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5d78d84bffba410804c873cd569c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824396056f20dfd4bb572ac6187de72c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f99b02964774b744a8b02b29084503446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd773e640ed97dee9776333b502a5236447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ebbd01c3c9b8110b5da42bfb2e92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70ab32b06c2902f057f11bbf023315449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13c36eb6fc820fdb62b6a81029cd7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d2ee79df8690ecbcc629396ee56d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa452d34a73a89dcc13c48b7163422452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2ffdd5458d885e4a8a4e8cfe9e36c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570cf1f13299445eeebc6ba1fb7c50f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea3ad975d6c740b82c05221141fa82455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe06c5d19098831a4d202ce80234011456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c298b32ca5882a68c175267c199c1f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6f128afa92a9ed7e6a9741221999d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ecf517f0d9dae933633065419dbc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ab7af85cb49f7684727992358185a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c70883f45b8ce944311f991f5986b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750e29e750d4cc582de7d2ffac28975462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30692bd44a9fddf72fcbbc597959c738463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59474bffaddb12cbb64f9a0c72ad7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451b02cc16e2077f395708ffa9f6617465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f155d11f56c77e8c1673aa3d043ee7c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308b8355f568ac435f7cffbe8f4e514467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d6cf1c86fc13399c3451615fca4c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911dcdbb19ba72f47195784da0fd793469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559c124d0d7cdd333d0c17fc9e01f70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ed3e3487c03d7d9376f4e8c558c8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2095fa10de910d037d796e095698a06472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221ec2d235c607a388a0dbda34e05d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270318198ddc1715db0835b7ee44093b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f36b496db91a1c17e15e134bbe5fa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5a88f367c32b765b9d6b8c93322be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c42b5c95398da0447c0212b578d2de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272275059acf2e6cf059742e385626fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc95cb7ed8d663a4e5700f19c880a84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d811485356ea0231038a0f43245d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4014b62b303244f4d61ee43fe68837481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099dcf5f259c7bdf506e6b1e5184edf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a66702f5a589c77c48d96f47f844a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9adc2fe959c714d3f5e95fbe7ad12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ff16850adf376a00da5c204f7e335485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db11ee66e7123e7b528195a5284b2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7114dc12ea99d666b991b903eae135487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42de58ffb312f6c38ed4785028e7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae263e9fc903acea21b850e52320839489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58f52deed7d3f7cd97df872c14b384490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b07c16e51c272f4fd3e2eab9dfa1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7d6f0c6fd5a2b19010b92cd7931bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b409e9033b18b1c8b99df379b46011493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d41a101b5b070f95b37cf30177eb9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ae9ba3dd8fbd4042626020138d296495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886c8095795b617bc1de67c614105ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbb957420545fb4ca6165fbbf8c6d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3dd0b2b0123c59b2ea92d643a40c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062537ad90003b1b540ca33c5e49b486499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb4cce71de55ba1e0e354d69445456500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66512796ea046769c41745cfc40a58eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbe51f2e7e43ed3c972d52f8690033502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a17a1e2cf2d45bda13682856e1387503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63b7df574e0cc69e9b5eacd4b37cb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f56f8513de6eda6b196ff4190858505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520c2393a13cfec3a5145c86d00fe47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7239371908c3048e4aed0ed3beeaf01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d58bc43140f6802cd3dee4aa2ea41c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f6ec9e394c1774505c8ed5b6dd307509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a3024d3a6b71f81061214deebca9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976c683ba2830b9d5dfe4951c51525511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df5a887fe96f77dbed57d6ae285d02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657454e8ed3b73e8cea21f30482f835c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1df9aa7470c8183fbf3e667e5aa46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201de8ec139b8758038b40bf03ee6a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9db1d4399ec042424fd1f4e8bcf0d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f3a6cf8ccf5cb853607e1a143cea4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f04c3fdac351fb677c9002ec711c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e784a4f20d59d7425a2365b0744ee6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605170713a986f93aa696e0fac31db8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6202b0ba913b6e208d2f3386d32aae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1892d5a4dd4a5ae61962350fe34a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340c6c48573c495ed9acb9821e60251523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fdc1bee06074388f4d10fc5847322524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d307162ea49f7d0daf31caa7e11fd04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986aeef794c89e286765df41274a58f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d53b085e16344fd2923b658a3f7d60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f975c972c94b9265a02df1db7560b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b62a3c308514ef99847a024469178529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25374abda048ce8eaeb002a7b21ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d684118ef7156a86534704d024d6a4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14072abec447d22e1d60a1999db0bfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653d8b02627cd71095836e517dcad24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76bd60b496504077e70a4ba474536c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1628b8b1e30b5a2e67f15067b4b87ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370646329a3e69205cf230f5f09bd20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d197beb86e76b176758384b599f12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309a409cf296944bcf21fbf5dd972a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ced76a3419eb5fcbd9ea2b1223bd0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890682ed76e2a23cf45eb27eb4410e72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abd9c30e53e693b58458d3c8142856541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784f8b6127be5a1639c42110a8f3819542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cc956a8c0ce41d7b33b191e2370b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8e320dde24bb562f3a84d038c194b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc640213d2082d493fb1a87d537d560545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2059e3843d94a202f985ae734bde6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38065bc7e1ff9492a8a2dd013692031547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15018466a43925649dac4de4b6264759548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc5f0b5ddf1befd11acda32b906bb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288c696b46adcd8496f9f2ac446f0ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcf252bda558453eb76ce36a70aedb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba42feea13d0308ae73cfeb96b5dde9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac9ab44a6a86a57ec0abebde7c7180553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262662c28d514aa9b1c64836d9bd8584554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf2d06b6fbaae6cee364d929f8df26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f378892d4d41ec70364ea53476ed996556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d283e9b19e0606c66cabf57182b0f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c4419f1371dfc785c52e208ad1419558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf057ccf39a00db0b48aa9fdff569892559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e4f9f50b9780f9d2881ad0e87db9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8608a7d3eb28d461acdf3544fddd4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8f953715f39081b28ec751294edfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481464359398f80a0ac4145eb277390563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca913a804fa57537ae4eff3cf6193e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1ca1f8b74eb60033165a385cd78d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b321eaa985410c0dfe1a1453328b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848c5387ab76c780714bbf55675e6d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb2c9a8a0812b83f0800d37c8d819a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca582646ca5cfac7ec35741e30f146569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f947c5cf44d5548c8b07f4c42fc724570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4383a162ce4c5a4f730f1af92cc520571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e586936dac966258a711bd6f67ee34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876e404c09e8c2c9397342300cc4bde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828883e144a03bcbed41c8b39f3c5b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7309df12a91d5e9501f6f582e8c872575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7c2ad8a4e12cc58f855a64865fb2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521165dbdb228c82b4a6fb8a1cd860a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecdd9b1ec72dc05b8efcc531f84831578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db899e9d4a2da9d251cb1cd3ead05c49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201c076a2a3510b0e358073060f8b80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9aab9975fd9be6109b9b09f78cd88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d0421d98dfabeb5809d2ddba7cf80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dcdfe29ac0ff54c9b447921ba2927583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb903ce1969cdf7e7d0349a486d70578584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bd3dc23b150cd0718315c3193ef21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9276285d9c9cc7659b95de497f314586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08ae324a4e31bf610d2adcb8982293587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6d9762567f836b5e6d870c1b109db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2baaa57534703319c9af11f2bc7949589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5969dcbe74b38ab843ef6f23481e0e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf371cedc29f686b0d77b96351c3d355591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06808eda0c0932340ed60ab57da68861592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58968c5d4d44bdd23260607b1a3072f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51de9c41af61fa52406f82c9e4ae8ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bede4b7a8bb7debb0614a35f2f1bd27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80dbfc2f1e7f6a8abc53d04f04d55b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079aa04af6c8a3a4b2c1bbd74c9f51b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300375a38c2e296d96bf6691822c7d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fced21b34e6a2c0b529d7d315872f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb984ce02a18703aa2b5e4950b04ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52709334ac78fe0bd16452d89895fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02e53f4592bfdcd81a6dc2d7ba8cc0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec37ccbc0a6039d5f82f281474558f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418528ebdfd3f8986063a6bea4ef81a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac273baa9132877eb029ef387bb0801605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda2a283de5de997df9bb59775e314f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c801019298589af2b9b08de5e69cba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2c686721636ea2c3937f055e25f67608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017ffb62f1c2b83a50f7fed63982e91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d39c06d7cd38af1f9239fd1301ecac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c2283141fa98e6a3bed446fe8c2c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d645885fb07a6d2dc3337be970bbba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da2202ee49806b65a11b7e2112d144613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659930f21c9d5f487cb0e4c8bacc6860614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bcd843f2eb640403513bc88f2d6f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b17f1978897a5c4df594052df0de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bdddc94b1cdd7a82ca602614fa64e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf8e23fa6ff1f380afa236d66f9669618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d083b7af3e96187c96b38bc2bd9b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe8126744df34111511e79f70a3309620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb68871f8bacfba41452bad600693ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abc671de1f920243ddc2833e142b2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128690597f7fca114e0af11fb43ee969623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee43772b9f850154eb669600ea0023624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf984cb3c318d6d7771a040cda90368625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35e0113c3749af77223d796f46a43e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c1ed06bf57909e55962f066a55595627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff604fb9d66b3f4a9101bba3d0008f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190df071ec786764d10487660fc115c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7da59b278c6dfdceb45d2dd31bfdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf6dfb4046bbb3ebcf58186631917d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586843b4f2879c0d5883dd2ae31bb03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc376274e32bec124f0c304bca1697633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b59d4e9521eac3b6bd4c244be6d49b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82a8bc8ff1b8ef3f430c56221295fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712d065c759cfaf80f05d81cab560d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff64253bec3a0832db7c9b514c7f3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85525f9850079266437272c2caaac50e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af54b5b1d62dd7a1c36ae083e84da3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d5b63c0a130913e66fc8c0414bf76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbef88a62da6497849b9d980a4b1da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc684a4c0ad864615359b6273adc3909642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eef146b5168ee3f4e7566821c5144c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc2b24ec52f7467c5b5e8f615f8717644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b2e094512940701b6f6fab3db3ef4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7096318ebd3655e22d8f6c2d7ef4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9f52ccb701b645c4288b6ebaa294647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24670fd8158cf0e16f3573edb8e136648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6595e8b029d9afd166a5a5e75deddc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b4b935102cc975ce810d479ab7528650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aab4261c9c4b1d053aed25739e6fc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670df82f559d416e609145c06285cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cfce0d09b41e5a824ee42db1118e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b1af3380026d26d35eb803812196654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02769ca9622e281c63a9c9fb5b96d66c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6e4215e846ac20ce9c8084f6cf963656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5a5729815216f81628640712e9af1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb773a090c4a0851b21f425e10375f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519dcb85a164428937637b8e58addba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8198464e795e27c0c683b3c7b192ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc37404c6c291181c1e52ae70577ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07643b2491d2e4b75344162c52ba90d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813998301b2565cae1a606f48c5c359b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efe9c8d5d5a3a6696dedcd6c7d7da4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f458a4439dd12c17b3e9dd9e697c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d7c89e20d738f43cf1af471d19cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b70714049dad43ba9b61cf5495b958667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa510f96bb0adf14208580fd614ecab4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e5eada29c5357a0ec7be99000daa1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144cec3aec0d1fef195e7f743531f69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca4d5ecf34c0e3da600b867d934413671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654d5f179b2aae3d124793627317026672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca4149f1f7586aae8225e6033a0488673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae117efafc26a01481675446e21b734e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2314e77b79a47b8737dbdf8d0629aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ce17a0c9014c977aae63af44e7e41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2179de1d83f5f4b1612d3ab92a008677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8562158f8f955f15eee0d25d24f9fe2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbdeb11db0a6ecef611e57afa3e7ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ef967bd15bd1c68473f1d09950fbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9baba3152ef404960dd2dee59cfd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d039e708f1432303867968777ea38b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e23f9d29eaa7111a4de2760572640683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d57c0856e80a4d4676b379146386684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb047e8bcd70ad674456f1cda5bea16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ed9ed54cb465477cd769055ae1416686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281c55717ecb29b84da25fcb25e4bea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cca09412b90a26dfb6f2a3d5513fb3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faebeb95bd6f74ea256ab643a7e5bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9bf821da7d11f8e5fe9ae6872cb16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c5e077dc144aba830648ce073e1ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbf3ea2fbbe48c2de8f4a53724f0c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c89a5ad82949df3932e2884f0481a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a88af3d14cb521cd98d60bb527db37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df36775ec104d4d729fd84db419a28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04127d823775a5cce50e8704b44c993696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293462863066c060a84c11d46d4584a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640109bd6c544eb60761743621c54f5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d036c069a1fa5a517955c84085e338699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd594ce5ffa8d486eebd25982d514c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94f89821aa299698b4ab7af0d16183701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9d31f25bc1cd44d2d2deb6640d2ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cfaad335d6957203fda6f41116eb1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c2f94817f5e605c59d6f9ad17d9a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8c068e2aa1a745df229a355d197fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909da29176bccbabf556fc5e6760101706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67474395d06138e51f357dee2636249f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a828458b69a9583af46633435a169708.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24401,110 +24392,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +24702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28810,5069 +28741,5044 @@
         <v>25835</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
         <v>4.4</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25842</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>446</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>4.83</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25873</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>9.27</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25875</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>4.6</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25876</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>7.77</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25877</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>10.69</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25883</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>16</v>
+        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>3.96</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25885</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>11.23</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25899</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>2.12</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>25899</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>2.12</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25903</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="I171" s="0">
+        <v>2.28</v>
+      </c>
+      <c r="J171" s="0" t="s">
         <v>474</v>
-      </c>
-[...13 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25914</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>475</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>1.07</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25920</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>4.98</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25925</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>481</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>483</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25926</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>5.12</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25956</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>4.67</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>25957</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>1.9</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>25976</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>10.35</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>25979</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>498</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>4.8</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>25980</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>501</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>4.51</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>25981</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>2.39</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>25984</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>483</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>4.53</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>25995</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>17.6</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>25996</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>3.94</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24012</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>516</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>2.28</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24014</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>518</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>519</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>4.11</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24020</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>522</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>9.01</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>24020</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>524</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>9.01</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24024</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>4.68</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24025</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>24.42</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24030</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>29.53</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24034</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>29.53</v>
+        <v>1.2</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24036</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>1.52</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24037</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
         <v>1.52</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24043</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>6.34</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24044</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>7.42</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24045</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>6.93</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24046</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>6.38</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24047</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>7.61</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24051</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>37.1</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24052</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>49.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24056</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.43</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24057</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.4</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24059</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24067</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>1.29</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>24067</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>1.29</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24068</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>1.44</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24069</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>581</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>1.6</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24085</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>4.98</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24086</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24087</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>6.05</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24088</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>6.64</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24090</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24091</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>7.52</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24092</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>7.21</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24096</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>8</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24110</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>5.76</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24111</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>5.27</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24113</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>3.28</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24114</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>2.39</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24115</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>2.69</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24117</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>2.18</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24120</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>2.28</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24122</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>3.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24124</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>7.71</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24133</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>2.92</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24134</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.42</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>24134</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
         <v>3.42</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24135</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>3.51</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>24135</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
         <v>3.51</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24136</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>4.01</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>24136</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
         <v>4.01</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24137</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>3.61</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>24137</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
         <v>3.61</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24138</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>4.31</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24140</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>4.11</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24183</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>9.33</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>24183</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>9.33</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24185</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>3.31</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>24185</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>3.31</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24217</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>7.77</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24218</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>10.44</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24219</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>8.85</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24220</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>676</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>677</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>11.18</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24221</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>679</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>13.42</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24224</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>682</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>683</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>53.97</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24225</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>685</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>5.13</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24226</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>689</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>6.73</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24228</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>9.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24233</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>695</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>7.26</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24234</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>697</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>10.48</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24235</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>700</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>701</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>16.28</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24238</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>705</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.81</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24239</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24240</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>2.44</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24242</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24243</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24244</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24245</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.62</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24246</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>0.98</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24247</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.38</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24248</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.28</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24249</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24250</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>25.99</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24251</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>1.2</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24252</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24253</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24254</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24255</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>1.23</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24256</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>1.75</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24257</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>1.6</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24258</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.75</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24266</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>1.44</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24267</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24268</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24269</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>0.97</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24270</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>2.28</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24271</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>2.5</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24273</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>2.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24274</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>3.18</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24275</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.28</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24278</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>1.58</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24279</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>2.18</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24280</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>2.22</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24281</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.64</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24282</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>3.77</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24283</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>4.14</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24285</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.47</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24287</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>8.09</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24288</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>9.83</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24290</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>2.3</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24292</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24296</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24298</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>5.57</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>274</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24314</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>3.8</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24315</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>3.28</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24317</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.55</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24321</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>4.49</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24322</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>4.01</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24323</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>4.79</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24324</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>4.29</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24325</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>5.57</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24326</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24327</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>274</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.4</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24362</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>8.68</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24363</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>11.37</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24364</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>14.85</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24366</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>11.28</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24374</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24375</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>4.57</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24377</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.74</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24378</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>5.97</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24380</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>2.18</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24381</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>2.59</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24382</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>2.28</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24383</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>2.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24384</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>3.22</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24385</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>0.96</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24386</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>1.35</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24387</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>1.46</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24388</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>1.81</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24389</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>1.49</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24390</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24392</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>2.53</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24393</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>3.03</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24395</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>13.4</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24409</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>7.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24410</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>6.54</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24422</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>4.45</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24427</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>4.2</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24428</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>4.71</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24429</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>4.4</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24431</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24466</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>7.76</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>5.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>6.14</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>7.34</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>421</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24486</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.74</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24487</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24502</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>31.61</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>24502</v>
+        <v>24504</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I348" s="0">
-        <v>31.61</v>
+        <v>9.98</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>24504</v>
+        <v>24505</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I349" s="0">
-        <v>9.98</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>24505</v>
+        <v>24506</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I350" s="0">
-        <v>8.789999999999999</v>
+        <v>13.79</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>24506</v>
+        <v>24507</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I351" s="0">
-        <v>13.79</v>
+        <v>65.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>24507</v>
+        <v>24535</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I352" s="0">
-        <v>65.36</v>
+        <v>5</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>24535</v>
+        <v>24539</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I353" s="0">
-        <v>5</v>
+        <v>8.18</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>24539</v>
+        <v>24554</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>8.18</v>
+        <v>5.81</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>24554</v>
+        <v>24558</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>421</v>
       </c>
       <c r="I355" s="0">
-        <v>5.81</v>
+        <v>40.21</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>24558</v>
+        <v>24565</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.21</v>
+        <v>4.15</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>24565</v>
+        <v>24564</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>4.15</v>
+        <v>3.94</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>24564</v>
+        <v>24566</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>3.94</v>
+        <v>2.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>24566</v>
+        <v>24567</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>2.49</v>
+        <v>2.08</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>24567</v>
+        <v>24568</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>2.08</v>
+        <v>3.84</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>24568</v>
+        <v>24569</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>3.84</v>
+        <v>3.22</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1030</v>
-      </c>
-[...23 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>