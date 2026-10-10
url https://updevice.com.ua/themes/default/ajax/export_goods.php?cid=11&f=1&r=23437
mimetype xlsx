--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff3e5fd98f458a0fbc8c1da85ae28f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dadf6823ef297295de55959f9f4f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c576e387dc69451eedbea016883c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5fbe228fdb0e263919c119891a9ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e830ca53f1a2f04a383b5e13acf5eaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d992839c175fb1910b9f9e01925d0346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa457191a2349450dd0daf421ad375ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59745b6e283606c839bad06ab04aefbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04096de461749d0349c62a37debda39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bc30c905095798350c8fb245884e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa19ab33d49fa856d078c0b7930da2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6d3f26e826fd264835b3a4230fb0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc975109ba84334286389040804a4ba113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d3729833ebe2e671c22a29eda485214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1b5fa7a7f54e755b386024138dc3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f80d654f63f55f43926ed30811b2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7885a34a01245ed196eb9f710ec3d7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0f20625210fcc5f41df329af5422218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043c03acc94c6b4bdb175c8a8a5d98219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48b2fbaf0fee3b3b14e0a56e738d0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50131cbd3be17337435e45141a8e09921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7784fb5e7ebde5d1bece62efc96c3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839bd6850911c1159a7b2f02093b19823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a460844b2be70eb070dd61cccd5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca21e0ebf0ff5a183519329d8b85c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbeecce9c2c60c4efac61e1469d99c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a0b966894984c03fe8ea5585261827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f0a3f76d053e5a0389b719f0a3e0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3e9947099f7a1872839030318a4ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5fecf9b794d19a377663a15d6104f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32638841375ece203f559220ce5596d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a64c7e812b64db5a0da04cd36b58632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9663b879ce1cbcfeb73b3e29a94414333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfd1d0173bc9834bfbba2b754db88b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20398bd18c810e5e7a4343b7c6e0757235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4d856e4ed152ef7053abffcfd50f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f49d7446c24d1357e78a96ad41aa9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd45e12ce117f3f2ebd907ac091ba8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f6b7a00ef1cb19c33e81cc1a3ab1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f224de0b433988e85d80710f2f21340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b96a2fc8df2616f562507c421453641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a1e4ada85598b20901c80eefdfd9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baffdb528f2ee8ece05d7f3c294e43543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66970dbb8b0678811b228f29a4d2465a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffbe1e62f4707cfe6a60836f78d49d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175935ebd3093acc22faf3e1030834946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcd95c0c8b997c990303666211bdab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f44fcc045b38c79b891ee84d9f73148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7847e1f28edcd1effddb77c91f4c6cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a934d3aefe9e82b9ad8e4da168835350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4968043de6a77565e4f094976b6c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24897fcfffd135335977245591a4355352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89fb9009af1673c1e1ebcb4e776e0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c538ab72af2eadd12b3f7abdc0a38e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7da1e79a91f7b904ef30fd4a27ab5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9373e19d64619edbe23ac0d88801e4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b5122b0582baa2b19e6a4bbb1a8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cffa3d4ae3d55d4de747d5df8d96c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5f9081ba989a3ff83dcda78eb8afe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca043c8fdb558f8c260203c91fc4c00c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fcbb6a65c7e1fb96b0e25a572428561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92605ffe90ef5829cbf5beaa9ae93562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915385ced7eaca5431129a1d9b3325963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b651ad216c59697de8ce90f3115deae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f482ba9d146ad4d9d8f469a21d49565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e4eb6dbabf6ced952a2e26434220466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef958e8f62883a227b5116933583b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b6b7cbbbc49345cfbd12c75d2edb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357a8e41cf6de298dec6163baba1bb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20d38ed9a22d3c0a72f7927f1ef00570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6880ee8b854129d06fd9935684767371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10696f269040bea7aee6e884e1549cbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f216ac5cc38870ec34af67495c39c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d24677e661dde1c97e32524f0979474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb28ba565d62c209bf20af9a8b0085275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9a639d1b654659505a5c6a2f50c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d86c7c9974863e41f4954af89e9b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d38b9eea3beb2c775da693621d03c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d996e78c4a25e385706915f496908a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a66ae6bb0399b3a54be1225e67ee8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8ee087b4b827dc79465802cbb11081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15845bbea500ccd42fb746166931d9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c1949897d1b14d0b38cf348b2dd3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57a0055e23a75657a037752fb04b1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df367c7208447dab748bd2785436c2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079edb8fe3d0b1d9aaa6656850d08d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1cdf3d37850b7c075764952e4603287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d1781d1f1000c62035a142b3974788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c05d11bf968a8494d987c77eadc82189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4436bf9913fd57df12a7939a61178cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179af3f95240e06a82204dda50f2a70b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621061ac54b4e8d693e8e15fd0212cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37792154c22758bc430b18ad98b45993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a0b3e9d2f0c31b06d75e718832a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaf5f293b7624cb2efe9ada1215f5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61494f775205ab2841160955c0a3377896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3420b6279b2ac1685fe6f17592d0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064b704fe41a4ca1de8d2e7ccc2b24898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e59c6d6d74b6608931fc26c1288bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaa8127973682070e3046a7f8bd48a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814196457d8e5d642d91ff11f74f3b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c0acc83a82dbdc74dd061f1f1626102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c20e6c5b4a0630d8c510c70a21e15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59852afc5c293090cc0d312d117ebd1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f12b21d7ff7dc88748e5943fa90cf7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04468037377a12ea9eb7d4fae6100cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640dd2281a38118a44c3e30f0e1a039107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e724c6429b6eab6b3822811b896a1fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179726bb4023bf13e9398cad70fdbb3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ae0a6e9961e43f0c7f36a79dd98d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b189fb5f4a2c3de09aa2d1812984112111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38473582989d622966c9384c9b612108112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91b4a1fee0b3e70c599fe893fd0e04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4058b159b29c0119bfe1845fd44d5fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc524a3e016564b977392372f3aa28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361864ffa1d585ab9cd1c0fe1975f1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070509f443506ae2d51690f51741bcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90458230c682db754f2edace63d21a3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f097ba81c16f9828217a02fa515af8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c758bdad08d9751ceec1b3b506164120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf615cffc42271e511b303c18e78d94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123c2f9859a1ac6ce2e84c1fc1d418f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668296d368f2abb52f5dd7c0adc2879123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1230852e8b41d1b13c1cdb8821e5eab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf389be8be30058819b21bb82b9105125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e05ea6c757998dd347f3cd064b1fea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a756cda1f89e41820ae96ce6ccaa7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54f58ba4bf7e5e010198a3d4e351ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4595bdb5c5b21faca98d7fd26e07e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb1baf312e80780db3955541582c5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709144e023eb19a266b29c3ad33be7ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d322d4a1aff03b5866c3e3bc620748132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ae82446b26e1217b8e6826504d077133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39fe2bf69f20391e555f9e952a63a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe332e6a1a00ff9b77c6a67a1903b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79749135ae3392c7df8ec280cd0a6c87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b4a6b7d79cec756e27240e33b4495137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5ba3bb2e01ac414ca6d8cb3f0e418138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a7f1e1412bae4870444c3359cecc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c45a7fd8ba2088123c107ff263a09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f54675a2be9166c58c8dca6a808543141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b1439c9ff24c6eb70412168ae47cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29398499762b3422e65e41c3bc5fe8d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1b8da06a1309ba7a8131902c29076144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b377dd4529dfc74e45f12a2df6852145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be975444b9f2c461abf7256f83cbb8f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8c1c1ed6ac6f5239b0bf538119fa9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e915d4302a5ff0b2b8bced140eb300148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b205190271db452797b94e32aa72bf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a859d0540d7f26c6c10e7f291fc5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0828bf5358cb174cefd04a88e935d27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9d3a75c61b9fecdad54b5acc6d634152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597a0779b670293ca335c5637dbe1fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726c65ec5b9026736604179516d5325154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76055fc4aee4315c553cd289fe0a46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fa7b74c201bcac36767fe0116373b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f8ac1e9450b22dead2681b87a0366157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f5e561a7e3e409b04c4b32614570a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9de1c3b5055db77f0003da68d7748159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9995b82a070069cbf3460222a53f1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a8ef09e253615da6e543be8cba94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60525b02cde7e268fd814c68c5deb1f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0724e986e709f3136a635e1018b40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935de1fca30884b2c17997248d709214164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc111ba4c24de71cdb2081d53249b18c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c4b5ff3bfa3370fd82dddf4542b85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9f80e93e8f783693381eea49c4baa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e54c79b9b9ba821bd1c2206c936c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1517c3dbcab4780516842bda7e341169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8250f9ef744bf07ee7b0ee35945aeed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2819f1ffa8774e932ab3a2834c33d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133364e57d6b1ca504498b62f6fce20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7adf84b98057a07bb08daf24b76e8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab34aa9d109999c377f8e4ee157cbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b6bee8be7bb837191a57f838a3116175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced4496264e1129e69c99c46db3686e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0c5b89289c0c89fc93b474c2df385177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87883906a43a0ff548ab9efa498d623178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bc67e56ad926082f05f666889e3d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53f1fcf648ed2296d161b21fff50e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff2fe83d8e75d242269694d526b205181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2e2f99a63b50f6eb3cadcc746bb45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91719b32f0ab7b5d2f2300e7339458c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc844bf54f8286e63c41498ff8eff7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b12f51fc88e734ea4ff3793c4679e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b57f15511777a5f9f13c3690f8200186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de76849b0bdce2b1b6c49be4cc2153187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8542676698bc27df07b5759ee12c73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6c517902e7b7c41b85604f1c561dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4e7bc108d4488bffb53722484b156190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b54ac3a3725ea3b3af4dc799595fed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf120f712233dc0b9cc83dd5780847192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f0be0802eb66b2e8a24d72f14597193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d5aea38c66a2166f001058688b7b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45fbae4fb8a290fbba7a45c4b2e8ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec5748003a2c4ec928329220a9f4a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230c7a48e3c013c8abd51e612e28c40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338403988883f8e07dd34bea59b83e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b92fd3e71cb6588f41edc86d4950ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539a8101e86f6d8944c07e5a22daebd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef073ab5c5200f78b942bb4c7c602d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2d47ae1159e869f494ed8607675f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c1a3abe14f43d820c080d91416f0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbd1ca6920d3fd01f1420ff4aa5ddd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdd182098f99463f194140768d2394205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee7a06142765ce8d4cf1b7e3cb104206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e64dd9d705b21a87242a980460b04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b77545a3c4c85c42c82a0ecee16a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58048e1d5159519560e202b87c112567209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821fdf2eda625994d3f7d6d6764fc79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4250c0515166599076c11066f70637211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639e875250fab83e75642e3760a315f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b947de421cd4aceac2208e8e902b160213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77139d505bac91af9ca4203fe69d3140214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf87c6e174cd130cdfe6ca8ef86c6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cdb26941d10cfd6f68c68d396ca9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc81dcd41aa8571e123bb5645863369217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1c46b4211f272320809c7c2c3cd43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996d6c0af11f929ecd5115bfcf017af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c740b7d56a82ec712feace62eeb64dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a57bb3d92779bc1104fd03284a3c89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875414dc15179406da4ebf7c48c55e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d887caedfe71ca3d5414c22fe8d02fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0bed3bc545c90b38ca839a072c68d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae9c772ee06a8f3427e17eb828d0d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f1e03829c8d353ea1e36cd1b2ab9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f084e5c401bd173af034ea585c5a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651091563b25715e4a933689e890a66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ba0392ee23dfed1fd2ccedb0b8663229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5296e993364bebd6089f9065354530230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e12a4a55f052987bf4fce6397d52f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1413514277a0b465560bafe120f09cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792fe28fc00c2d187df31f2ce03cf27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576298d1da6c834f479ad49589724844234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ab1672f5e123b1219304093c97780235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dee5eea7e451a851ec9844910445b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86609d2caf032db98746a0cbdc7348237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b6be22095a0e1d63c53279b936f93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209336ed7bed0189342ea3aac5e8cfd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a565776c4e0287164ec165f47c9fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3733ad1eec6b5c2ecd6ec2bee029c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252ea2d6d39fc9b3cccd5c037f0215a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bef741edb7e51fe0f623110e59dd0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed24317042b6aab59e401118f3e0f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eda43996b3bc1347dbc37d052879c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6f9477ccc8e825960698010c61d81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edc3d5389980bfa61769714feef9f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ab482d3fd1e8c80e6c539f9afa626248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fda25ffdd3594cc7b17bbeb427a7c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e0e420dde63d3d224aae28a7ee40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9b400550ce4f27c8de0e3625c7e2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c361c6fd5ede14b924d53c5374c56bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c696e06a9a29d52ae596d28acd9da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959d3cf08801bf0fcd5dc5ae345080254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1138e8b02e8c6cb10531da078ccba2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c58ec2d6b6648ab262b7c087833aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a46621cae8272daa0eaf2be6f46209257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55730b16da7eb57b4543def78ca2672b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1755bb1e9503befd563602492791e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146b67d6c4bc10ec5ba8c7f781d4c2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a057aa47b84f503a42196b47ef02966261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0289be056d61927930e7b15eec3ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a70b9be6b2c7b05254c2b5fe81b01f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b4802e0b821ba35b29c6f99f5ed9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415a1c8615da5f4354a37bba102a16d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef8f030bc0a401f59b3279eafb2de8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d406a759ba47d257c083dea4cc6e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6540c1429393867096a4182ab06558268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436736bf7ee04d51998c43a34b977090269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603f64ffc04e93ff237ad12cb33ed59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c2b3340b9be035eed4bcb8a143ac1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25d9ce47df13d018bf4e05d6231904272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74368399ecf450fd0820ecc9b0fcc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024233f2fbbb6850e919426402628b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54836fd4292d3a4b3fe3a927d1f1b845275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b974938b4d063bede1b54c05016a73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b159624645919735b6e2c48ab9cde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de46768d315d310914945f0721a020278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93c1b3572c765f2f02ce12f606591e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fe54d965261aaef21a8700766682c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee95ed6110695c4620bedc75199ac0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be7cdd719df0338c22928339f64c30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587429dc45db7a29eda4e242a98edc7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc04cf737e064a223a98275b6abaf6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24aee31703deb1766ed14504ce105f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce0b7eafb54dc43b80effaee09ffe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7df5789021ef213cf19668fb4b162287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb08825eea9b77185106eb314fa3af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63b6309520df2a34b1f4d9393df422289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338bc914582d91fb02e04e383532c5c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6069645879c509c765c6a51df501280291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0399da0a2e526a769bed7a94f2d5b3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b3d4d64a3d287c6d31d27e6924163293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a77906db3efd144065ade111e5dbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c058631375927a9a08f6ca6a0c3cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8244e33fc756f08c56088c539d1b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119de1f274dcc66c71eb3c327dd3e059297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0d7e1a3b0582a8b7e0115ab1d8e85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6851f2e143688cc976c2428730614c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61460d6272138a26e1c36ccb78602cff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3596076fca79aae46b22cf633d15038301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b9330deddb0308d5fa8300e9ed124302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014505410f735236937d46dda8d7d1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26a5d85581ee65eca44b533b14aa8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264d1ce1f2882af1a709feb62723bd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fb2cc1bc66180be8ee942d4127d58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f737408cb95456842fb66e572198e0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f037a918070a8151a77516dedc12e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5a25c639f350be27af45433620dda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1420175a3837f07545ad0f701af96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e665c64dbd2d77fcea77ae7f4bff9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2360e3ccca5e05094b6c8d5d1d2c78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919c915932214e6d7e4946550800367313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285931018c026eb57ec68c4085f6633314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6b2c4540ed9aad15c285282dc8ed2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49adcad55e5149598447ad0cf8b39f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e3a09ecda98ee7a4ca8a5149ee000317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f86f32d0138d5385b48ef92d97532318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19595363b168d2a6e566b7bef7ed3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ae5152f10862c7e34ee05366efa1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729a5de11f745b628ccda8831a991d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd517b7bd8dab6047e3b62ccb438949322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbdbea1fb475c681e22c2adbd1fcc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2d8ebe616af26028cc080f808f8d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732d959c3956f3a753c8d3ad21f4eb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bfb459b45d4ff404bb71c009d9d07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001064afa4ed99961a03e9562bb964e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee890a3ff68a2b916af088d2da4a70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad456d5c4ecf72f3e0a4ff423048a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a745f8c4108c77faa7979715357cb05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef12e70cda618b95d28fd9a2f8ab7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f699d954374efa2c53a0aa7d2269ac8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5dc1c87d9b525fa0ff60a631be192333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f1252fbb63cbc4c8375fe8e98dfd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a5b8e6f56c0412bcffc82132be7a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5012c4dab1fe1aedd119d03b3a0d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d52259b26df4b87cf6481d43dc21d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb896a4ec6184509011fdb9c4c948cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c04a746c4778f7373c9d8d491b83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f62201b964b570bc6bf84a8d3f20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b78281a270ca79cd03dc631600ba5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff3e2591b37a13c750875c80e301d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef37612839aac3e743e1d0d9958bd7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6afa1c099775ff1b5e1804f5c16d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f376765df32c3b7a64198e909847fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd1eee9618a54c910d688b7d3bd352346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7dad5fffd0201cbffe865c831d715347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af11765e9ddc96f18c314b7f16167d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eef8836ee59588c47fe11a7b62b7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73836d5acdb059377d34f437f154a20350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956462b77caf354630b2f3e5026fdb92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31890bf78093d532e40aad642c45be3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd1d30ae174dd286f498344462aa32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9b72eb9098987bc1daed81f535dab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0df510e9461d39d5f4aa1dd810bac8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4696d6ab77a11655b239cd02da562d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d07c5784867124b50cb2313fca5b60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b51269180bd28917e595c625610c88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e69196c23bdcb341ce697e859573d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab39a2448c082cab94e919014a8265e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d435fb9b59eee5e78926052100a9c97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0842d4ce7bfd2b4ba4157625e089f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52896914760ef2eacfe26e8a6af1478e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4181453b95c26f016ced0575ca1fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac0a8c784d42d4c0a3982ecbea3485365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b0a325a065fbb2a7c58a2afc3109366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d92e221a8ccb33f73f0ec21d94971367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa487ab22c13be43b66152a999942c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901ca085b37ce4bd2dd0b41e76eb708369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78359723520c9bd490b87e0cb3e0ac67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697449b22eddd02984bd7738e0248a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0a58e94880020a11c017a39e05050372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a90302b7552b5cfb21c29ec22053c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b986a6089f1ebebcc9d87e5009c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d35c73dcfdf63d5084addd72dc48c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d0bf80c1db648d7459ae8dec3a1d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b15c0da5244d0916dadc8bad4c4dc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cc4957930722ad7d9a7cca7fc0a79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c007e086e471d88dd575e825c4e398379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5dbcb9766217bcd982876e4681015380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541cc03bd130e62cb6b9febef7cdf72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c341540e6e1d769a376c8b5e7d32d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8524d3c0e942eda4511fefa289e35d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9909badba4ba52fc969d43a93f4f78e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faed81e4980ffcb2e2c14793d2abafa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c938bef2e80414834bd1eadd2f8718386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c05cc4cc9d2b47e1fd97c3c24681eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2163c551a815249c9815e11432985388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6bdc6942119db16f0ec31a602475e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4773b6b0e9e208dbfaf71bfe30aa9f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958666adda7b5dbc5cf4df7bbe49a494391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaceca425120d1e540c14893b05813392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360c48e89c8912d7eecd0f52f20c23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee66b3cd808eb314cde5b5012f048a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8f69c34b4f73e3960f3064714d07c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d236035649a8190f90519f2144e2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99526e82d2b5f4e40b274fd8a5095fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fed2e64eed5482c7642bf45e0f050398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d40a07f8f4cb4e4ab78a7d00a043f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780d60f3c3c17077e3bd64814c524e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05410e0161109a6b683f52f7bd49b4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df248b7d7e5b042423ddbd8117f5876d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0775dedd3cd2f28bc53d4241062fd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30859053e886ff7321229039f5b92b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd572ffa167a950cd64a17df7512c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa925586598349b2de1d27dc083679406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78b3d12193248bdb62348c2071a5eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dfe577419f8798d22f3b405bb0fdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0983051195f3b393f6e3b7ad9de5a94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c3a0c250294d94071c05e6cdfcd2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52748f2facaa1a9cbb69a4d0f82296e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74e266f0be7ff914034ff8e1400d6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c73b316c01ac06ab541dab0a58b732413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10517a925e1c584c8c970805684e25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7799350977af49b45dc9e953a6716415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff367f614de8d281000f3d38db8b8f53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b608e76bbdf0bbbd867c368256a06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294f627e1a8c234506876e3c2daa9e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d21d98499cdaa206b3246b4acb4a40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0748394a72bba6bad4693298d35fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f4c69addb5378a1e9586cedbcf070421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2619ff2d8f100983297c3656766d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71bebeee084f6aa6bccf5e8ddeccc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b66c80272e7ff7e01dc83b4809c9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eb7b28554cedf04514f9635cd7c03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3cf1bf786c5253ca5faf7b16f6a18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5362da54f45c69b22f4b7497e84838a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e401ea3f8d35f9473593ff352664f35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185e78e83e0c681d5c42c00cc5485b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9f3fef426d80fbcb6439a2071639430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae46130c188e3d42902d43089eff29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bb55a81246b90bb971e62e4317aac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc3edf4238d5901fad84c499403dee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a42245a0de72af3bf20f8e54f35fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8c5452c994168fa3aa185f0522d05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4f9b2b3146f1c8880d208cad6676d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341b9172d6dbc34b26be400da801db8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371f020186b2dddbc2f0193295dfe03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf739401235788ec2a436488f847365439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b60718fcb9fb5c8122fd69694391e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25937d273072b844da90ed224c6037cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b0442afa502a80e849bae5dd9a998442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c2da02a97344c009c6d580317224b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225df8e1454ad55c9f8380e2ef0b449444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9073018820cdbb1e85df43175a16642445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47386bc9ecd872d7924694e0a6e2b8e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d6cc5033d9c2eb39678ec8bea2be2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8905f02bc330f7d60d30aec306e6e60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba339a5b3154ca4edb6ccb34f49ead8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04567b1dcb414041f4a8929ec7da959c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf135eedecb29c55797b3c081e1120451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83b3bc3d7300e23b9701ccfff00fcd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa337117a544c0a40858d50c1cd419453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cc3fe3b8350ba82a8bd69bf827e50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99655a7c56d59e0c3ffd726a2a59df3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f639e609a7470a31225855895c78b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f6234691fff41fe4cbe1ddc015507457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328bee8787f5d23a238765ddf7d1a99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd05529a5381771726fb9e9824150459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a523e60134fbaa592c188d1c46b37e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f87f3d687a7749f1132d6d967e922b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7691d44d4029a1eb2348e53bb1e9c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f932b0a40948bbb53a8dfba1889a9e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3b8572c87fbde52a11797840a21e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3cc2df7022c79336e3df98b982fa0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cfe0322cb933c474692e50e4b7e3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58543178a45600e3baebdbed8c03cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4c9a1f513a328006de5593b76172d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafe0862cd45e09183be8d5f3d2688c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce929e3e50995791549fdc1f6920f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64335175459daaaad8bd6473bc89576a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2006cecfe9ee44e88eb87fc8032492472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603f8a84a174b4ccd18dbc3c9348687473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b614b511afccf4f7576d30bfc3c80f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f44c7f57ee03a24d2410ce0ea5e861475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad8d224a2e76a46fdd1a9c1eb3d20d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b7334153dad070528a361d19f68e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c78ee46a5da7712dc6840eb8e9d42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364e708b07e5cd75fa5685593615ea6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437147ae4cfc24d959d4633f63bc1836480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85754a96cb6802c88963b3f185363e85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3429047557fd4249155e4da8eafd10e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de8063ebb5b5f4d8a8bfa158f83b59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82006b6d682a02351961e68c9a99cb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da75153634bffdedab52487aafce8b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642626d610b8b083302d5dd781a61e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29505fa1e3b4b26fed9e374e83b018487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52688b4d3cae862f230394d6f88d29b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ce94abd3c420acaf223b3602e7e76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bf3e741850ac58430c60a2e2b45e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa878dfbfd7d4e219f4beb20dd76a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349922dab3958ee483fc92b079d137d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1a477698ac3b339a29c6b227d8fad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e974edc1794e397a2bc0d3b515ff5e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5ec16c64be2040a11c99ddd61b573495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8791b04a522cdc20c5827bd2df41b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d636c10bbadf15d348d6d2294b0cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57b91316ca3171b665b5e920bd63f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037c12df53c7c48a2c781f79e098a2b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f08ff76aecb4370c57ec3bdb169f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b3718438e9809d762631ef07dd2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8b504dc4ab758b200e239702bad0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa28a650a4c0073a76514740894416503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a27276ab5832530f9ae8d85a3a52f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaf24fbe18e161b339076ed6cfef28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e596391a11e382b9e297236b5d51389506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f1bb292cde50b3ab9db6d17ffb9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7401909b6db88cbb5984e23a55c42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82093511b264c01ee1a2fe36c2885af4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc965158b670069b76e2e8e80165da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13a0d1bd270f1f7b9c6b2738f32198511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cda6473ab1f667cbe60c61d98d0b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661485eb8ecb8892cdce53171611ae62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e94455c328640e3822ddecc13c08c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f47585d91a3afabc00beb34391a136515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efe70901cbfbde0729347f081bdfa3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f44d2283a70c2874da21821d7fd68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850315251ec3686e4e63b93d910f6d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73843317a799bb0d576394208f865c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785d02d14d11640ccdb52c46090695e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aacaec3f1641286cac1c903861e64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c359885d0df7bdeade3c61ca3fb9bb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8757df797e780a350035d398d66fef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528e4525e05d9ede3422ed53b0eb237524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6b6f3278ff3f9d3ac46b2fca20043525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda85e36dcaa915f68c46b39b5d308a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfb31c925162745ebb7e0510f240e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9634b34174659442f1a5bb61ef94b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074211aff8ca706e32ed9aeb0c6b1ec7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779081f8baf28ee2faa08784ed15ac9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd64ef50a350ebea7d1ea0a6416ac3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbbbba18268048af5f363dc4ec534f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a9d2eef68e8933f54e127eb86f279533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4548780cb2eb6a14852a20c4377e06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89a46b4d8452272ce0741e18949071535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e4c27992fbd9920fbff9900b56456536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688147ac4548f4a93f88624fa7a2f20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974921f70b04511b0a304d2c288f9e5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571f794c3b8b684cf0059776002c00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e54302ea880e6a9e34d326145bacf6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384b6fea7d41463c44cbd36f6b4ba3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75642383e47072dc21f5519f9d238c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dda32c97b5b175c3087cf15e2e918543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27872bea5412b88be7dc8caf98786544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b70184e304d4c3767d0cb39b3acf7a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5088d290f93a1ca53a63de03cd1a20b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62682b8b21cfceec7bb3d6b535ca6be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d9d3158a650fcc6435099ed4344d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54095d1d9d1164f3107d7bf75a629e76549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acfe91165e369bf5999a46628394fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d40d82314c69dd21d2e8fb79679b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69ae79c80362e1b15567a11aa24510552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a894aea6f6fb563ca8e49cadf3a08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22671eda2745d02d6e15c1c4ece763a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf1b765db71105c54ce650c9950625555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cde0f2f5c8c8abaf57b88e679ae3f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d5751ce953b2decb00d718423bbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c2ee77c46a782525c8d535666257c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56111fee4eb0e9da36f12e83196122559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21081abe2604391ded3c08073a1a6c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8462d1fc87e1e068774d9f7c0cc145561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb53a47bc2f655b364435d0f19da74e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9180c9c44a7c1b602fb56c7ea04d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d32296fd44935c40feca72970758e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1b951da165704d1a0edfcdad6ebce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadb684ff2480278eeec55122933914566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382648a02279d6e5342a443a9e3aed5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04643f63666e68006724c0647d026892568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a99d0f0b9f58713df6bd0e3f543ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f7c24f6b521f1ca2f60b22b374d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c9ea074cd630e4e62d98ea853c1ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c07604972306154d330bb4e7b77327572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158467ad23c20443a07876168dca129573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc275e446b388335d70cc53bd9b33b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b41c0f4618992f73b395ce3cadce5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a9a03c5e667a561a2f2fc6874a681576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17f3a45c9e36c929add59a11b999cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436ec0f4be4e2d9725f54e69cc807e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17be60935bd64387ebbe2410cab1e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818ab6de80d69e4afbab585644ca4f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a910679ac6b0ee8d1f4f94792d091581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9fdd2b6b997bc0bcaf8055dcd452f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186f4aee2de4eb9df9359c000c57757583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73b01d09ef7031398dec488383f6d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc87dc8233c23c87c760b71d9e1099585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77698449b5119dfa3923048daa97a84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0267dabe3f1dc9c22a9564076cfbb0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf3385c065f2a5cd6d7a76922b06db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c32c3f27413b850318111d92c5b1a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4117fc36b8a1c6720c9bacad14e51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9c80dd7ad5aa541263a94f5c0e87f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c1df03278edf6c72147c6f24f9134592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ae9d960ec0c80ce9178a5cb61f8a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27f00495156ef7baf6e14e7e617136594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc8843129620a4748e9be0d2601b45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f656fcf5ea0f3b1ab134a51f1b9497596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42f322c84705ed6719bdc1b4df8177597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb809d0bead9f710c882a55a8e3374598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d201dc6d1c9b3f2563e1b0fd1f08b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c2aeea7259cce95bda5b6a9d46fa5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb202f23d6e43e97e8b49ed490d26e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6319087b50ed768777a2468fbd6c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca319a12e7010056b06c9e4934da9f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45319814eea3aa91bd0eea3f8aad43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4572280b24f831ceb7942008d354f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860869d4cc72eef7d3c83634a29011c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d2b7227208cbd3fa994671168ede607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57853fbc982bb972046034e9b3935c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e7b6bed62f5752c607849a9e52f9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71265a263e4a09dc59bcbbe48d1f3b11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b6219e3494fd9059210774f875354611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b70afdc0b5b41f0e080af878c627f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220c3e06494114c8601371d16ced714613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16255b29f20fd5a2cfba69230bd95cfe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeff979bcb17c62b0ae6c048f35855615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7652c0b6be11d56b049517b2ea14d48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775ca1e9131a5fb88840b283a841db6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574804bafe190701ba90405f2b09a508618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4d972a9ea2bff42cda521cbe7264d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2c21d71eeb7917e65bcfe6c9eeb94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3b490d5a23fa3d197a26a9f3b2ddf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ba7991e77dc9856865acd76007967622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9c869c9c3b6a445ff840508790a30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafcd33a3036c45bc368b6a6898859d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb283e4e502d8ee81ebb335b12a9718625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923beabe91fa9a3ea4920cea3fe0752626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3baccfc67944f87736e3d29540f0db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ff062363d667a53ec6b36ce8990f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d7ffb01ec56068bdbd8ccd69b44e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4cd3bd84551d37b51a743504e62ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08488d9b277ecc0eb29d446cf808ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7b1cd5443adee1630381c20e18daa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310f917d4486752c6f9a288515d0fd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0f596219e85090d340c641e6db321634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7f708af86ff2fdb0090cbf06e8fc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313bde5c40772e3f3203365198589b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fa42c19a5cc097b861346c0074060637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f45a4efbf353a8b967a5e6c3b8ce1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4372717207f63c6bf1687fe71d86cd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960febc06bde79ad9e3e947fbf1db0b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0779a0b484fe8c7e31c2673a061d9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa2ec005d532e04c2233573e7e4f54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b99fda3e68f299b60cd1440c7ab9c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497e4f41771b9d5bb0b76e576f90d60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e96b923a7c4c13d7276e362a751a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843bb7a3b1231a91928452667b66ea5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeeddc46ef595047c948b7a9762b8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17239599582a4ccc2cea557f263f28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb73e906be2e25a7fddbd1e54e7a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3328cbdfc0484c00a77296372c04c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d40bb5e4fd36e51f8f10a24af21c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eff022eeb98ea8f5159e2c4a90efde652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fa8c4ae9872e8f0a1d9989543a678653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71119525ece42180f26571535676324b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d22fb662852e37c08886bf96f7ef5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb27ab2884ff908ba7a5381d978652a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3472dab39718b829830592363fda1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa007424977d3130fbb832094f60ddd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673068d3b3740b7d178fdb6864926f5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06971fbd5276b88e325d342c84d9ed6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb42ed12d748771f907fa028aa00462661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c03f1da324c163921942e30c3300a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7394fa6264f2aa8625b94ec7af16f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a5e70e0ce88fdd692def5176fa3ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678358522e43a8e74f5a9ebdb6d51d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80617bd814189ff52b2970c05829e466666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d3d9b50fe270e2f83cb6f78a495d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efeba7bb9c3f3d2f654d3a6c4c96d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15695ca4f2adc631fae157b61d4628b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f5b1a3429f4e8ae130cfc7f60890670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd4830799cca41ffa45e30c4507ea1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ffb3d216b2afbb8402a86fd00aa00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb4cabd379ecc6080cc2f8db8abf6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5469fc9206899c2b2463035d3ade81674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9446dfa61f805251eb6b19cda408924675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0883fefeb5f464e6e8530c08b7ec6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8a61e8b5eefa793772dcefeef0c36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dd9b5a37cb45a1a4aa944032d81f1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6e5b10d94d8f2692e7331dc1f447a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cf8ce18ca8ca8ae36e645ca19f7f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33946a7b2ffe6f20aa866b64603e1b00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3338855c33cc2ad61f094320b0a4166682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06216968576dc0a1d356d1f738adaf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd690c31e94167b7f53b51aaf25a8319684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33c34bb63ff4140b8a7f3ebc95b1fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f1d77053d7881a1ea0a43f32aaaee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf893352809efdd5e57bf673ad80ec8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f127d34ed47cb3cc001f8514640444c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef204ac5a7c677d64c66cb4b7c9fc518689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306f123358716ee154db6e636fb272d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7fd930d5cd3ac61b8d36b51aaa2f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad67f71c9c509338353d069ddf87ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc2787d423b19686ac77f95ea97ca6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6452005f7bdb58ce828a6baf75050694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43541ee38bc96565f907b49d68581812695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ee34a088dd7e607fee15f27891db0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a099c2cf7e55de15dd2e82d38950da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e5e8b0c8e468e2076de401de9d70a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21c80c0c675ffaf70f6b08004a1cf5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a629cc0bd04f5e4c13e4e653922c5bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9630e498cab19f2d83a2312edc9a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bc6205fbfbdc4f66474ff31ee66e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa11f553636547dd46073b0592c8a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada93d7909175261a816bedf76d4dd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7ee761c9c66a77b265670f287d37a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e15a8edefa609b063b833490741a8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cba2763d15bda373fb653ecca7fe23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f603ffa06f101350e1df53a478e4d0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe4b777baed81c5c910d70636a4fb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfbd637ae2b762b56d106fa3bc5153710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6963be5f7d4a5b00f97a74d27369c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008e30d077f1f3f967387527c16ffe7712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7f47718680daa12810a61035c5bf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d525627899f20301dd8f43df0ff3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a789de77acc9fc4e0af1c98aa20083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02a19559a6d96a3260689d27b64fdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648540c4f93d71665360dec93d4f6975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ade6ed769d2520343b0b72ca3c3356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3afad509bd054f88500fc9adaf8c607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f57e09c6ecc2e4c7dd23f5d25e59408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2fd3b6d089fd87b691fab9b90a31c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc42309f1d096964ddcca7444c8e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9f2112e4929b1ee4bf907e766b90711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd921577a4b8f4714dcdd61a87f5222412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa185976f64d5495c4511aa444b00bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3835ceda948fb67392944973908114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adb9a74ef86861a037623b7328353515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af847c5a620c6626dafdf6d5093dad316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581e11616cb42bfde5d6785e0b36daf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cb7a65dc5253635886a6a5a7b39df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c8d91e9566dbcad7c530fc201d7d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19ad869f19089680de0644b765225d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e610b702be5e3178df5ee36ca7c4ce121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27358279bad6ccd3b07376329e070922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631268f875b299920a29e9191ef5e91c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234c347c3572fd2d3b472d36fd7591024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52874223ca06518b4a8d9e5f37c7ee5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5d6c49397a16c9e1f96281374c66e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fe1a67077757b0cedf9ffeaaae66127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9643ca572e14b1ce750c0cfcec709d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a22980d3ba19f2626dcf8c448d1b0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef3ec4f866da005432aa70f57d495b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f817d810d03ccc3a33c41e488fc1b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c35c0365ce1d1dc7d4ecea6fb042532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023df1a5bb962a72a4d8e760459729633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c4374a51de00aa75e04816e82d26534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30119625af1f3f5ddb75bad40985822f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35e5a3ac2907407eaad0eaf2a4b2c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ffab94088832be069b1ed7e02207137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cda2940634351ab1c2fb2df66879a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30674b12313c2e8e7936dfb2dca1887239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09e826d8b1e7392f84da40b5d80acd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6583a6d82eee6d2d3c423716e6192ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac6d7df5e8a70a38cb83ab548290da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed5b97a9a66b1faf8862c312962a3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329acaa56606d069b194cfc7c3d744ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb081ab76a69ce42d43def4c26396a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295389f6f161d70390c10464224cdba746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398cf96335a110a0773466c189f13747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e7454b373413529937ad9410736d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23e6500a909f5ad3224aa4f4ab902049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216784085c227e0b94ed3653da0377a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3c96eba2a2f83aced0d9ab43799b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8edde664f2597f36a6ab80869caae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924094a653bb49f4bead6388ac7f86c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a73850a0dab8347db85069272e56c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618048bba7cbd79b1a48c6ca44dac8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c646c8b470264d12f1a2b61376e244756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8df84d4ee067fb5925064bcea6170257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36315cd7abfc892bffe825efa464f3cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dbca5afcd53bf760c90c99ad542cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8024b0aaa6ad0d24d535d92f7dbb7a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330000260c95840adef45dda49dc84661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bcb59ef2179f51a1312d7f0cddd0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ff1f96f3e56f6ec214f760bdea2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ba76bdaf01295c94f9befcdce5c1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c2e33c3d8adf45b090e148f010c8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaf9f3f5958ff62f6f38a18c64808466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0404bd85b6a8d8b34971ca657904e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4bb5bf132219c65de9927658e3d0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf284ee0576b0db347e1e4e16616d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fe1bc43ac3f1a7826163c6a1543ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d79889cf9cea74f8c00c148c3378471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5c80369801546267ddf1951c6698c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9b616cdd2997776d5b4dbc02f3b1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3c50db409d33c5a8c28f351d7e94774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322e43a051867146ef633d43fafc2c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced638d79aaa2c4d57270e4e7c51299976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d08ee5e9c54b5908f60391537c2d4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd09b46ba304d707d216b4e8e9ec01f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a583790ba539085ac0a26f138c2554979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc76c8d26a5a5659b70625c9b7b98d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858233086a3cd22913a6496b5cdeea481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095696e9d02103a1c354b0be388a54a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bee49737b842f619e80ae71662e58d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1695f6e1b1bcca4fc573d3a10e1fc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab4678bed4351c25b3d1384b9ca9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694d3e31224533500d56401b7b6425486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61326504639b1146c4000f0bbbe50b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deda6982fa7d6205291c76f7cc409bd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d631d9f916b1ae05c7bd631bf7cfd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d20f6f2ebbd772146ca9af218c4ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15c1172d31dac6380fb02ac5736e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed2a7b37ceaf2a0898ec91c841a99692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1ac4b1a676180ba92a4d32ac9ac8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a25c48ed2857e5ce155c47b51a22594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d145af936472d466f8295147affe495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082100e6a26ec2d69b4d52f9d033fc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c046145a6315aecaf84893c135a1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99ef3f6247653d651bb18b07dc3c3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe107d769384a21da669a347097fe999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e53b638b3b25a56ebf31509f5dcf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565c64bf8c61763a94c034ecaaf8f03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dba746b7ac4f08dfc998b9cd982d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b125690401d11c083180460e3dde526103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dad0cd14864c476a2d9a1f2397ffc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70908a1bb210a626cb8d5f29bf6f5913105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eec952a1e8370e780ce0b5e4c93d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e3b90a74b9d1622c0caeaf00f241107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b9a57601e94342a87e7020997e42f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655b89addc7bff18cbf8410a425fedf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afa694c24458bc5cd4e3377612abb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90143031530a3dd639744954a448fdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b857ce9da2beb61c5bc116206d1f9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cec38d952c4c52fb980837723f4a54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8450734e47cdf09884ef1f883eda8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70908c5b4c250a9c184031ba1204a237115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10393842e46cc9af364da73bfa9d86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d87d60b643f4153032021e15f6ae2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df794aa483b7256346c17f3e71529c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22068588c3fa6fa2a51d49d6d3f52f8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fab09ac35dd532570fb2a249a2a28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e687f1d3ba2b5ddb1978da57fa0740121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1820fff4e80fabe6aac996b0fd9a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1faffdf49add22555c044090a5c03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a79cfc064012bb7b6e73947bb982ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910d75e0016c8440de7d7161a04ab17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51331268648e27a8facdb9109f373a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d009c36cc0c824e0d1a1437901cd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bc69b999b3dbc029bc10459891d6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117ea50d42cb4a5fecdc2b68914ce38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f4c4ddaccd51a8901767dfc7e1ec4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aa04e43c1280fb32a0f339b7c9e7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbe2475eb2e8e97360ed3eb85b39bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6bddfc610938ce414bbad9748020c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2e72ba69e19edca6c6bfabc95f91a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84644c53e2379ab36da518e8fad9bc21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4decbab7c4c0a15fedc47fa02f88cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99170577ec5b8babc78d33f231232a97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc8e44fc3d2357dea4e2d1f3324796138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bdcac537207d6ed5a6c5425bfa9fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb7d5174c54fc74ce7a3d8dd60f175140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32610297a2d5a8e2037c9f6486899b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0084dff8b2feea7e73fdc917016968a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ddbb4868a266f09a7211c656dfb4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a048713084dbef7048d83243aee67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df734981288c43ae7ff7d94a4f53292145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a598a1a08c237e37bffe3935d79345146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555e6eada4b3e8caa6d9d4adcfd9045147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494458312b4613e5cc4ba9e97c67336e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e7fb7e57a5e058d7787ce9f8f5e06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8872449a4ec04cd527bdc632fcfbf53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860182fc555506b5c7668ff99db1331151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b17869153091a4deca929ef93ced4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208af5bc78ddb126a64ad6d2e1db401d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09bc0a67dce303b398d484449bd2f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a081322ab23456f2e0499321df9889155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316e635e013c253b24a29d1fa8e9788156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a748c160120d3314ac99c59b767ed4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fd4cf6512b0dc8d566acb6bdc3240158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce547ba046b970b9d964e1bb774608159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b505e63e7511796dadbaeb41c6dc92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25097515ad14d56b8a41e3bd76cef2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cf592ba1f403aa7906c62d6c17204162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd972f0e3c568a30c2829990d720eb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f790302a9f308ebea19ea1ec3ec580164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889507fed9f4af78db4f9ded2bee29f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd229f576cd372807eda3cb867959eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985f8a4119c613433c3f3550f01e132167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c79be5d2295f0265335330fd13bcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6c5239520658f6eddce48767e1ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846032f62f5b70676a17af71365d605170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdf592213c6cea9b0754364a6f44dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc532c2b097cd449cab12a79d9160702172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd8e8febafa9f93ca969268645b81e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d39d44b68c259ebda69df325f78585174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad0ffb5610e97251e664a2ba50eeea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d0e489fde2a85325f3f6985d675ef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3db252ae032a9f8f7facf5c539540177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5e5a566ba6310fd68bb9c4959371178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf2c3dc6c53e3fac1d209dcf806d48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d0c87a59d5ed55ae75af4047ad1a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078886a2f0716eda9c0f6f56149e538e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47601fe68db540a3de13a85bfcaa9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c4983c4077c9a901f9151b6511317183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f09084b4d8eaa45c3ffdb77c215755184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19cf5d5eeebf6805790be43df9a72f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582bc9b5bcad00e726fc380f2d5ba3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c96997294006fb439bbc62438f0c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619703b609e168681381459ee8bbfad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf518323a93309946924e4ba46a6806189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1d1f8b4ac45f7fae925748eca765e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbc81c84315bf6c92cc8b267047fbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1b5133056f380ac63199c511ca226192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3c197bb05e7383a7889a40a8206fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0315875afe79ea184aa5fdad9912525194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5feb9da80d98a409fc1dfd959601195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00659803b8cd7fce10e5be2d8eb30b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d996f376e44ef34779f62483de3e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be346f0bf3ffc2d4322a0fa8d1edb47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3bfa2487a7df8d539e23b4075ae3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f2d39d8b30686114ab7e64f22f596200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1050746ce7e93996ffde9ecf060ecf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261496c4a7dacb25e41015de5d6bda64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9090735ac0f5c5957798d3ee932ea2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd51ec6247ba0f9489f911c01cca486204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad95ff54894ddfa89f9ca043e780b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856e5886db51469dd4e3faa735f59df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4255666f44f55f6838768b4ac9960207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe89b7976a097c05877dffdaa2b7e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071be923d8fc165eac899a45ff529d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9bdecee83097d515530459542c798210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929042dbf0df18f3afca52daac28e7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13329a5241fdc0bb1365f12438858eca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d901184db7018db2291074daf4590213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4da9b6d101270135ea55c7fa8a039214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d0708286c52e36bca2d8931d53ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919b1f595b0ba754f2fd2754c5dc88d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599d6dded79efc855895650c6046fd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7e4fcd8a364e41310b32c9388d7d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca84b66b3533406041afaacf449c54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aac42495d05257a4c87c39a1c5709220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d92d50423e6bac8d9f052b13e56ae7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95beb2508735cfac81fdaabd2767ea77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631e80cce2b81909f3480edc2742666223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479fd538e91a5dd4a3f45d1a2750807224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19036855b7a934c2246bf9f25d08b362225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e69ea961c6cbc65fafd74d010b6745226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6372e0b12f418a73a8e14a0f6da63c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec0f4a476289ade75a48ed89f415f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9ef3c841ec1f9a6c37954dbec5d28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea678daa8d53d8c70924159cda7ca0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff8cf05746c9edca386f8aaa67191231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b47798286de861f9d62b0fe10ae31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc97848ff0c8b83445ab30079a8f9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07701bf20beaddd0b68f8df19544d26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c132441e0b4594798fc7b5b995995c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f39c42c504b18c8e6410cd383f56b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7272ce13740b24f61e76a6b9c68e7aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964a00f8c70a7097054c0985e2e40b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3393961ec914dcf99dceff2d06ca722239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c817d4c9853ab886ba5d38a7a8c85e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ae6c035f2cba4b284b80a729cb1dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531d34d3a5b4386445debb89d3e213f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52743b353dd43491ca2846bed96ec7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45332a4b424a6571bc3f3dbb6d6fb62b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647e0a8ea97d3222db300a49a2c0d6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d177ae7f2ec756b627167494b2fb96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15bd4133021b2377347341306a0d33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760c0d053e488ce83bac2f3772ddeea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323bd85e029dfe40abb5c0867c42be5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363c9841109f3b65b17f44ce7a782c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01ad3cabe33beee30db10c29c2bfff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845b33c257b351cb734c1b3c5bfa35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a235347857bf378d8a48a231e77f327253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998246cd8e0da7b1f1a98ac9c741d3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133f2c10fb0bedc3e4ec70bd490a605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b785ce705c3f5919adbcf0d23659a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a606ac1aa20ada844a00d54414511e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4f423b446bcacf6045de62eac604d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb64cc0dc9b27da7abe4f138c67e2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522d09566af012440afde738fb2a5a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2d0f788efd51d21028d653fe25743261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78168a8a175fe2517b4e6a3464fc7e61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f795bbc970ec4f61050e07f7cac92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7988715907ed8370acb17fab368e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78328c34418a6b3c49a94f491756dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ac9571591b1627138460f1a1bd1d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734f18b8ede7d400b9280ec0672b86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef06a8353e28b5a5e6844b3319868e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a766a9754ddcdf86b6ed292538ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54cde9f4915922496ce21d83f0e74e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bede1d8cf2ff8f40b9328bebc2605271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26eaf2c01986a1036a314ce114770e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42cb70e5417cbef7f91b4d1ef461ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3740bd9a121e70413685f9637d470274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97dd395b448058c2cb1936d53eb145275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a938e04fe0e43420080034e3845d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c329b02e2108d8e206324486e9c02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6168bd3b1aa5fa033c22eb4a205620c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530e1eccbc10df0115ac32162a84b84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b437e3ba802ab0304c10c3cae8cac95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e11d21970dcbb407b78a96474df89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92636557a18b641af290747d89da886a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84795a63bc7c1ebb0c83940fdcb561f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876660e92c3db6e907e50f0f0ce859a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f07654b2ebdd55bbcfd2e9a7c84b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a97a22bdcbd8962012bb455cd603fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca23046cfad9da10905808461c1b40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694c99d84cf8fcf5de86a6235c92cd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34d31ca2254a77de80685ae87a30a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecd26dd9b93f158acd3880d76d85fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8171a8aa6a74bd4402c9e1e960648291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da2220745f1231a8bb7a45e1299a6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f572fec579817f00c476ab61b9d824293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918ae79bce8df00ecb1dbea3736e987294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0ac0ee5ec8e97691072e1d0762ef2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc240a9c1af3af662c3d8e33b6221b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8219821d269d8495883c5afac13ab9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b27b861bd1901cf4b9e15221c486298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ced453950ee9a4398ad424776097f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b888d7cddbcff232e6f51703a9e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c051de7cc278ce15c909f011b6c41f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846c64e114364487745600e5485bcb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3a9287d7154d5ef21936fbd18272e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81390ed1d1a89d60bdcb2f739775adca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e17f6c7453336219818fee3417c64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59645d48c502f1400cb126ca5659a24c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526595d4a72a20db877e3a941f2e2cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fdd38a588cdfe28a781d4bed95ae0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2d31335a5aeeaba95c716d0fa408c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc65ebd5b59623700fd0e8e44fd5e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17e687aef0d089e440876abced589c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f80ea4cec25c14aaa2b3a6c9a69721312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154378445e8c51763852cbf6d4332ae0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cd931d48d06a2da8a52f56e4be362314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ca4ee578dcbdddec522ded950616b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2e1f7bb1805deb6e16b071c4dc437316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc10d1ae190c98e07ceebcdc1cdfe38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491685f09f6cc62e2b1e6c3fa49b19a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3ffaa84b8846965f9829b5780e720319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1064e4f28501534815d76d715520b37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b0c810be8523abd58487c2982d25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d524f740684d2e419b9db8bfae844322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8d50fdc7034c921e57e363923b3f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa4afa90db08fe7db0b1cac448773a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c88026e87c11a8ebacd1a31d031d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c51fbdf522e72f304ba0d14b67d0c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bd3833fb3236e19ba5111a1eca0c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac59d296b6d247dd232cfbe34b4203f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026bcba16fec9f1482abdfecce271ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801ff4bda36e5ebfbac57a12ba2559c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4620378d5afa294dc3108f944d9c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf207629606bd5225c1ce23c09219d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a463f65efb1a15ae788eb1c75dd4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942c691f07e307f0f8e7a46f16da15e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad277c5b4fd55a400c24a55af6748273335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64add45c8d12b7512d23070da5c2a68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eb003d2b86df4105f48a8d361e2f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fce3ae7f715d609952ff257d9ef07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d419bf606aa959b6847adc19f111d1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a8ad5fc295b57e922fe89e6a0dbfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb0e737955ceb7e6efd56daaeaa193341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c9da2063345b540cf3f19cf4ec4c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53490d174b9f23b4e4804e4242176430343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab27dc4befe80caef7ed597c5dcb34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e681247aceab6620f53086d55ebae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d04fd294dd5cb226ab49fb6ca77fdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f6a88d9937694d83e0e21cbd33c29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9298ef21da1f1abc8b1d4fe234f5135348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add6df0b8073f2ec19b8fb41393058f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8be21e9d4716e73d82c829113fcdf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbb8411b1ff3a5fb2697397197a52c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785c930cd715925a8e4c585c8bcdc8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca390c601e1e07996bf4bf5c6afb1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb479954f71a3d34b7636133ec0c268a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee3a377ded0670958bc158fc9236ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da1dede4d0f3f5672b3aa3f580dee7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871c8e5655b73dd88133e050156dd34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2ed51de7a6b40a52f602cd26a8796358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658ae13a1478a700f8caf8a13fab34d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4461698e963494b74cb457857f76b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eff3081bca1e9d8a3dbdcf18803e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d013536c0c5a8a72f33e079ecb80fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8795715711be7c1b09aae08dd112e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed08facb6c80c49275bab9e9380ca1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a42bdaab4b9c9e2f8d64186000859365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b5b6ff4f8b99aef33eb474c089a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ce6ad7599c8b2d35b0f7e965e77c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faf2bb6db0872779a378f979b23865368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c3164f50e9b31f4b881a427906277369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180b13e78fc8f1321e5dbc2386ef089370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210620e5cd81c9429c880cb741a9bcc8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c422b190ffa7c43fe428c1f56d6ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a545e38cbe5c19bad01e0ac1ea5207373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a1576536a9ee67bdb85c5d5d9af5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a5208b5af119fb40bb9ea8dc4a064375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c419be73e8ce7417e3bdc337ecec834376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d343290d889c2f84cb56f77a7031d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c8a100dd9730d56102e8b006b0b6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47d1e16c176ef8533b3a0109716b8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ad9d83d9943b9a85d027265f3068f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b2c64016194427329afd3a1989c87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f36cd38e315fc0c05bc1cbba524e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7518c29a356731c0c1dd16bdc08ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e080ebfe9731a865989f81832c7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00197f57ed29941767d8068ed4152666385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e8806e067088eca141ee7fd45289386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18e4e48ae08c1667e11d86b2d0865d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a09d68d92292296fbadf207929b48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31978e2207e4160bcac2c78c9ecfcf56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174fac0b77262759563b27ae161d6cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1859ff5f00e2fd9289a5676f632358391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4ffe433205d9daa556fb10d13ddd4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068dc27d9dd27032821145e6ff46185393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795adc1abdbe3e40300805ec69336537394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc7e201716ce062b0458be1a34214c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e5e213bd5fb2b3aecf2ee992f4514396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd025a3bc280dccd74781c5fb8ff4d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f476ebe8aa80e63e86f613c8f43e00e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70523be292dfdf4fd05195e8ee2cb5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bfa5e5543cd47bb582790f7d12e1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1b3cb171aedda308fb7291d440756401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83a87fac967be8ad2daa9beb882d24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b7e490b31a18bc633de502cc06d44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d02b3b087393e20248b14929b65e12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2830388f15d4d12eca6c53b987d41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2037003a2660c62a7ee5dd797494ae8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8269cfeb29e488c2082e24c27b359f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fc5674120aee42bf60cfff502119f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb611fd9359442857758bcaac05554409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48354f50a06730a4976e6013dfc61b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1178535574d9c791764b0db63feb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfbebba598c098a5a9df4956d1fb15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075fcdc31e236b9d137dc331295c9ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baa386f0a2c8d5bc3a1b0ebfb3971f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3c6309a06e6df6786c039cdde4ed4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f687bf5985d463ea73726049ca99a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5763e1ee7af7dd8407d31c166bb71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1520f71526d6557d705b31858ff33c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5a65344d2d908b453962fce208cc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f0963c571af72f1aa33f750e60bfe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ac5db1de545823e63ae5b82332f5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28b1a289b2e5897c71c8e1acbb62a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492d5fee0155b0bed2663a6b8eaa70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92810056c6cf19303719f90ec876ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f20742cde77f9a4b84b3fa2794b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d94199811aa19cb85ba8c7581a7772426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95f2d704fc426bcd119dfc10fed638427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508ae2e2dcc7500ca6c70f1292f39a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d193fa1adaab8151d34d459282dac35429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c74a1884bfa3de7f3c308aec97b2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ed0761b6e209f53306bc1681e9f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16713bc4cf9f067b2762f923a6e62026432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916613440a1a9595fb4c5aa2fb6c888e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d41595c8e598308f49243d080c9143434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d3c1a77833fef3eb029d880a2bfd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0947dc9f352cbb70658548c29f1623436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41f659aeefcc07e7bcae59beaadae4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77933cf712d6d2dd1ea3afac3bcc624e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3483b2d4377ce5b0dc9e211ba909848439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e788bf7437e88b633d502d873b7ad92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae7b515e8f72ec41f553fd81f0f1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042747d4413d19bfd75f401343cbc5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188cf44d3a5959f08dbe9473b9d11a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de756ae6d87ceb730baf98b27d4bc48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77d7fe8337f94b41eea813a193f9d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a29871913c14f0d179d8c440aa104446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31433135d90158dae9503030f347ef3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613077447053136621aec97d4c37ca1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d234e342afb90634d6e41a4cd9150449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b547c4fe19cabe9b209c916aad6eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae5dbd6d7abf03a2112fd1217e30aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb8cb7c155544b94939a280553e3d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121e9ef8170a086a02267402ebbbe3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30861d24a376dd4bdbb66b694ee299c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba050222b362606663690359aafa1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf996c9b484f11cde65d7d28aed1497456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dfeb4d7bdf32f2918327782250b09457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5dd1df208a93135a7111469e75211458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b9a8129dacda3bb5a7955b2ed90b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65cdc05e3f91b5085dc09b25ae006b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c0c76e0d04f5a56607a6ff3b5a872461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a499fe6cd4389064527d8ca79b54bf4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6049b0dc9f22831786cf3c786f6969463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81fd088757826e0f96ecfc29ccb5ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b642fb2fc8c4f56c7cd545f71e52a53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b983fb7e55ba606077e3af02d2c41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750ede6f621fb44db2b1adb0b14c52a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fbe8c05a542b31fd7c302f36ff22e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49ea9b32baf9c5aacdae9cca3132c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac3578b0d4064867ee814d1345904d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e00f4055f63fd8b7f62856781f3b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95ffe33d5a00915f81895716b9c4a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a28ec713023ad0e96b88eb0025c74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ce9b9db96808cbb7e296b45f45bb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff834398633a6a8630ed1898935a5a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5418d27908b8d4bcbd7e8a09c8fa4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829278ecc519c64459a32c7ceb2a094c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363af86b5c2d4ed0f008b5378270775478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15c0377b9036bafc033b70f2e5f06a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743072a19a880641fed43575b7a2140480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab7e4c25fc0c223e4c11deb47f9523481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6dfb18b22590ced7b87191fb4a183482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636a9edd94275c549cc02eb6b76a51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b805f3c568209c36143815e684e95f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd52415754c9638d326daa390007335485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dbfb642f6d0a05738d02427cd30ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbf5f5228f75d89ef8a45878bee0fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d6290d1c4fc45b9fbc3f978c93be2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bf4b073fd5cafb88e7050bbf18a49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e9158195df7910767cea32ffde74c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57634f8453250d13f73c62b66ce6a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552114e0d538912d87ab3ef5717b3395492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba2469055a7866f0871cd6e42e38fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb1c0b2cffdcfdf07592069d6b4a55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6a4f081141846364b9cdea8b4dc54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107387fbe9d4d5a91415d00c69246466496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70300415f0b52d4c3802f42d93add55a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23930ff8c855c8c95e1b7e607a88ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e852fe79265cd24c59f26c9b7c01a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db192646225e1f81e66192958a648f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3370d87b911a6f4b00463ca000078fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0502469130701eab197efa2f6a23abc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce86c2ea5dd10653668f7e1408d1df0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8c3195d1f8fe0c369b90df3fe21e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83153bfddb9089750d92b90a265788505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab001a354e2efd968382e2b80be8a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604b07fa7735c4331e942ff730babbb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c445f9633ec1777b002cba26b14d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b0925121f2686bfb40e352e148d64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4acd521fd2d1a4e270327467bf8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0901129145462cde0e8fafb9bd871511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa2bf568818085df04c2df0fdd066512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a4f5e9d034aa0672c3a469a5a3132513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58ae44eb983cdad076510d5580ed17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188229ec1592923d9b762e1aa92dafc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e9dbd024ddd57ec8f025d558a29ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9af54ce72b281bafb020aaaafc475517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939825d7d03a71cfe34421d2ac888ecc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd213c09d3d6876c91d4e39f05ac88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e9928b6bba6bc020f30157d01acad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaeedb6f2aa1bf7777c0919116d3a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5b03c776ced00462ba99b5dd14ae0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd2e72b1767ddfdaeb31ba6fcb22f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f911f4245c538b5bdc57d82d9f414d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc35daaf9fe5baf71892f59fbb0325525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849f02dcb4109a28f3140b3003f40a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997eb94ea3ef5a0b31457aa4675acdae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06254a9ec5c86bd17932d4348f8c22f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cfb0698eac51ff33e66ac35c4b23a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f28fbd64012fa174aa45459f73919530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b4259674a897f838a07f804f2d98a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f75cefb8ca339142ca11c070b7372e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46393263b8e128a6d1ad6bb06cb0ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f29266627cf44499843ef495f5ce0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a392605c1bb174829d2e29fae7021535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f8401584e9747a1e6348a3b9ff4ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3ccf09944565f1ca5a689bbc534c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a02913131cedd7c50aa6c727e007a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523df14467ce19fd3fe0121e6c466e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdfce71c1e326c36f9284dc011b7a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a619bcc47c3638de4674ea933fe25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40595506b3eae2cf1526b88822d008e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb83b9667fe7cdb9676bc177d370c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1e44f8e22a3bcfacd9f8e40919b80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2244ae882dac7f187108a531aed56d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d984b9cbb7c1d6df7560ec36dec71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9a34c4fdc8682d1dc097a3e6cac2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddaabf304416b1c728e0c8dd2f1159548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b6555a2aa66aa4aabb0aead36b892549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6a8155ed2c19d2ccf7e71916ca35b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d585443bed16aaa82fc808f1becc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e32992a66aa71444e7c6bed512f19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377194594c6dd316a1759aca06bb910d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1eb81de7ba1bdca59b0c1c08b80dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304fe7bdbe48aaff9de1146bf68e2fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a26acdcbfeba498b6c52960fde882556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6ade9be5ffbd08a1950f8a0e86ee1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f69408d7ec50c3e189b4523f4c2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883237f2cc277f05a40138ec60446eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fe23546a573bcf7a24f50d61abcd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5170022c2bf3a76746226ef5bf29e7a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654337a2665dd5fea5fccfad8ac497f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900679644d5c2d2f71c08cefb3b0e6cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517dcd93b699948686bf7af3ff31456564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4abe2636bb337fdb1f21a5a1ddf78d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326ef8a5833295d65f1339bcfbd97eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab8c29f3951e88951a926ebcba4bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30a80a1b3c3a7b4d6f8891a793c169568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b2e27219b252c767139b2ebf534c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56592523d10177268a06b51358748e30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84520aa8e99bb0b810d633432ade681e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28499f2deff0e95c1887d4237e5bef2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b15bc0a2b205577f134a5b6eb5fa9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b82d35778c25ce169361de7b9a201574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7fa23d9e3be9b4114b10a9afdc44f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39021249f5b52da529203bdeb92432576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fe2739a1699d34b0f7b778f3ef34b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a26f5f5714190c4480294feffa26c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9d49bc38a9533375753e2f4a6cd70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dc9f699c3895605850ba2ba1f031b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6276087743f787ecce16188a0df3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a43aa84920809b7009bd6d17eb6cb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67b46ba0bd878d54bdb628f0d18cb7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c3d70c0df3c54e28ca887a467b7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c04d5d2167a26297b307d83244903f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415288fc4adb6f452d1f9fe588c1c0e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece34212fa1375f9679b2c4c66456d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefe6c22ee1439c3c1f335307e51a82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177325cb7ce53079c8d04e9c52c7b1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5118c3be38db95c55f4797f7aebab91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d91e43878ae2e2fe7df661e84aaf76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a16466488064706403f21827f23321592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b5ec40220a830ec0ec2b61d3d9e93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e6c7ab67016a7d54eea8fb7524e7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb29219fe8f7aca1eda703eb02557a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7c2cecbc75ff7aac000dcf8e3ff6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aece03f91b2dc5ee125f50506030c28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae62a1769c466710c003b4fbb45adfe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ef877581c62a6ab8a4d5cca40bed2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc523c1866a5d573869a6df2d658fa69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc49e7eea8dcdf44d7b2dfc61a230e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a786bf1caf914e48c16644ee72f4d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73060bbb08d51314d1a97b697805a24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48df9d5d4120aad1dd782b76ac81b92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b0140678a5466fddedfc6d36ceaf6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6213dae77f1c4d3dcd0effcd635edce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f4d221a8dda14230c708dfe47238607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074d18648fa12c34995bb641103f082608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8762b014baf2a13429e3a06a9ea574d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391a3835cff379702c43b1f540a9d7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803266d505d791db195b087a11c8f51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060d263d69c51a5d876287b41d87db9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4c74c6d8be063f6323695f65baadb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e0a277daf4b465fd98003f6cf3a5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863abe21e4593a694bfd00d43cd27983615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bcd178f1890fe43e787adc1daf2c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9793c3398a0894551c7648db662a6db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251c5b721c03fa3483ba1f82865855c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1de021d19ed7c8d89d8b64bf56bb46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f882d7d08d2279c80220e2cc9e70620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66804a03320c2128476be7daaa927f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf54988441733508a3c8d6053565b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dc1ce7c4420ecd326e3b14be5a68c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7a0b867601819b90d31cd1274e68f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c37f7ffb4f0f394f89e9e628ee4544625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c344a6af97332eef8285681f702b279626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be36b55179a5ef0cbb94fe10504fc62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2568b99590414aecf7bcd621cbec9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc2e875c5e8002370ecc8691cedd77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcad401965e4a52c0b2dd25c47b2634630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a2cb19cdb2954d3f1e8a584c65f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad97700724f0ed0b00d2baf9f4ba63b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bff95291aa7782d49427fba82f3df4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b81ab935670ce5f71b5d4edbfcc462634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06ba8a98044ce514719582dd8379f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab32a8a986ea1847229490f862f7862636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6ee0b5edec27e8ba0a9e7a0153433637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abd7d7182c54993f80281d313428b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175798e01ba216541fba37016262e247639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc48c072a5bb34aa259ace14b48634640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43684412354c9dafd37d2e4aa0037f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232510060e643def1efe672294eb4498642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586c79127414eb621f0d630559eb3cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da85fd5ac8014a2de8b103ac577cac4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b2e0be3456da931978a0e580e626a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc85009bcccb6eb13c3aa109a860dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b3c633bbedf0eca4c69189af8cab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a8fd4c129ccb488fb3e63fd0d4b93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b38311724129875cb393e2e26328b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f881fdca883cbf91b8ce55b193eb14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dbe843bef6c960814fcdca52e83c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbcaeaa7b457f2edf51abfc4d7539b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f398df4f3936b80eea147e17180d7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806dc42c10f3eec1a5600ef7d2b01df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13e15b3d40197d7db324238c6a4e0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b426770356b85e940ffa114beaf1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e0c63291a4d224daa5b49ca71b9b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcca42d87235650c4375714db953176658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793a9a99389f251b171a00a3d580b3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510038a7cc4e6935739bf8832b1cdc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e3f6c8abcd162ca853c41b0ca6328661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34f051c8976e6a78d0b97fc09e9798662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73d03085539bbe8ddcf14c96dd9a25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5305ed27cd608ce518ff870bf133f8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693cbd11eb64d7c08e495c63495871a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f875edef93fbdab1b065ffa5b509f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38228115290eb7ff87897e06c102bc1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb4ee935710fba9599186ca85adb9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431e2f2e2b1faf9a34221f247b0927c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86682ccc542f215f10e545252c56ffe8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3216de970a08127b9606dca89ce6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9382bf97726ce2adbd799dbda92dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dca41795ced04a1d6fdd43433c572f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8564c9bb75c1fa0fa2320a1d9affaa6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d5348b5d92faa3350a20330405d7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f5d323f6e6af451eef31e066515e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27cf386ad8392634d69cfb78c76995677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1098c0a21412f99275898a8cd24baf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecff7d5560428554a64938aea04c311679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664f04dadbca6c6cdc056dc575561e7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>