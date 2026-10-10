--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b3fdea2f43c71b0460d30b3d8a9b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed29c5d783a9087187ad9f848844b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44052480ea8552692304101997348fde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81eed708f6cba8c691c742b9d539aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e978ad09b827f07f5a638dd94b6bc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7988ff0bd46f46e301cf5b965c9e3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966034f5dccf22fd7845c8b387931e517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eeea54ab25e9efc0070c2841f08688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb5ab57a7eea16be641ebe3bde5a569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8b1e1dcea2ab56c5b01bcd0a7acc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6976a845f07a0c7d552dd259e16c64811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4b793830d0de830f1a508f1b3640212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248cda9ac23540bef11fdc742573c5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de32902e681b135adae4ab735aa2f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db461ac46c70e5b49c9ec2f55bd918a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da508a43f5ccb5a44bcc291c9c17b53e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc808591ec254c4b1f321476c603717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54f9270b9b0af448c460e28684a7b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7b6d550b422ae435c1909204f4c9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08941f65fa97bbdad819220cd372ea1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f40aea45c9de79758c4f6449b94321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d77d5bc7235b5964721078e0b21dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0b1edaa869275ce4e7a9fee8f560f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8f393ae16897a3e3d1ab5f174b88524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e7aff091065dd89ca30d1e78a4b7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb1ffd192476e37e4bed7ce482656526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4290117908d96db3a427e6dee99b92727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a95b07eb8641d9c2ae1b8e2ccd2c3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40587924180f85e2fb92a2ab79b937b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6928e6fac32f80d69850db91c09ec930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465e13980b70741c44c43e436cf4e9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b7a525dec87af8b422720b413c9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87ed98e999a47bd75e4ff156616ca233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf22b16f7c3395df32f5079134c503834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34392d2959bc875347592b8012c6da635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619646389faeed2de12dc22f52d572036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff009f7607031518bc9f1eb57604ef137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcd958272f22f9ac78e1defb49d25038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12486d3de83deb450589d8b5a2ae468139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a8ad26f73ca7125d6f8822c52ac8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c517000c77356d2dc9d27297ab39541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339cb43a8807e3fd37f7cee518513c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc39771abfc88889b1df62a73228e8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300731a715233fbdb511cf222665f0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942d08666669ae001c14db989265fac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea6a74b8b87f1a94d9fa210465f7a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab05851cd143e5d9793452b4cff151b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424cfdf0bbebb63b87f411dca645df248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7722dc67b7e88862b438de40af23949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3abb65012f8ab4fd16d8d8a7de8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25112bd732f7670aae6cc742290b21851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d42afc79ded804d7af8413e24aecc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46ee153e2379b326579a4cdfb723c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdf87975d534ec745223d9160dd4cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d12f39af6e5d7d125a9f6fa094cbee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2eec97a70cc9a9824354d34c0352656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4f26c41e786ef950cac9ba9d1ab4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196089262af3c5542307e12e9937ce158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84126827eaffcaf882807eb66ce8bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb9289fc9c226953f34dc12742386160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b914de1337c9e5b61b9da901bbad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3fa625ff1e3c818fc7b7c280dbd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b093f19e31dc0d0ca89bca12ca5c62c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b851e0929381ee4da3fafa69fa1da864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6db3e487c37feb3e9b58db52fc9b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9b2ca7faf9799e434b5fcfe05eb7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96648bdf0e53ca66ef72ebf890e755167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa510bdb9c5ea94f282950ee11413e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fae275dc85401e73061b840fcbc9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe210ea4a4579909b17ab7379fc7c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b502c6a3bf14a975d2073b5bf77f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbcc8c945e860692390c8375ef60a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596451cc0ae6fd617520c97576a2cc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfad34b473ecce03b93a1b7cb4836fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718f4584e87bc887879bdf73023467a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50941833de135a2383d855441706617d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204711d021b44a4af312522c2c0cde6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1594b91150f4c59fd79fbc2302d4f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b20079734c9b2ede7b35651377612179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1035d3e13259b8869dbc17c155e4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db66d450c9d9a012736e5aa3964e3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740944d384e15ae1bc116882d6d700782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0578f1a3c47b1f90525d3a189fe91dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99fcbb8b928e3347e402c0f5c44e1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499d87ff62dc97008e2d9a4f94573bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936a09a22672da038666e2d0e40392e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923a8c4b1bf5c9fe5c4142377073d3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b049b0de5ea9e112994d25bfb4da95c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a854683d62ec98493731bd3dbbe95089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578931ce505848e98e6e887170ee06b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fd8cc5f48bbfeb5460f4e99ea5fce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291049a64e55054a294483b127ac8b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df48329acdd6e9e908a125fc7524e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2d5bfb50edbff07fb96d8fa43d43f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ba108eeb333d437d63a06ede4e6a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9bce9d65db23ab418b5c25c7f908696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579bfac439c3b0ee4fa65bf2abb551797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0569d344e9f4fae5c73c84b3c05819a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711fe692f9fc62be61297cb83a6567099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58138a791c387873a7b4141cf1b6131a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34048aa803ab39a8b72ddcda823e8a83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481adb61ca6c9d9eaf9733a12cee9fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d440d387cabd5f6d25fa44f19bb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140485a5f172740cb0436bbf685801ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac28738d2aed5d9524c681ae8a4bae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a4eb9d2a39670e393e8e2506d9aae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880014c0e8a284343571e2419e49c7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d803a3441e2a6fe3d2ee142c2ec091108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb40d2e98cf543dc7d8f807c8ac3f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00728350c38bf8aedb26cace187c0b7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96476c37b9acc1d44b0fe7f55f0b4039111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3dd00e2179f37ff8add7658de5fcd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f227f1984c569837db5634f3f080d86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240ed583d098f72e1599f111e1a935c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff65553e9704bf77dc132e1d12e6fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0339b0ed18b5da1d6588ee23dd02de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e2caa2d16fe256478a612fa522812117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c9f88ae06ace9d1cf2d0c2b874c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c4dbeb892efc5109ef5389aaa20cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5b51e81a199a7333d9edeeedd91f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42015aeaf1cc17868fe87bcc1d2cf0a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5410ef78d6fc82c6785a7198046d89d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a450740afcaf66d510cdbac12ff63da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ead4d7ea679eb69ca76cf5338cabbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d3dd6214e60f446380839d098a1e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343021dd21ae2ae795785dfa39ec6bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303bf2fb51cc51613a3a1b6c102ddc2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfd00bec7c2f874bcd8873790f6678128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658817b5ac5f261463a02bcfec3b9c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ea96729d7ff844aefe5c82c34855c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8191379b2931dd0cf338440bcb3a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc40cca1afbe8795b22e0c7f88c95ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07789994ad299cb2109797942f7876bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b92bc360a7c2bf8047bd24cb11ca75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf337220d8bb39b5440707f1ef7eb408135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459da83c17449148c29649e18332cf09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a2b7f0c20e2fdd74057a864550be6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6842441e3e2f8678e09bbc67e642c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4863d3a20ef5337886339aca07d4c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34334b99b994aac65f79e8217e142fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351fef376ee6f5accf4be8ca2ac6aa2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2a1c205e635b0984c60f2cc30e6f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57a05c31515f2858d52d19c0f1fa7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8f30e043910c614c379cb215004f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51057a22a99e1718590045b2aded4d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4833d5386db780b94e8d5af832937146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3f0d188afffe6745bffcce3fa25b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3295c93578ded50e6c154a46350810c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0f9bdf4196971b02086658f6471bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e958a18be0d2c96787cc036174ba129150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ab0b0cfd6f7954b427679dc5af732151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6ee9059f040eb385e0dc2acba2e49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479788ab8746a6dbb6a3b44dca41775153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad0a7136ce15ecf35e0ae5a888eb48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baee47c10408a8933b9410b7b21a12e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff8528ebd669758754e349130dff2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a87c0fe01f7d9b3e39aa7f944d693157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033ca83d8ce64f4727f87b23f3f6cbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e58cff9b22176aa0f5061384df864e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef6de4359752bbb504a45db18be7fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44c260f70d66fbb67480a6f8c64451161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d43e54e9c14bef70bc6242e37f67c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d64df9a27dd483bae653dd55c413f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e6d80078585708ec5aeafac78b7e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dd341bffadf0e919ad6574dd013ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddb66e24096b60269c62bd4c006037166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37f0dc166d8b9588b23c65acb0558167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a006ffc4fd8e70f44c15eb1bdd003bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7779fa679d4980717cb8cca51ac5778169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6de9114d553a9666880a62e2c0b397170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d03b1c7ceb588ba29a7ad9f872c8d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791b651415f93a411f867cb9d361a95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb188765f85ad244762e43b7af1acf18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c828eda6a55e8e030631e6a26341eac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ec7e74847a132ebf65fb9b480ff46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ee54d7684bb205dc5689acfe3772a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ee6ed66d0d2dd4b76b98674f60d6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed00136632b7e5b9428a1c6a6839a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4970c7d7755bd4bd692bca7741808f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09d36174fbae32dacb403914d92e1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f7324eaadd9ca8cb98581be2165a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9fa066878e4bbe4613891c897c149182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca25c40ef1e2c2c884d1e9fe9ed1ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1a306646608a45e15e17503542049184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34582f1524251c39e1473debd62c54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c049637e9b4eb61a215a114a8f90d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ba7e6e8f69a8d53d2800ed53fd6e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c279c691adc2cfc60a9da90a0292ded188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fd2cd2c20d2262963bcf942c3b50e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6a94569977f992680a1d3c25f3cc9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a276a611c4f8bdb767dd8306a71a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec644a388d3f6fd3ea452a11b7614c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3d0d290f01ea9d478dd5525e52d43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbadacf4e816bc5b83e55a58ce1058194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12ee0ff7c70c4d579dedc91e57303b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3714375d0332c7d7c6f2da1a7fa044196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5f5e813fec37c99c60bcbb5c37a20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa628d11c5424e708adddb9d8096a88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55310ab63d6507f9b9fc23e47d01eea4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c3ee43d75c15b1448e99c0ce3dd10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab13aee4729e7dea962042ee1dfd74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab69ded59dd5e835329a294ca8a8bb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356474e2168817fd8bcead58db070c84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcd247a59c66b7c6b7124cc6991ea4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4854fab05cfecc7a192bebbe56cd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e45cc3db17de2e49ad990c75f6ba83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55a73d7ee0cf83231109e9f7d1add207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb07ae69d1f29ce400da3f6adace91b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca414388d62884b4fc361ef973ac3a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c88b36bbca0e4943a32f7468f0785210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42929f15b67650f1dcabdb1c1b01528b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04d08324534188d004e7aae78e5a8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af459530ca8f54d38cd3a65cfdf2bba6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e8657c6dd6c87da81207d7641ab1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9bffec0bcd9b4cfb364764ee17cc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da9ac4553a64ad6e8f369f439aa4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9c91609ca990faf0567c6c41d8756217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bb0613c8ce28217e058a302bb92b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff41c7c3a59aaac068679d34fdfd138219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b9dc29f7aa89ed6ec198a96feb477220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e508844a0564c1dd6e35406ee6c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82fbf552ae75ef7a78bd4100053d97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47327996892cda09c5ca16a8b119b44b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d8d026903fe93deac9d061f95171224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d45a55745c650b87cce73f7a62615d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92929643416572d70d3d55639ed4591c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bac00da914756e2fa5c70c90a0145f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dd54e2ca2779699429601bc2972cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f460cd6ecabd950bf607432d6f06996229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b98b778879738e15f86e1d6f9d48bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bb6d8c6a60f998387ee34e44fd24f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91b8bb7f28b526c4b260d1c6b68bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a949349f01f174930df536c3183566f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8381e9f5f46204ac08429d7a5708dd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e690cf1627fc0fee2cc6c18f906962c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc297f3162f209559f6472331a36a1cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f846564abbc25da6893763dcb1c810237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70869f05a65de06565d57c46a2192e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab211490b79fe83b2e92dc9b5cecc5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad2f12aa8f65e3946da671c8643fb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b499773101499a698f1ee835d240c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec76a56717d75e6090f6b73481ff33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da50764019877df77e53c625bf0f8b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a12616ee106c171d6c77f20a9cea52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cc52f7c4e9899aacaa33d22c87b05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68112d3a12683ac66a73d93059ee3c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fff8f050c9f69a4cef1d20c33201b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52eb4a3cbc1c2e2f8eac1fe2ae8d9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2c849b92258ac73d02a5700c7efc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929345898ca73cb21f37c0c5b0fb86b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f93e3b81c05da38ccd288f2a142f92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978c26585867189dfadd423808e5a5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437adec67bce776853220b5b3709d3c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781b4a5138eba663df97b775c4fb18f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8295d2f405fed3e7edf1d5ee5a5cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6178e436b63b6ef2a087bf7afc7e0b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99911fec6eba34ef9ed83581094857b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33089dd641d4ca790251daf0a3c909f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade660b1fa3c5069211b87d7bb79368f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f23c2b83260a305e66cf82137111a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3412c184d70f28967bf4bf60b14ddb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262808561d852f006b625590a6245f0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e43539647d7cfd449b2f76b264251263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4219c4025a042f097547c95c07d14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6723696747e767566a93d94f1f3920265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8df5743ebf7643178725e7514baad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36577d46b361aa0ccb5f7c802ca0c590267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988d52026f82fc60b9745af2cea2ffe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2881f4ba9b014c6ae5091ac586120269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46444ec6b34a60f5e6be69795b7e6786270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a92cb619860d186a5bfc7b4baf733271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff51603ed7c1bd53a1aa6ece971a198272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6548a3a23abf11730e41e35b0f2fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ccf6c3fd618b716d885159473ff6f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7681d184921d28d1003f8240b0977de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95839e7c2947b889b8cc951884bce959276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d561e055c222a388c28263955408a3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be3fa129ba943ffaa821a69dbe6269278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585228893fd59f231d9583ac4434b9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249a67d417695fa46f07b3c4fe32acf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25324fe51ce4d0da2079ef91dca685281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b8f8bd267517c7d51141f7e6bf21d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c73952b9c61a35721466834c0f93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9009533a8a605b3f4fc6be69aeb0c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f23aa0975965ad686a66df5d7fe850285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba657dbbd0038471483d58a6a0f7826286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b9320bece670ff2ff004e98f7ed6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54bdb36d68e3b594e7cdc4b22ae959288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08824db83db9494d3011008eb02bd588289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325c8d49ab02e15268d2622aeab09f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903b2b777a25c74ebaddc70f1d930fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd2d8de10ba2900e01370c51b8bc62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b1aa420e190cfd6e5db17c7b189c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570b18cabe20a2f3ffc0d2ff8874a5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e27e017df9e56266ab8734952195f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41360761f6fe7cfc657906dd96f3dce7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17448f3e8516d11070b86a80241c773297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b8c353b8fe4faac1b8843da58e274298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dedec18ce68005897b7eaa464e490299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff31ca7487ce4b62f03c824b9ff8362300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9af55300419fd591ef2e795ee38f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f3f6ebab7312232ec5a08bf4f8ff6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265bda609b6409f1babf8ad3ddf1e6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebc0314d0abe50e0b28f8d768cd57d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a740365660c3116efe2c8d2a1e0062305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9f6f291bf02b21ed10f827d1b9f9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da39c7c03f2ad3b2029d7e319296c12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405718c0db7a42c181dd238e02c0129c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865a42b6bf1dfc673c67f4b7c7fc7cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7545759dca557dac920572e38f35e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502b41fde0a99a105344c6da994c58c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a94adc6d6175e7361e889846503f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a29c1a41f9c23faae937989dc5844313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa5922d737b3dac8946391fae5089a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f34e341a7a73fc1c4696100fb15ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0712911d623aae2bb007774cf4267a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99853bf01862053d4d3a8004b3c5e7d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dc115d36bb5ba9939d1be62cccdd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220cf5c23ca2ac0c7aca637261ff99c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bbfe430d9f05f6c12aead20c24248320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a05af82d2aefaf15b2c01a746e82a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee27151e83efe603d5d71ebf788e87d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa41f2d210f2eb535c43a842df61aee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54197bf21454471be824622a20c17c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8183fcd87870f4538ecafef07b6e617325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc19ce2f980e5504a632d7f3ff099f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c324ad14aab4e6a4732636c38cecc7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b3a4c2840b6d37d113dea8fa7f42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2010855b1926734dd2118e1c8ab5502329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6455285f2074e5f309e6c7bb0e2d23f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437a3a0ddd916a953bbcc264604cabf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41135dbb258fdc44eb5e92a0892b3fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f7ddf6dafefc426ebea5096b7cdc5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358bf0a975f0553994db96b2166c001334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5f914a8f10af780ed46e885ef3f07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c059fb1c41f038ba845b57b68ad11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b079dd18b063ea1e3c8f744a51c8e62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81f00bb8fc42e1ba358a8dfd95559338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281bb3edb36993d30bcf41a87b442e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0056ba2113a7d6525566dad0f2a24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185960e23e295ca40c85a84cb90d2f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933fa2dd30a6f882c7ee217acb05ed3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75fd362b7ad8a619a8fc646b781f7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d49040aec7187b2f5d982076e6dcfb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417d6a3af947b10f920d617cb2e5811345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d8433b4f602e513345f68bb574082346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b695d1a93d133b13ab8b87b3bf0a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ff468cbef3a7ae189ec9c3b445dc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884caff90a5c227dc35b6f7cd3053b70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa738063a0876317860be007e388142b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa11cfa484252e54de1cc7dbf331d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b60bed1657adebba96f54119deb87f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ef5c47a1dc8ed5552dabce5f11eb3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f48efef6d7f87e7ae93a541328d554354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd19c58a57942fa4d86a5972d0544355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e8fa5de984a0692a7737f0704355356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207357497be54a7b983074ac24c442a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b086e35386e3d1e90ad2011dad6fde4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffeee42097c3af21f1a06457ba6b08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f474bd67c9696691e6b8301502eff5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d9018c417e5b9029b04adc70b0b4d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922c5161845ec3eaf3c777871d04261362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d086a3c809e87316bde2b4c8b7d40b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406653bae1901e7440fe407d2cb030a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9cdf7ee775396d2c034ec49884547365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460fbf897f758fa1add20fecde9dc6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b0c8920efbbd27f4bbcb0a7ac98de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99948c94e2f4d6535897a63151bcda7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2473c4117d29eaf7dddc91444b34913369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658c8fce595fcc93423ed47c7943cbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f757aea94cc0a338f4db3f8cbdf4d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b3f0d30e8372a45ab257ccbaaae38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72d34038c6e98fc14a8789bf1d9757373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d3563abbfbfcea22e30a0f5c60a22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b26b5a6ab838afc736ec4edb512a47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bc6cf5aa93f09fc0c37b91d554814376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ea55ab57f97541ef5a1363aff14d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d85898836271fb08061976055142b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95440b8ecb8290e62fe0040c0fb3d79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d857d8494fc2fe0400eb52ace8a799380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c6279b7a49e5166716120c984b82d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d244a7edfa49161ee3dfe527f28842382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f5a8312c8cad4ed62ecae36580626383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b21118c93ccd5e6740270c2e1a0374384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735b969374f7db4cd329621a7fb2dc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec7e0929b210a80c8972e559febaf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06204d17afe3923c300e6a5ad6f6c73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc972bdc4f8bebe0276f330cbaed32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740182ea008fa32cd6351472f6964c73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44ba0c658e50c495777e4feb95657c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c52fa5058a682793ecf7508a4047c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf9ec0892c53e404443d823684c09e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fec12e76c27dbc96ea5f3f5531551a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ebd969f19f789707fe934be1760e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae4507462913d28c98764e78742adb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2caf189a2f8a788f71d4ce83d42453396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61445c7ec76c9a93b54f453c7fbe9563397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f928990509929de6f9cf1a31478e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5333e6a9b9650500f680ec3c1e1c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8ee698009bc18d16a0d01defbd54400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e948fe40af38727894ea760c7d819a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f2b011d0e268bcaf6d88e0edc272a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca94aad902944e48fb544fcba596a22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caa319dcf24b87f652f185dc40cea7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ee678b5ff66b5c1d13860f69f4e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a17a27cb62126406396b50663fb33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cef3f71673e376a0d2e39aaeac68e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae69335a06373b66c6e7b6190fc4baa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabed7361a774c6f149d33be38ff7cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791945c75104eec7fff9313448031cb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d83c132ad9dd89cb59943b114894e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07cc4d5668b3314a86a327324cf1ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07604b35093aa22c9b5c050e8864af45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e772fea71f9aa212a50bbeb0bd1c32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b01be6f622fb04b58e452724cff29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659984934c464d462c63db23f1aa4016416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdcbd13b990df3ad26349db0ae7292417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34023ccd5e95d1484279a3085316f40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e1cbb074db7355fb7ea9c09343bc6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9c1c676a646f467f8de2455b2fed2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af315fc26018e376c978566d3bb96d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1090466a7caefeacec4d995de131b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b83ad76128e7a0a6fa5835e2e5875b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678e6524adc4dbf48f93fe88c008c59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6ddff30b3f2d15dd145e8df31869425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92b1e78997ab468d34562764e80ee3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6dbea4a12d2266f026c63b13018b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac175cfbadaae6b5741cb21f6f5dec8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115deeea0f69fcb446119962900536e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931027bdd5669484d8bc3b83de828cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517c8049201e16fd5378a9b6cca472c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecd30efcaef2b325977415e76d920e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c88d755b3a3ae89726484f70d86731433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03055054d64a5b0c865053ae07873b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a0838553747664032756b94ff928435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87044594b1064c288812387096dd5aed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ccacf74ab58532c10d941337a162437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a6b04308579e8833951dc62b8168c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74772d374c878d337da7de18c9805b59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff387c0304cc0c367ca051541ca344440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7dba304ba43b2a6aac530d1615042441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38686bc817a31212a40bba9c2a7178442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e5d7eb193fada904df7f7c35cb61e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaeddcc816bf31f13998b21ca09485444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e64e21aa56d2b940e0157484a367b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca026ce7845edc02acb8af36c130874d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3640576f310cd97f1cee4e5fdb14e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c7b7f8f8e1b3c6c63d08d3d96010a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002033174ca28cb5b8a48df0854211ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3041e46ebb43a904e0b0728130a59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53d5c7362b61f407e869156bbf49b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e7263e483fab612fd6740944edc0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996207812812bbaadb21622e1eab5e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39a6938f5aeceba240033beb3d4527454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d682ebc1df33e7718230ffc7286b4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739adc58f2d809c408b72e74c7baf883456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2d89c9ef659ffd3f9f332d53a9874457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a44485d740fe3c091fa0820ba9dc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f4bae089689dd9f1b94349108e2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a512f4e9b706a8a9467caafd14817bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27443160cf5c39d0b156791c74860ac7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75a9288b03f46d7785feb3d36bc46c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d72eaada94b5ad703bce1d49ebe6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e751b567d5cc14f4ed2282a6b7002d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc2735c5392313f5286eade6a4efa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394e824b51f6b00e7556d27c0433b8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675612d05155c75367731e6082f6ba2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b466a5a2a5201fb4b36a1ca128c9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40d179428d4e8264f2775a66a891b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f5ecde45602ef1a1d94973d52b6cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9359cd27ffdb3a7ab4091abe85cf61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a94dbb552bd7c42a61e69fa452bce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0412b0c3d0d0a494134466828cd02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36808d72858e10890a76ca68b0978b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f6b0f77425291884c38015ab6837475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278af8297d9425f023bee965ac18da7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8f590b165b6dca336629cedce2e5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b681f1c3361a391cb3cc4c7e813eda3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9188313809ef2720aaf84197b87abb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea63386b1126d30406692a3278aed02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c619235bb0be6bb05a846ffe99167f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620382a727218a7c39289f741e37ec3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f4197cc988e091248503eed3a7e07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684af7333b9654516627830f39b65573484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcba43f90f5c2aefbb46bd7486dc06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de2f58679921e777ae436af67174ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba3aee19350c0298dc647a904d81a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3501d7c2f084d061f517fff5ca50db8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af1a9ec43cad8e955c92e3e7738bff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7508ae3fea4de5c8ad2a7298b0fd7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee03d6cebcd77164259a6d99bddabe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0300d9207a1edd282faa808b56beb41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816969b71fc1fd0dce310267f429e2e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb923a5513b97772ec374ac29ad36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eeba36a11fc579f487134228debb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d201bbe5cbb0e921deff6a566d142f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722b15d0e298651f11c0283c3105f5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df9ef1b4c22c641844fc9f8ffc5951498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5cc6fc1d420613fff3a9e4f318c71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee404a17e105924dda5986ab23bed0a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911093e81117a1858b75b20f45fe6df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a478f57acc4465e1a6570c03dcbd2aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b70a41c10e7ebdb82a639d67c8cc33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86d1141d9589d1f21791f30659325a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976cc213e96dfee0ff89544d4398e70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74361e7c0dd3df9e80bf1be0eca55a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d14a430f74045ecb38772a0bf06a17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf43ff99148741a4fad44baaf9935508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f1beb01472e3a0f6b45e8b1e2669d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0768fad423c274ff04b2ce78342f678510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72666fdd0fc488c0af7bf533dc282f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e128f649c78f5f55701578b316875512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7eecef367d5fc38e70b5165eff7aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fb63c869319f17d335a43aa577818514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b4773269666f7c0a469265d52327a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac306c284f19ea390867a8b20aa63b41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b82c5695b0da2dc31a03e874bc9150517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad98e064901eb46b6a0fb76fafeb5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59d971f0bc4e58a7d12c759d66784d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1355cc111d58720612ed411e74a9a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc3a3cb8cc6ffccfb8e1dc8383c42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd00bc34903f3591959d0472702a8c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e636e9acce65d6bcc191baf1a3b7aec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d58e74427e3d778cf91a0d8762c68524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4885602925efe85ab1f236fa4248ccb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2afaaa60ec02c773a00f791fddad0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b8baa632f51871a2cb29680209aac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8052e6d4dc776ad6bbba7772d1cc9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c372a031a7b6e80852ca59ae09990529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053716d49aa4783c6341ab94764c935530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bec7a31b5df42e4c1dc6fd45e4aa0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4925d7cefd2e9d1a693497c46d82ea7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56964d89e9f65b5bfd05de800fef0620533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bde3a665b250797ee1b25b2acf48d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ba94dd1afbaa7648bbe1b6b85cdd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb601c7cb5a24ae6a47e46750bca0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6a7430a94469b48ed781d5474373a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4eaa699101b407579e398c1f4ca88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c2d2bf61fbf6b14ec5cca65eb7fa2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd0a6f2306c4d8a8225726ab2aa91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa8d1fff60abee0d0f01805eb55696541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1679ab60b28edb66a23ec81111cb871542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcabaf70adf2ce7c5790c8d89cc0db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07e277cbefbc7fdb33081c157d257f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9021b1e142828ac2cb0e34edfcacb20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5f441d77c34a8d942ecbe46842bae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79bff1fa9c301a5edc603622e0cd34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b605554b28106a419bb7e0a3757bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb3a7442d2f4fc619ee4ad9618afcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7ac2af88544a6a2a6fdcc041832d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3869f0ad1f6b1ef05308dab321a1e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f29c6482ae16d395c7f3a142a2e2f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da96a9ba3b758fe9cbc6560cf088fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77e0f1abc6d7b293cdc274aa971fff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede64375e80803b2e181f63f2f028650555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ab8f9061f5411fd2df1a456e860c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a9be81fcbf20c27135e8d8fac17ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320d7319071a15aa2b0d910075551d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9d036d876bff05ac52250670c8e93559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728dd14a814ac9f0bca0d270a6e070a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d6a6f491eaace182b6274e5356621561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1fe15a494ea1e862e35a155c593ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcf9757acec3ec629454e2e0a63ce6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2626948b185178ad2de81cc3011e5a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82a6f24b75702139e6ad04e4c72e53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d18e119d503f12f90a5cc409767e26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfc9e020460304b63c62df12d9db50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c2dd537b71a2f0ab972cdfe750a06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ae42f6850448376bd23cd67a96474569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c846f5080a86c348c4adca892638111570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4293e028d864192afcc000c4efef7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9624bb87f6bb89dcf42ae4b61f6393572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b603a82036fbe06b69dd64906556a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e12cf0af1996e59de41b3921c2c04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fec70860ededd5d6337a2ac2faf6b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ce6605241587c21f96a255b6fe55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed032aa66f6c4c6e026332295f6beae9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b5f1975c25adf00918db9d2034e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aefa1c2c933b40d8faf893d4aa709579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155c24acb079aa0a13881aed6d6f25c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831b612c1625643119fed388d381b09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2b794b796088de1a869a01e0fc5bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad932a72ee07587b3295faea2d06f36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948297f9ee3778b61a2ee2db8312430584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa539b14e2d1175edca26f83bac755b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076df03fba09c584f38ab6136f50c21d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deefb212c324c68d8f8e509dfd5e23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a08b7d402bfd679d2ac03710356a70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9e9088045cbda8137e7346a414ef1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6a07c3414ac9ac26721ab9809f8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fb2c291cfdf4c07ca073c210f6ba4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86987b1284e4edef595af60429b027592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8562f5e17dba4b82eca193e450c56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0acc865335e43614924404209340d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d7606ee431c57b1af8acc6bd24d6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca8c6d5b45ef205a2e7f3b9ee6e4b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149da21f80807141896cc1c4e376c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc539befd5794d76661448cc26a816e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff8fac1ff1d9de912564ea422af26599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2cef6f3a5512aeebd3420b80bdd99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b5814f584b57e0f7630dad9ffad7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfb732d929d1758f6156576b38e6d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f1aaf50b2352c9d8ec34e989943b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010ec475329f4f28cd0e34123a1ef17604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462488857ce56e3e43df8f9877a4584605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9af8d58405f9eaf3daa6faa18555a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ffd828815c2c7e6bdacc701869ce7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7915d5d315dbbacbb3f5171bb8193608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e075ed5ec7b249d1087b17a3c7d3ee9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1474fa40ec625aa5df928e3c26e0607610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81d028bc385c3dcda4a5bc809f64c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5a369b1328062246cf8f465e22373612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813ad4ca7205a366742f3636ad1e3bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143df540460e3b8bc448a3281929cdc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d00d9f422bbce071041b1b36774a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdca96ab302b241872275ff5cdd5eb0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42401a5a55403c8dba88b4ede97a33f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca1fd3bea82e1b9646e5ee0b345ddf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c03ec770c2d2e0f6602c744cdcb1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6513256f33ea54d2896e3295e794a37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d9d3e82e3bd85c06cb0a5dc491228621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693658c1c07f12fe5bfbf8605569ea92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e886f35f0714f09a702dba8fe6dfa9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe3319fc0f15b0e1ca46df08f9d67e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74181b73af54657b9050f7fa0c47e27d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f679f82ad509c6dd0d0824ae093238626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1ab6182042dee5169865ecf319181627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f99ce7b6eb5843364713b575a4b12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68338640156d3f5d31772c5a91227810629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578ef955c3faccd48631d1c2acef7ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bfc5c72c8ff3baf39729dc9018fe6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6369bf8fe9d1ce7843e6706970de0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850a242b41797e627a2fb874320a9d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65ae7d793a99136b77653fdc8fe246634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1f09e7d2af9d99f223f1879e186cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a72dd091e144527a11d898f680b245636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd31f2b301aa16bb859d0046c0067bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aecb72fb6bb6016802cfc355b9bff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11842ee5c1410ad0527be1ac0883c54b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b69aa20a0ab28b2ac53586db78c9aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd3422ab6146a0a0a0a343e2e6ac69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aa307b5f957bc847d6f186204a167642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe089c0fc70b102d6510229883ccc80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c53f57e7ed8f81706bfa70ef528ddf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a8e4da57708b2078a9092db33e617645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de1a732523ef9d9af2b8551f8f73b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c3bcc061ef63941094539adf1235e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8423fdc5790ecb8ed60bd927197cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2979499bf480234d2f0436eee236b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135590aa6e907fbdbced142c4993586650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419c910e38c2edb77e767dc8832abca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6340c1c10e5243725b1fa160583bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca150614e23b259b4900aa6c5429e74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5ba44f6125fb445da317f8c7ff4ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8f7b94833275d75c889f50934a4cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c28d0057280224061a2e82c2280c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b4bb03f00579c08c3d811fe233c1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6dcc23d134f6b3309077031f3f82a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451436a11f2aabc61e73a4075eb8925659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c4b14599759f28af23d76ca88ed02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f962390bf2b8d1beff8299d82c3c74d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3850744d743437e7e90ba02e18e6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57169170e15afa0bdcd4a837708dc957663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969838e4e7d14677db8cf537fe073364664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af448b465a75ff51f24755591cfa2bc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24810d85807e147d0cc2f3bf024d4829666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e5be9e396732323bd05d472f41e64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02360f21288d304b0c4934a893556964668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f564e29302c4bb81898a50014127b1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9785967073c2368c025f9c5449c6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5cc846eaccdadffde98df8133bbc1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c817fb0572856b462cd059a8dc431672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb2a17ff8a70604ee7a4fbe1e6bf53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fae98106d2e928a38cba76cba4841674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d646cc2c686be09fecc8c08783549675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f7636ad5348772f52a1ffb20cd9e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452e7319b137b25a4f6ae97672f8243677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d90d8c8db3288e1892a6025c0090b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b696f00dbb03b86c9a9a7b2545fe4be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412ed389182c73f0515ae04b6ecc029680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1a85b13fe04950e907db7cd3fc6c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6ca6e7cd057b572ba9c61cc90f8f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502dce9ef69f5c1c22e6580fac5ce37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b7ca03010006e4c9559747b28dbde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a827d182cf697db27b2877e7f6e1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc22451345302a26676254dd7892907686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09159613d8fcd8418bd5ffe2d1b90075687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05eef31d60ac67e912c771857909ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7dec59211b30737019e5b95839bc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26cd0ca502e8df9f23c08a29b03b9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c13dc7a473120d173bd7138386675691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a776b6cc082976377102a030875406e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9764e78917488b369492ca46c873e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd292e6ebc788011e2edd75653309120694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd0cb2985b44a4726c834df5d5bee1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c1887593ab196b4ea5e06145e1dda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d3f9e72df9ea7db7e0a461d140b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12785d575a69b92ea5599782470524698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7871f6c68ceb94811e8aa6f9bf75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee185aca1778744b4e42f097a58c0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f74d10a0f5b3ef813a65a564babc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ade6376e7c7cb14a2287f2bdbb256702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c57bc74f1c2ea706a56736c01bd1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf4871911b250c80e16e835fd57423704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf865b27cbfd2c0b55f7a8d7abf1b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee304f56ddbe55325b951ed11e8476c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be39077756d7b6666acc276d59e4db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bacd156400623e7a4126df6698955708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d34572746fb13342b89d2248d7c84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e155b0031b224f326268685ee41a68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012588202754faa4d9626453ac90f8c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705e81bd2d908606ccc1d5dc44cfa0f712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9e026c04311cb8f1aa73a8dce73971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08fcfbdb1d4603b91f633bced0a8862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19085c491684c5f0074788e5d70d44d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6393efc7e9476c94b3c2e4a6629e254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816d78bad0987eb046753ad22c313a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d5e6c504422574de74ad5939e14a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50d2c8d91a322989936659353b633f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c34e7fcd11c6881c46a7cc50730a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7208b66dad85e4e60c75c6415b0b8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6986b58ae5c6dcd5062050987b4a09810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3c820050acb79d77fa946e15ad8d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e699fc94baa627858346b2f8dde2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46d1297551a83c7cf99107e4d4a5cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d5ff5f13c5ec6f3c84da8584e2b7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4855656073239ebd0958c91aed481e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf3122820d3eb6a7fa892769b4074616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e262546b1b03b43e28b8ba7f95a23a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa4a652dd9af349054c46394056ca318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d30e518887795de397e337819137b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae30ba0c056ef41fe0e322ee2165bfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cbeae1d0da7e232ce43e31c55e73d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428847dab208d3e4ee2a77f71d265fde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f4bd5bef54479a5d0c8b3ed2e55b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd7832bbd80c65b1611badf8ffe1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dea69bcaddcc133b6aec5d59aa7a7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872409914cb6acd3be8500b0629c50c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50249e40808903344fd7c262eca8866427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28194230e972a85093021064e10ab5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b39d28adb1b396b791aa036f58ac7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea86ebb839096735527413d2561d7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f4550cf21153ab7904aa04d07c92631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5659ce8751898b078a0908cd7aea9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96b1e396e45a6da9a22b30b8a0ef533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad868e098309260f7b3d7b738e644a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80990e107f1eb12ad77a716b5e0113ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4254912176f7dafe94448a1260ff4d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1671a8209af1e357ff02087c2641bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6606060aafbf6bf9b47c96734345b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3897791bf10a0613b90c546307794a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaf9bc677bab16b4cb5c181966b4b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50db6e5226712c2b4bf9cd28e1b5b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a7d2d2f15c2c53bb231986c44ead42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677ab9358b19b643c341a5f0ff6e36a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d1dc1a6cc62a6a221904573f690a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379a61613c7974fd1c54f8a428cb99e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb380f8ab4e7f9f581a69df24ab06846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf4116d4ecdd39650490864c7d4b4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e857f765e713edb1c4988697c8a70148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1806f17d879d6b9fc68a23c290359c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791776fec32b92af64db7a22ea9450450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb9bc59fb896d360c9ec5b174db4c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d2ffcf3bb01e44ec654eae85e42cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8de9efe8e5ab0070853e27692756553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9803c4f8360b6f94e31c26ba5bbdd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7e66e2fb33c8207b99dca0f1d6aa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c906b94bcf5cf65b7f44c847ddb7ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2a697896ed9bc30b0d900b1165f5c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce4d437efa7b7b31b42080af03c3c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f6b03403b0c84afd62e0d8f9528fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6e0935d2f24b0d64aff9c7be85ac760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb8336d3f3890987ccacfa0259019161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6b1560023ffceb831b91f2d0f1ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2529f170fa704060d02a91a95fd3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bdbef103f3053057c8e2b9ba002e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa51925934e9bd8502cd145245d3c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdba7cd2692914199e2f79fe4ba9b1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e88ed4ccf51724ed7ae219e83c354767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6df62f9a180d3597f4aa212fbef99d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ea6d312cc0a8869be72a3673be39569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75874192222bb75905029865a431e2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc409f1fa90ebe32e33b78886f5369a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe392f6a3a662881d03a02ea2c3223472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fb88bd517e83f39b1191fa506a4f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7ac9633daa080d29a7a4c19b1bb0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26311ea59cadce702ab3fdf999e80d5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee182dde8e0635c78a40936a2877f0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fb337b6b4a290ee06e52f0e179e5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72520a0940680b66405dcd52403ecde778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedbc6f2d40a14649fd7ebe7b1ba5ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd079cbeb1c72f522979dbfdc512a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85718bbb774258152e184d10df27a15781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8187e585573fef25da989e77b3dea182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14c498ab58c94e85e584a901e4f86d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90b910d1a84813cf8e83169c24c12184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f8829606a77bf9b84b1d795e853ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55b0282a8d9f4b67c578ff8c4f9f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96ce85a83601f1e520b486de95e82687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bd1f1665180ed667161b61e6db37988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797abfea64e1c69b2a96b356b20e42489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2b425b26ec9fb029af75c934dbbc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dab1bbe2b513c9dc82898a8502f23391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f69aa41984b70373f74f3083bb14992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d43a6e561ccd835a526ac90d4c0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ab888f719446b2c4fcca45c136da594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3244e7586a2a46e309da3b1876588c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c43a09331ecb5c1cc47fb8890375a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bcbbadb5509b9d4d2dceb5ac668a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4f84a6af275e0da621dd74fdd121e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88b0ec9fc184ceae4466c17d7925d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577233b740c0a4e34d124cd62bf6df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ee74b2d0c32724ae06df3ff674d38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d08ddd3b6e2d952773ddf975bd97b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b721c420f20967f0369cc4949d961e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fad0ddd239cc3a92b0c812820a3553104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69daa3680186684ca522415ec0fa7bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482e3709eebcdd324a9be1812607e28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033e3988226c23b90daf96265bb9b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea62c2407ff07ff2bab9101ed57f9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b735c02a98e180db1aafe993acd12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460600f254c3fd67475bed8d38a7c37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9bbbe7c2f6d841a69ca532ee2b9df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41478212ec8515e3be75047bd3fa5495112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd6982a01f0d9c04af99e674afcc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e04205da2a9897e56296acc3cdb914114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4156e94191d338d4fa9e9df1d034706115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d3e54ae71c76240554e6d90dbd6b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79b246aac3f190b576aba0ef2a8469117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756f83989bdc0901f2cbd48b68f0e49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1c4c05903245cadc4fac4fd2cc056119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0bebfc75a590861666c246b4557a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54895238d8d5554216ef2e0cef57c58b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97e90c58070e342ac0aa881df5f658122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e3936d316c02350925f38a40cd211123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1775cdd729e5709906cb0e2a898f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475739945ce3d4b174542cedc8e0d48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6655641ca666381d24f3abb4ab594126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24987771970b1299b7fa0c71d4cf412f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a9bac033675eb005562b5ecb59fe8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1076e18bd274e404137f4e0396f4a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef20d56370f2800d7e08fccd75faed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bcbc33bb232aea2308d7c749ddcdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1125b005b72eaf09db56af546d22d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e7f68443c717648f99f88cc3c6249133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c728667c7580bf8a2674f94daab32af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e6614ea9d2b04eea971b8fd3f769e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefa73f40f377cd0844cf5511ace486136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d83eccaab278a795430586f276955f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc4b0f15fe0b936f5a3fdf8bc4fa7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc28bb5430bcfa91ac5c7e6c4ec5df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6d87ed27692878de298056d1ad011140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96ea5e9d072ea22641316752f71da5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14527a49a5463c3235a0b5d5a628f267142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e6a084e7cff51a518466ec4a6e3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd64baefaa7292cb3b3d5a700c266b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670c4e7b89e79ebb4ac3e2cf8bfe4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60550c51789343113a71e127a6f68e52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920f253435f080a2d5c5fd8992ee22f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1766f2969999783a2a7338aca2a974148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07addd93c37941e3f6af7822093f52ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c98817196ea74cac318020d534c26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ffd5c0f0395617b7cfa5fe6d2e518151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08209ea50f5f4cba4b379572617e5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb5bd8d5a56f4b0f9fe90a13f99dcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8070e616647c2c5f73bb600fdaef3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d185745b9a28341c8f5e84a45dbbe5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98844d224eb52d3e614cace03a3ce371156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7b426408d1f976898c6e7d209378f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551ba3d730fd861b9da70636cab52ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65df9cc05c7c466f4cfff02f9e607a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba780d6927113d39663950a8ed696eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82767689e7ec377f038ea8bd724229a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c945749f87a54d5b193cbc363753ccc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28288a9422f478acf80e67255ae7f7e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1d3010ba20544b201310dd362e6ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c7c6b8192e8193ced679431d5a835165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9063f3592f1d012c79b6d1955ab0b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e4680013984f28ef48b6fa80f6b8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d3dda1e4f769c085eed5e0e5b8b31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17294edbf00b0a045566f7ea8fe0c47e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0dd9c2fec91997f867815e3b608bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccbbb18a297897074ce182fcbbd463171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff896ba3f4af6dd32f2a8abac715a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd006c6e359dc39d01834f053a56a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91de294ae97a5027a68c12944ef5af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe325f7a20cbc964e6141331c015ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a161513eb902ec00893bc9cf6285ba4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723f311b2c245f3435c0777cfca2ebc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa404ecd1bbcf51a47a197a29fdd718178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc5ac3ba84f895b7244a3c541832de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8ef374fca02528f6e1ccbf0d7ce3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904a4df716b4fbcf9c24d58635db997181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377c06ab4744b04bacd0562be0cd3c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb3d98b3fd7ff48326d6dd71833aae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf37590a14e8ee6af89230b89c4325184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a660171add435d6fe6b81a3261b51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa484cab579b5a19d6b11cf4728ed4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ea71bc90143315af5b8594f07471c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80a7ea372e14d83e67666849082a99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bee9df1bb072ae1a737749700e66e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235c20965fb4209361a74e10d1444c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d2f3e8e89db027c14e7a174ccd8fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc0eb365e9be307cb41a4afc7e3540192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31043b5cccb316fc9cc8fb7ec0ec3c23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa11c9d1f71bfe626e22b351cdb846194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3424cee63d4d2ce927eb222fed18d76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45111bf510aeed81275a7100ec517608196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a3d7ffe15655f2a312f01582da55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dd77928ef1f5e9ac6b6df6d394020198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dc78660d40181b6ebd128919b67ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec21f641fbc8df72e2caeb5d6c7937200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51584b9d4ee2040f73021f4b7a7101d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c57e08244c6c8c74bf985f3ec8f37202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b60807d156d640531726b8eee88ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019503c29e7dc86f7800432f9a87821204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f87caa53a276200d460db20037b0fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec784a08d8c321fda6b5ba7e1d5307206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9402568e40693cfd09711f2bb257e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d0d3d545f5aa1f2d84bfeddd6966208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a497d1a9b5b2dc48312fed026a265ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ba97aa5b8aad231fec1e5e0f94eb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe197c3acf3bad6b2a383bb9f4ee144211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebc28aa176bc2d148676d33a112c34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c814e3a1b1346ca9925d5cde1a63a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a67a2316dc68126b3feec39f7ee70f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c4a9a66b5f26fc0977f20818b7071215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057040f98bdcc649f0f033427b56c9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17d20c43e0bb563925035864e00243217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba6f1710b7dffa0b9f2ebd096d5008218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26012a85a391886bc608bdbf2f96d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78b8a30d0370534852437acaa3a4a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a49763ae4811c543b2a4e955810ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb55dfff26d3e1053a442b092c80ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0e3dbd043ed4c08bb233097cff415223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a151d128076b06c9fd8db3c0f711017224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166aa89944c289d4f8d12e71428ee7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053bad6a5391199f7a4cb818b573031226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2c7a3069399d9e1649d1745f5fc21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8426d8f634f7cdfc81e12411a2bdc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d46ef0e605257ab74ff2a7b3327d98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25636bcd627f8a669eb968f9b84fbbad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb796fcf3ce4de0f13562dd2a2c06d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321c3eb2458e5b1e08b9512f909899e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44822a6cb1cd8ad844b685bbcbb6fdb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7a390dcecf5436c86b30424798f77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa0be8e176cacf07a8a1cdf4ed0b19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2780bfe4283a7c8af62799d57f72f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9585621850ca20197931fc11f4509237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb83bbfafe341c24a9fa721f4151e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc8cf833049e06fe6930fe5098245a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f040891598f748ea0ebec9a99f7fa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14076ae7c27f18ab8a523451035a98be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5312d8b1e22e44f2a184cad5ef005b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d47424cea79734a87c0788522d449243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e11417a94899e3c0591c6043e4175244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db016d73b02165a4e67587a70c47472245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46560a175ab30c2e69d2db1ac47cee00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a73a8c99d6c15f1bad7b9f64a5dd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922ace0428f803db5f008ce78db86fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51f6eba4e2ece02f68d22ec1c15293249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2bf848744c6eb233153ca545fba86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dfc652bf28386cdb1b119c0adfb26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8da4cd1545ddec7cca0015753d659252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34506e8895cb3473b7f503617e5d11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c12243f452d50e93d226b26b73d026254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cdd056fa161b5a3bfa9e124bbdab4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e322d66ced9e9e9db678d08a0f9adc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ef0d4714e95368bebd8e77f7a525257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f418281960b4e7b50f4b8ba0087f7aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c375528d38e1cec034167a3fa8c7cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc83f3b687494609468467c12ec4855260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902390271cf1230a70351d52a46de3c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870965c0619d82243f8685db9a13f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780743dbc68e3d29463d19c1c72f295263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca5b94f60e0e4978328806f4ab118a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bdc18449ca02374e6ff1024ca1d8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3812692f75aed7c0826ae0b51ce77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e8a7d44fdf801321adcff05395b9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f249764e35c33324c6ec77fac4acb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879334908945c5aa3a2cb2a070f2aa8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9960d59947ffaff5323e07fdf3786270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416343f421d366e73d80ddc29ba221eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50425a4ea5e36fe792078e884ed759272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af890e5f02521e043356aa2eae850472273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1606d3d0209d3ffaeec85defe9edb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223facfc7e2bb82fb10a0289e6f276d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc309417105941f07499c75956acc6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee1b56704f542f3715f17dba34735b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee8ab4bdf955886f15b11cd17add58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965489f15eb762d18dab5d697779b562279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b860f1e326040c999f13a288c92386280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38f909dbd22b59466ac492a0ed02d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e4c2e607033e2bfa1aadd8a52c73b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b6c32766d5719bcb293cf2d580ba2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b26956d6105ed94345eaebb262b204284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ea8c5bbec311da51cbcfc1bd9c2d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770ba4349a4a80fc9d7418c7c197d92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47244e2b65162f88be079da9a4a64a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf61b79cacde957d6f3a2e56b570935288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72863fbaec31703d775c351412be80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dfe33e3edf2eb8b7de5a005898ab1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848da42a666f580ef45796f01837b08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0a7dea9f9520cd20ed2ff3241f5f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f159cb47fe2b17cdbe0ba95d4e43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9d51f2f729e9c67340c7a4f4200bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f763b2b1e349c3c7fc5883f52b887295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50497221a14157e0aa86038df96407c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3290969cfe40d07aa1646d491739a57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675d67937e4878d3daf35e3d1202a4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69485908d92a52b8290ddafc16682429299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753559437d44584175880b92dbc07d1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0495f6e38c4713f054c014a2e0f1c14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0f0086c10b719484e5f495b804ff6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93983eafb73d34893512783dea56dd99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa85435c82b9ee7415cc438b4addb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd9102a60432f40ed9151fb60115a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c06bda880f398a23eef601fa524e16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f96be1094d721484bfa953c787255a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eff59f35915da567391157338849b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fda554c032f2fab7f3f5532478fde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bae15950e1126d8d526f0e6aa1ddc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b7ae9ffbfb56eff80a17371f1b063311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd797f7960d9944eea054cc82d434f5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480eb85619a89aa86ab14a4b5d31f49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b25a92f149782ac368b5f38d8a181314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990e57a1b8f4a286e1a654cfcc3e9b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a66a9afdd18779494c165f4d0996f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b25bab93d8d79088ce47e6f5c6a44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4d86f83cc7f6313cdea9599b610de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87fac4364e2aced909e7b4f77cf639319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693a304088f8afd212629b5b03d64b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3528b977ea7641dafe924799d80a98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12601db47bccdd0d919f61c0a1b69f8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55957394ed48dfd7fe739e9657f0d0c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421f094cccd0a58e3fe90085c4e300e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9317ab0554808255a3f7356dd0d2b4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2cfe87fbbd37a9998aa34fa65c5f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417606efbe1aab5cc305a036ca652705327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c113a6084ee15619c38da6e7c732328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852278cc3398d2c87c07431129d4eb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50331b592198e7ad3a3da8a6e251976a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6d6554a39b2eb425aff9dfc9437f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64a25f2a8bee3b7c4b82bc95bff6ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0594c1a12f1f4abfd20a20ada1f851333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630de830abb25f1cb988c3647b14d91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccaf706eaf00ad23bb6d158ee2fad4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da7d2991b74f03fe116ade1edd0b3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def1555a018bfa61c609aa7a334f2fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e782dfcb59cc7616eef9af0a1364a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6911ee20d088d4d9e8ec27f93e00c8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d64939d3f4568a8e427ab991b396e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88a69642e7b06fda90c7c0259535c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592534ac53093c208fc8f4cc0f4bcb48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9b0ec432a182b093e38b8261cf973343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dea13c81b1bdba193ccea9b73cd10c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5977ea5a28b681b7a9c177b5ef7352345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47645971b5227c48f5e5609a495f6801346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c247edc16b184aa4a5655a3232006347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daeeb307f48ba70f623477fa863505348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c10cd39c70319a443f2a91469c5c02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8936a77617020365f507af1532c3639350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d023d7131fd9f2bdb6ce9ffe89b4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d5a0be560a0d6cd88a5f4b2c7a18c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cfc67e440ebd2aec0a19dfefa6a31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce13e8ff97c5326adfdd4765cf7412354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3592c940cf8561a06c3e3db1013405355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b025b357419598681ae1ef80d7910356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267521500e377d5e0a80fd6b6a646104357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25780ddc8b19c700bc1850ceba03cefd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d99b25717a314dc5dde29da321aa1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89f7f0c0c286242e1964f6d91ee81a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b497a2f320a670335557f1d942adb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525c7535b88624c7654bdcae37b1465362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fb181585130f381932ad5b8ef5b96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8368fa90cca90d53d3292f2287a53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fef8b29f14a7c0a52554715464551f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427341e68dfc04bf40ec64518838e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901e35f624f689711d1f3edcf0cd7bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77776ef8f148389c4874c245214ee7b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0eda280c23c4f49a192d9602f78b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1ef9eee0f43eb647dce8204382f7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb282d79e839c99f1c8d6303030b0634371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c47c5d3588446d4ddc8bfac0693d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305a1333c38fe4d2c4e44b6bc8e4ccd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811d3ff3909964596d64292a8600bcd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f6ae988efcc66be03c7bb3a4063a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797488e611e1bcb3de2d55d497e45878376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b64d8a8de5152bb0bce0997fadc85d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3fde09a87ed76ab206766b318399f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d836d90f284a08bc223b2c5a9bf9132379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6bbdb4482472d0d35a0549d3ffee0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8881098966479b7215c4f34d1d964381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab23888279464520b1798e814cd6ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6a9c04ca9d497694f76ec87bd2ac7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7434e386126b210d8c10f415872ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7567ac463df8a783ff40c8da75798e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7529628505a9bdcf1068166bccd6b6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c346c838dddc9133e46346f845f99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ca1d30dfdb1a13d3548db56ff63f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67729afc8b1b48b23c55cf0a0fad052389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c1ee9947cbd2606152e2c8cd776c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af7a16cef3f4d4294740b11fa3de5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1e23e92a37deac3c9be070cef1c23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588ba6d3511be7e6d27ab04831844b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f97035ed2c08f6b5784031f61cf05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb038f60850d5a1e9d384ad6fbb881395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd130563dd58bc937e59c7449610a5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cb561b246c488a475d1f18bb500e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857a1d4a1fc8627c66d49555dbb8ea3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5800f081e9cf46a781bbc624cecb990399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67244e16f9d145beae2b0875ab7afe85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cb54223cc0b6750b50767fa018221401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de2f2bf6a2083e53016a66899c785e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754cc4a136368da5727b7fc2d675e57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad22791546418e696a99c5c3a5b771404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16f445fadc2ea7ad019c657a296262405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de1152ca37d4e8363186b3681d5b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d015067f52f3daae6a139b1373e542407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592ce1966de01a0c811dabac0524773408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59aa9b91ffa53dbf3afdbab8f642aa1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372199576de70393dadffdaee37ab414410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ed13102d316cec60af748dc0eb70c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8c68471dd6feb732350af366f87da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7514a655b58c7f07e11b67501f3517413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd766963a7b3e8a60d7c66abedf87a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677ef436dc0bb3b349fa799e7065994415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a668646428136761f2a4f6ca6ccb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84771f6ada2522b99bd63743b12c1608417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28a879767aec73cccc03d07a4ee016418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a1c04093029b092bf84c1a107853d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8b9f48d25ec903e81c4b4a72e3f6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfd5aa9ef83dd14cd596a6f3b646e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572891aafce76f16615be561974370c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09472954e21f607550705cd27c4c4244423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727a74b18579c93e2b5a5bca313a03e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba3a3175fb91cd24bc3f146938df3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729a3d96d34ea71a810a4ae3e2fae2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cf87ccd7e1140619d2be2e66abb78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f25fee49c92bdd6357f75aeec33b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbca27d08db257e8bf8bbc9fa808daf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ffd4e4a42cfe1cac818ae2a6812ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ce75277eeff9e846c49db6214ea5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5538f773821eeb579251ef3feb61a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca13a1210f64f362122c7ee25fe6234433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faf634ba855966b7622e7fab4bc88e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915c84fcbd051d00b58cf498a4551b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d110ba16b1479eef516fd439c046413436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a13ccbca88d8dcc78c9a50a190662437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0f4ed96858f1a5a0760fbae80fad4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b695eca22617ac9828ca7ab330dda3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb89d5999449c99df798916007c8074440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323a4f51d53db290f75e3cae6d292a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99187ad71a5e8a78fe23c7937eb8e57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c617e1979a0441622c7974b452299443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70f45c3058030bf351f55439dadc4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e2a566880c7759bf27654d4534d40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9deb3b9bf7c2b233c2f4a2930ebdc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8a5990d79ae9e5ca20d5efdf645a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81737d055e2afbbca4cebab640ce56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f626e67e1d92426adf069f47d6e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ad631b9a970eba63e73295b23d82c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6625e70a2842314d321714144e24041451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99507909d6c70fe0574716181ed05b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e61894ea141cb261c7459b2b1af180453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2c0ccc018adb92774b52586f11886454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0a59d18aab0e4d771246a594864f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d73e583a79e492a306327a1bdf699d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc40a788bf7aaa03f0d03b0d34a30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04220ee5f65789b7edaca5079def3e19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135f7834b1ba461d93caa6d3d7c1709459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e87ce1be335920292e85b8ca3aa00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee98f0fa9f98b99b0e9b5abda9d3d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999f13831963fda67ac921f2849be03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7a1055553b2a213bf2bc4c1c6aa33463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa9ddb7fdf31f892d20d9b9fc461cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18fd123c46dd8176620245bd5a2dba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160aa4dd332f8dea2e00a2f23a97ccce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccad35dc32cdb700199a3de0be1f33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa51441847ab11418478fa8ab4a3b55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d54b700ccf05e4d4e208c1f3b3067469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3136509b3a6ba2252c1735ba6eeef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792cc344ac369351e5ac7640387a354471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0ab00a983d0f2fe5561bd5668bd8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755047596493da63586d593c523bdfb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd18665986833a125b20269e9baac0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26380613ea959512abbc7630c55948e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5693ad3078c55b8beae2976fa475a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d83a62ec6ce0dfcfd72255e2b6f22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f566f9201de3bb6cf624a656a25813478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475171188df99ab0771ccec1ee5808f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7799bf1d943694c1b3965b32e242b18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ab0b72a9da2612a6891163a341315481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4376aa1f395df2c76ba80d45c6cae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d17334358aca3f743ca8b94f3e34d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449c1ab2086a3b2c90d83d23e90e38a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9799103904edabf22953a696296610f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06c7acb6e62689d1a5474d3cdf2e98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159c20a6e3048ae20de3de487cfdedc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b35f0d1ce50df77d5e0083a2573615488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1f2497a137503182b868566fe57ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceee97ee9bdabe8e44d79aef4c50bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014118d53eeec4caf9ea6a2b89c8738491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec0b24aafc8fc7bd3bb4aa653a5fca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc5679e58c0b218fc5024f8adb33c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f712f219e90eb1c3878bb74d9f0d6cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cfd0465ab788bb629f82b7368860a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275efb77b0457d6f2067f0f44796c25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97446379c40586ebc15a443ac8e0e5c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86e1657babb1a9dc2ec300a808630d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20b02d180ed7cb575a1b00b6608219499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1cec014265e5d152f9b0ee1aefef1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14c2615fec9b7f555795ec7880cfa8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4f5192502d6d84150c4a48f5dc6f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a483518a0d23f3ff55a12d519d9b511503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb2d0e78fd3423aaa35f2831a3c01c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef084b427d96e617471ca68faf8a3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610f3a45d01fd8998e20c4a9cfc4eb2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcf3e438842d12bfd6368ff19e3531507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd973594bfed35c03a07225074b741e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2730b9241e8ce07bbb98267f2d437a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09173c06f8c603d6134525be8125f8cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6352462572f359ababe971c9fd258b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743838ac44e1a689ea8da94085960b98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ec140a947d9bf593add6561501cd9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e8a9f56fc440e43def464f5f120d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e526e816796f5fbe91fdc43e045c38e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a7a18dd36f509d046d36da75731f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce0ff3dbfeb8d4bd099f4aa552a99c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5babe031f60eac6f575fc55b0c60f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf4de1a88a32c78f142fcc6066da60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84149f57a797ea521fd918a5185da2dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb30be714dd887f2e048a4f925a996521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f21c620941dd5dc9d0d8def79b92f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59941d79a58e76c9e5c34f00ebc054a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a165212d46ac0ad9e6948ca1e195304524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8284fa697beec323534e0469804a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332727b4efe955518634d8ba60e3c624526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c3ce349a71ebe56ff2e7dc4526201527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48619973166fbb76a48c4fb51b0b7b96528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f20fbc8353ceb8f2e2fce2a335745529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b36c854699769db9ac63484df1df4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2baa815d471437e3d72df0c44ac3a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1928b54c8bcf857f3559451b9a130532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7df3a62ff48f73c12aecb54e4f7c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c448fe00b0569262ac3da32bebaf8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abe513e69c6182d117b23f24f27f3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc486ab91a71282c6b6a6a9595d060536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bbc4419cf617d991f36b89d00a0c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c30c35266a6e898d94c92c9aa9433538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a22bdfe6bccf396d37b380fabb715539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295129f200716b4751bfd031440c8e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ca354eca5afb088bc2a43d5efbfa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06388b1bccacec72fc2c673e0219f24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a01c804eac08ad2334fe998d4555e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74ef52cad99370a7a8df9613fa70f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef9271fa21896cef79185900b74590545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f87db3915cdca4188c99e85c4dced546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958aef89d8352a42887514d053799d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c281258dfd03bacad1b6656f1b304f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aacd937bd1fd28156c69c43f9f1225549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2b32903872880d51fdec6e0853d9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d01110f1ef9067ae8ca6e8a3d9760551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a9b224f8fa9a5c111f1686b70fe19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201989d35af16b1eb4ad98e0cbbf737a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a920c47d2b9dba217a5c24d84599d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f063f2ba3a9254da8538e0796dc7f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6373a19c6a35deacd8666de21cd384556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824daa769dee91d3b596c08d1dbfc67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c96b7845a8c8443f8de501665ec1ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32180153cf6c98f750985de859d7cf7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f54231427a7ac34e563d5df179bac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed53346534fc5e7d868a72d7c93d90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e0d9606d42d9fafecba927a9c4a7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538625413a9a7e65eb22d1fa3947cc60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d7c032ea9243e75ebdfbf0b374e58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345456977c7636e0e75ae0d08ad1f9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9c61bd144d905e86bdfadf2f11dbc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc490625dddd859c222a4cc7141c60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40eadd97a0c7e292c9f41f348521d20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df3f865109ea29bafdc1ee005e0bad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe663971cf862c40c1ac48c05c611f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43119ba02d7db6d4aba89b3702fd12fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d414ef95b9c72a74dd856ca9298d2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dafbffade5aae3d203d3acc6024447573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603d35974ce46f52db820e3db023de8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e32e3ac773e9749fc9e7627e10138575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cce799be93f709e4ba961d616146a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1f0fc27031502d691d7d18d3981c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ead93796a98acacbd0780b0b65da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7925b5a429a18f33783803145c27f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc300484a9f93482aa7a76c7d3869580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827335bc922f3d2d53beb6fee6c194d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21baaa1b0af48e5c8949c12940ade582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c767b7db479dca5b0c3bf0a469c582583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786112c2e99039e27e74dea3b758765584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251156d2c4fd2de1f227bdfc8a56e96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51924e15deb83b3f6398020849368905586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce4cf63933b5e3fdaafe8ff89ea2df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee81898a7e3d4033f0bbd99c3457d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e28a81831163cf8172322258b72b1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ced412a01266fa47e8d6893714aba7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eb8ce5f0e0d9ec7bc71a7d461c085591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b81bd8f6684ebbf219cb4fb9ffa25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7af4cd6a7d1a6f54b9e20d6befbe01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eee5dbcc151045759f9f5f4bba1c9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e909b865446663dbb65854ed6a88e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721927c44208055a930da90f6a901fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15952f95a941e4f7fd6a892e03be28e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5ece056f91870e9d05fce30410cd5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e6e1c09479ea059fd1ee8ab3ed628599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9faa537f9a70f9e488ef9df4651f7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78569307ccc5ff12ae89d18579910d42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13383eb8d6b15b70a67b77131e459531602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c03e708184145d96d40471d774ff6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a7580bfb2a22ea056054cf37e926c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f36216978b30a47de21939a2a725c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb867819ebd0cc5130f0dbe81dd862606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5942891214ba8e8d03932c07f60f8e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a89376bafd93088b046dfc4058ff8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac603f15a22dab401c2d658b6bfd8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75bbfca3ac08e37ff4a54d34b5d0e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8fb07bc8d02a7dcd2847b35c70b28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a54423897621ac474c9fb99b201ba0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b93d13f622c1270abeb05386ff57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a124b7f7a5cf4e84a9c130d3b75f661614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddc866c6e1f9e702100dce0961375f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44b43522deccfcb205a5ed4b248a9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2007cebb3aa1f9be6a059795a98dc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ac9eb17c1125702efc7f5ec306dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529a8039ca1bddb7a0cee7854fcdf81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbc37f33d9223acd713866ba892840620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64439af6b326e85303f5fdf506f851cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8433cbe10f9f15fecbd97624253452622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a76a0e72d28899e5abb84cb38635623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d77d00af06655631ef6d2bcedcb040624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a5cc1893b7f7e80deb86b94520e67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591abb7617f1b8c1a41a4512481c18f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d153d67a9314ace130689ad2e4cdbe4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82136aa1393fa8479dd9bfa0effe391c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba19332377d02480923cbf40f92a9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbf89300c6ca2e57252ee6708f45b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fea203b057cc0700189f437d79d6aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be63e438c2da82daf2c1fc3c90a04a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956c2347e8b9221c154d360c09f3b60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180ea735f5789d5ae9a3ee4708bdab5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aaed0c6d2d7dbe5c799b2b51bb3b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fb51a0b84e6f25297d0d2a093a6d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401439c860461917733247f36305bb7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e55d45c3d324431fb842a1b51a1ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf77314834bf4240eed3b3b802a7b50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc54325b614584eb9660643b793166640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4597537011a9c5bdcadf2843fc0b5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b750b00d5d6517e85a0ae7c6d46682642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77924a756a4b71a9dbef769cb06a9042643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a79a3aaa151fe9df8a4603e2656bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175ef5955ab2bda4eeb1a51eeb67711645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09406174e587d8c550884640de40ff2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c1d9e601f3bef3a4e841f04ca1e85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886358580d7eecb563103ccc8a5223a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a01525a8ea0793dd88ef40b80ec0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fc7a9faa29f50983bffbced036338650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815c429a20811e0d880976a16bee5b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3c921ba02403ea985af3a122ba756652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848f2b28478867e9b39e12cdfdb37da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8645f95dabc356e4bd2a8faadec2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a537f04e7b1ac7b084ea9e89d4717655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f629d7220aa178d0de3be1d47a979be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f774c153b4f9dfd8206e3c093c96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40432e748920b83d88b5074ead906395658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbc9332bb304cd6c567e432516df96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac6681fae74b2062fe0c852c909eb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac403f312f1e5f104ca50b811ac765661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c1f1dbf2a4e1ab0c2bf212d44aa43662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590c8d46a25b57db617d26c76f5a375663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b1f194cc23ef784a676a4bef367c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050be1cfe6f8d65cd6827bce36d46e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2d06edf8d039e369e0186a6fbfb99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffeffd2e3b6c69e930a15053855c0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476eea67f8954e8410f36a0cea3aa37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1954531b4d7716f36a9fb67cf0195669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a8c95fcd9100f059a2b64e11606bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d117f8df20de76a02aca6914436a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe5ed6dab9b6a4292c4a4893fe5fb0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec130ec883c7d374566632c9cd2c149c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af36e045bdfd18e10fbaedd393fb8f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acd41100106595222916b2ade18a6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc4d48f0c11fd63e8a36ee137bdcfb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41db979bd859021bac32b5ea9977fa0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17add3e7112d6677a9a785213ad142b2678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>