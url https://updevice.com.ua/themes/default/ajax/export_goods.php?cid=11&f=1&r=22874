--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383cca02f14a835b3181ad682a19a951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49321dd7cbc42ed96cd4972b7928aac52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c492c128dbe437db38abe9b4c2dccce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9889a728ccadbc8d3bfeca8bdd5fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2b00c5708533e8254cf49922734765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907086931dc6e1ad243cb223dfd950a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb06abcc0587ce0bdaf07592f6c3dd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3baed8bd5562c79a4fe24047771df08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26547f5719a62c7cf699e98404d95b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85565071421fe26aea9ac4d03e0dfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dba45e28bfe09f32afcde04394f40011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cf4a7213031f64221cb9c07dbb00712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc58164dd32afd396469d9e9061c3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db640193bebc3f3aebaf622aab22bd6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0876d0b191f715ac8fc4d6481168015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ba441216710413e2c8d6c3fc4721a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f62051a9f000b7b6b92387fbac70417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da22169be0a98f3297c14d4e0a971318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228ab3cb098e24d0598e8f5bbe70e2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26564c63853db0597dec8c465fc2574c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626572d39c1e00ee1105bfaa402ea00421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6a3295618e883927c7a21617b669a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530a502b4861e517d9c9ece1a572a5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e5070e4e94216add973186bba6bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bb162087d3bcdb8f65eb456155d7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1660941881bf2b977fad6d5765f57926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800017941050a2422ff0732953d120f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd153da5b7694a8775b44c7970e3dd728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519eba9989fc575fc8a2390f625b30c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743a55cd9ffd4e7701248d1bad1f27030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c982abe72cc41062217ed9144010831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a80354c5477c84044cdf2dfeed694d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618595262dec242ed689dd487925463833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab69707b8a656d37e76a6b72bfacc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f503dd7310028a71bf1bef8e80e2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6df770104dbb0f5db203265c598e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e946ffbb21175468f6c29c729b1ad3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd510be33a511c659efa83e15ccaa338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6b0a797c96c39734773472b9aa11a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db33daf4dae1e78e83a7bd8cb30a13840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb3d73280013e656d1ac3e0e1bb8f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d97844c58ec737aabbbe1fa3b8dca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548690f2739c5f2479a00c40f50b5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f08b7fe25f6c3657654338531933b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94200749768d16f8ba71ecf761bc2fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d373e18da66f671b42c4a55e8e75846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102bbb425fe56b1c09c6167192959a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5530d6b3a0b0f5528458c462e7541b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e123a23da003567c26791640db7888049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4551b04d2bc00186eab67e13e80b69950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043e42fa642ce816864736e29b1ac9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c40f976892c69d5ed8e2d4591756652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c571cd30ffa3d110747719b00f345f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacf5701c923abcef2dd4683955c10e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057eebc196762ae9d971e89b139a2c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074143bf5f5cd515a6aa8e30b28b71956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc858edf4b8634dc956f0c51ff94b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307ff3edf7a423486032810e4e26c2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205eda42e989e1601d0b07d7013777159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff95e6f9cb80cf2058308f24301a9da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2830937bade585aba3beaaa95449761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f3386cb46a8dccac88a60f515f7f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20b0bf416530755df8d1ff40fe876e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222398f97f61557a1d0f20987ab7b93364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e7553b2f078f569302506e7022d2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d980f878645d31d72928e6052f30166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5e174f45543b9f3c72a7e3c5c87c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec66687ca4c64536e453cd64236f77568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3038e98fb5d3ab129cf8a801a161669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec8bffc336f0a428209d0ebf0f958670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971822d586c7336a144540df13af1a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f059185996f2b5ffb6e9772bacdd1f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f73dcca3e5dcb318f11477e8641f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e7dda66ab494f39e7e6d3d577cade74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396833de44ec14efd41d5bc339f4b1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305b453c51e7329802ace294aa79c2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3319892a11866b2642c3123b355eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1198a9ea17f47c8d02f4b88e8d29e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a003b99eb5d9e6485028ace4ca66b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7acda17a74956b846c85f30b6a46980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e6d1b08a78272a311b9a62517810681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc70f1db0b08d3c0db467faf72ebbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e013f2b432c488211d3e3707709b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5282a0c4e8df220fb516621e4cb924384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97437f23e5f3cb64a1255b731eabd5e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eb772b8af41b8a0bbd83c8ae52d6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba7c1324bda28fc39b4e927436c1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed9f70e0dff668c452d23f7d36bbad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17827cbf0e48ce7bfbc5377056f0c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdedecd5c426c2698a0d7342a0b67190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610588a430a99ad569265d8bd9cabfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d53f5b7928430f12977fd15ba01fda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932600bce819abd072fcd354f8d4d3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364dafdc1db59a5810900e845ef73a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7c5a9498633e3a6a1c1e44f017ca195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853983c4333af027d461bce1e47dedf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039518a75f0c5068000919e6cccd01397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bbb725536086204419095e506c52a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3148cbb0f364481d079871fec9ad399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e9f3e9c2c0d22077f36438f8b4c9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeef011660e9a7af86ef0369eb70a36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357df8851c2f9ba83075d1aaedfd15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595466713d2649e70836ad4ed77ce028103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407ee876feb060aca3507b0dd2313b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac10b6ef080040e42fec2e246ce564105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4f6763a06175e82ee22f19077d80f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264b89b0deaebd500ff93ad872e7d14107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e603aca3a1bc629a865eb86187e74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b152ac2ecbf80d144fae84c333f22f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7d6dd9e742addaa86022deeaa387e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5922e86335d82487e792b7e65b19d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c1c6d4e75cb6d887715950ee54f63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ea803d7592277d6f29d367cb0d2a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d47b1fff89faa01046977481d20de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d65ff2de85902251703817ad5981e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a092e7ba09dde2ade805f0e46943116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e73b41d3df0060f028e9865f3154cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab4dcfe812c273d6e482424fbb11e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3680216c11b1e9c5cec48c06299b91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63bb002d0acafa57dfd761459c8dda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e18a36a5865d0cca9a0a275f29ee73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d9892f23b0bfc3719d0e6535be7c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8de03bde470a56a08286b176ae13bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c21e942979d4dcb62745d102006a8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bcec9da83ef1b481f813b7142629a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09c161af7f5ef2af374d9468a6c246126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb053c18c06970a196fde8b985f5eef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd1fe9361e843b0632aa452b6d0a5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a02fbf92e0fd3cc5081671aa69fd7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3990a95bfdc39d48278586844a143da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd04b58636cbbaf9fabdf07cd583ad4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c079b008f880c70901d22e0300c966a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5f138fb7dac4223c02c293ac4e179133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b91387317b7d408148078fa03598d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e30bc5831c0bcc5978a59f6b3162fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a87294a609c48d0a53d3ef14c770136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a2b71c14360091e6465ba37d0a7f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffea408b53bbef74ac7c253dd723562138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a131adb63b98c5b0356f9ea7e7690a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8f6da43b3c5efeef69c914662fe31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef9e6b9ba7ee8c9ec24c5189f416bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6691793fc40223efab03f3e6f75c09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccea8ce2089ede8da82f84ed2540a7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b84422e3c9e29d517b8cb99e99c4b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c070e1e8430ed44437e0561c0b2f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c5fe5aac1b4d0b1f2386502848bde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33843d3102ef38214a7c153d71188812147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958db001b28433a340b5b60a2f1325fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ad44668c17b21f7c71acba8d84d51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab1bbacce70593af647756811d414d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdba5591441d6e5845184bd376cf72d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1ba20cb03d61f58856d682abf281f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519b37fbb20c23de34acc96de81945f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c556acdb09ab1de8e8b22a88962b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498e4eed632e4a538c95b94add68abd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2871ce651f2b25d0913d321591d5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3a12ff85a75a4962f03e0e82ab21f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938e9eac8feccb0ac0651febac603b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620398009190dd8905c341c074c6495159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2ee8e64a162244932f5d35e171388160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6366529c4056d96e39b395a7b81964161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e575391b434d0dfd9571e6bcccdd310162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2f550adbc4ace4d35310b45646b5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbee071dcef72d865edde7d350c21a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8581ed15ba96092d5e5467c345666165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cfb9743334ffcd0174560a08f40ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7696bd6d819ac731fd7b19597ae8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811beaad463ac4da9681c58840bea00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c6a3e3f982a73ada413abb0aa3f2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159121558360e5b15332b0ae821bd78d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ba29f419d04a68c8875317df64259171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693dc472590d5a02b50ee2b98018a00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b5f9dc4a9f6415a66bdeea9cafc83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f2b53207f1a19c5c8fbd8c879f10c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5f279d316657ed37bf3148d523ff1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f83229808d258915325782e00cbb3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d00c93b95d2c3e84abb874ff6ceab2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d4e85410a3f5d0935cb7fb005c17d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544811a9d2403e29b51725e08d5eff2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f42c5a2c4c02580d4de45c796c01c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc073a750a2fb7fb36c8c8f4ad2077181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a144a71eed5bef284e08235ce68d70e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7bfd3ebd9f90e484a89b264f9fde7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abe3606dc84c1f61221fe0bf838b9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720564eeb7c0ac1dc565896a7a5f5ce4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5494719fbdc01279361cbb9cab792f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e2cf00ae31cc8c82368495caa0735187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c611835daa831c42534891baafd6c2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6be48854995711830e441e73c9e69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fca4342804a38b2302abe8ab4a7e8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a345bb728d2acd2bfa40d998b6c877191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f461557e77adfb5d3cd8b6a78e3c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6d8464eef67350914c8fd281872e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d702d8fc65622768d994237ceaf2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461b05a55d9721e5cf3a21783161847195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0ca307fbd3f7cb79bde22782eb37d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befdd77e613eae521bf6cea843028f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cdbe3045f7fd9be54ce3644c34260198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2408abeda10de5faeab55e4b7ea22c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d48cccdba2b1eec91ffb8e203ae5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f2ef0e50a43b87347aeb4ef23f7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d832d5c2ed32ecf1b147f50ca903202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d0def1cabb50772569fd68862ea50203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cf19a5ab07a794a63a29297fbec52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a086f738b9959a65af4edae87e305b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fed72ab6a94ad8b8bed15a5c281985206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbd9f42299363b8b40d2604ea11be2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daa32c0be7db05dddbeaf21e3d487b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ca71597087d45629d4798dc79f712209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28c695c26f05b879a852ddd2d5da96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788634df0a60c8dce76dc54035325dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c65c56b10fbbcf028b04fb73f8f8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6e3c2877bb77c0d27e6bea2aab3a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af0d1a04272a0554aaecea0ebee60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877376c59cbe6706f8f1ba9d9ee20be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142828b2fa7e4cef4b73b788ba53d172216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c5f114f119aafe2187616548b513b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05e233194f19b6229b148e908d5da2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026f9746d78551f5d9f002c7a87a81c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6613e7fb51cec8887248721d95a0ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188063ace845b5321465b946ac6193221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84060eaefdce7c0d0bc2f11ac0152406222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b144fe0c85d293be73ea26a3bc2f34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76b276495b5d84803c89a98b3b4d3b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7f60729dbf1e09f0daf8c123e418b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee20db2e3c2d397c5d7d44edb6761226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce63f45bcfaf9eb83671302c865c357227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535980e13a6407ac5f4791f7aeb01a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47e4b1c7119c2ead8c236f7dd93116229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e6891363e3849eda401e6946a3b66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113c9d99abae398175c8d01765bdd3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f8aa61c4e3a6c379e648187eea32d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8b752c6c0fcb2d9b54f526befe22f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eef3df39522c92816fa92d4d322461234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dd0c54ab1c37990da5a009d0afceb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6a5db5e744e52dbf01e62c01fe4fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bbf98833e8637f8e95a1227fcf66b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86ff854356a503b1f238c4fef9483f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a97f859e71c989fe59d7b62850fb0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e19c45cfd518193e67ed4624f0d82240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34872416e84429902dd2c50ef0f35dfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64763a095ac3ecd6428a0ec8b5be7eee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd889295ef53bc2a5863f13a251b03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b5610ac562e7641f2a59f92b901fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6c1f9b52a352daf09eb204bf118b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59c3fdd0af42a16584d87f2fac96ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958d017f4187e0668a8900d83991785247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b0dff10af1be14c3e6e430a4f9156248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a20b8239170e1e9c86d68efe85b0a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec67113affc855ff9dd48a82393ba12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c48a3949ff64e8d3aacb071117623251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda03b8f419759d0670a29cafd61979252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6edefe3d52a1c0b9d3d0cf56a888b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6913b1a3ae6f2c14c5d898250533f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfdf550fe198dbd0886dc4711c9138255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653694da86c05961a0e7ad0edcb34b2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6582af1b45cb13b13dfb4c983b86abb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1a701053353215dd031d7b0688ada258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89974b5272f7a7c7163c73d334df67d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a1d166660ae25d2afab3bc37fb73a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef670886523585068d99bc9208a0525261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622f7f431fd1761c633113c3a6fb81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbef06b4b73e8c5300f9becb1306bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a80ed308fa283053bae5805270cd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2063975a560b6b9bf28431c80567318265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a8e90b94edfd6645bf6114421ecf1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44731857738f673c9dee7b92eea1b33d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1c702ca9c7eac2a7e50364be7538b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56368b771fcedbc52d05118141a3e6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5fc6534cffe2da09c9c4f8b69fef6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8942237cca5f802f2541d1e62dd1c3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cd19f52485c9ef0e3ab920f5d8595272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248143f86468c31eff0b2d6c25cee47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0029dcae18a33e202c1a983f82bb8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac6a870ff3a6e820c3d2989c2aa8e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342d4877d0594e82a7e653c75e0eb59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df6c8633d4950c6549a0c31963d56b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551221fd807066761ee8ee58bdd2ed8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464c6fa822dd762ed19b3c2b7f07281279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62677216c4631bb3d2784af0e375b615280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a1cba8da62cb00518ae62052952d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fadcfa9b56d6c5dfca09b83cadb05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521179866ca7d33c90f3e6a70cec5b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5ec36d18dff6ee77e237b9e59de36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf7c001e43661975bafc0868ff20c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd3af4cbd86d5333864976be21517a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0061c436c15887a61d5fa2c86e0265287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a4d7de84296ab9e2e9b9f0f5d462c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7326ce46ac61ce7899dd7d910f4c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d989d99ed5320700d19ad1c8dbf4401290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f229a6caf5b230cc864abee2b2906c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704d6bc9750cf01131c2be2e99d60c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac66e19ae0536109f188078864a06ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280417eeacdabcfbe9a5940cef4602a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4e8dd6f5966b33217b84361269411295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f6fa251ca8e10ab6749f8d1d21b19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb484dea3d54dfeecbc0c428ced5cbb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e1aac471e92d7c2fafd9da6a828e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b9e7702bcd873f900ba76384aa09a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a887415b49631eb07467939c2e3cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597d08cdcca6fb94bd971e03c214a04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26405ed4e39e72a0f2de00fc383dfcd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f4c08c0a5e47defb22a8f7212f84a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebaec95546a3668c13fcbd1a797b0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085557bc7138bbcf97afdcc1941179e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981a21f8379cb57e067e5032dd52a83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56881d298f8ab4568f4f106aa4e723f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3400406cb31501fbd1c01afb5a7dab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeced453fa2af19df075763ee2c5de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23261369b8e899a8140f47de7992521a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfb97e5e0bec49dfd8b1b427cf41f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586e5b14a3ffadc17a90a66093eff25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d16e8e1fbcd374ee5508fb5c015097313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6eaa934a0990631eae6e59a45bf36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63ec0871f299438c1e8444e593b5db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ca8771f25d88c9857875011a3f03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae15429f7234bf54faa8eb884b82d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0286cdf7298d1502b03084e9f1e9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c58f2192c3f1634bd50853cc9d566319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5512e1f44baaafc5e9a852d71ed9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a63e69ce24e456850a7410870012b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7301c0f7d5b0400759714568f0903f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803cd2c7267a05419320f99869e0007323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3a10b81e5a7e17721bda8c5434f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2d144c2eb1b6b0e6852675ea4904d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118632ac96d17bc14048509022af2d6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f6941a39eeaf8401e686b52c08c58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f24b6e8d5b0b87efff9b40ff6eeb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413589e1d4cfd2ea8d881f218225ba8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae187aa6c5391701c3094f4fbceae5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4a4d9909b2661d83a9d609fd5a33d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b961b59dfb6ec66d773a67f867cede332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21cb06e30f676d8ec1f42c34d66f39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25623f2af6f306576443d4236fc21394334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee11f7037b3001a4af86d79ff32cdd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff18abd5637ee6492759c3cee1cf21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb83a345b1b5fc3f93ee1a1d160999337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81f39e54e685d83a15bae180db7369338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf2358f095ce89dc648c23d312f96c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac9c436e79e7c9ffcd40c29f6339c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040d41b1ef050d61e427e355f58b3bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9bb28955eafb2903b4f84ea227eef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05961e358ca898d4168ed3ce74013ef6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a99cecabc8cf97b8322956ecf470c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572a94f530a654d0f275a61751ebd87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef690e3e2c6a2cd0418a964147ecd6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9fc3def5e2abed4af575c2d2cc9c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fb1cb4b2adad7483fdf7e76bb47bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fca1b6f749aa1bd6e72c3ca445a625349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7862c49abe69f976524bb52837fa363350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefa30ca3ddc365974efafdb65c1bc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceab69310a25d4315b250bacfabe7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d08e13d1dc0f6422cbacce28929bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23415e133457ed9ba3907c1d898e90f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca81941a093ae950e7a13e281f64ec6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74971a36e15e766a1a7503a6913d1987356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbc5f9f5f5c8f2c463664cbe21d0b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6effcde9d228420966f303327fd39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc4e30d7a9dcdd106404a3236b24e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db87c839197d6ee7ccd8a00142b1b56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0280dc85813050de463d5bb819896dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a1f052fcb9973f1eef4b89d59961e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd3efa0b396e1f79d4509267ac3a93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a81f754458b48b84a212b677ad0b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8f697af2e0730f45d1b3ac66a647365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d740a46d0b52a3e4ecc360557bb54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f16b486e67b3718a68053714a98918367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa935440730367ce23857566d04eca9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6ba1ed09b67a80ee963e8182b58e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a815c238629dadbbdbcb17fc637bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e48e5becbff51a941755d61cd1e0e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873d36792d7c749cd175d8280111383372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d2f6e68308ab7f6cd0216d04d8632373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6655abfc955e662d90edee4be7148a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c7dcd5144b77acb157824ee848ebc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87459a121db6756abb4dc6ceea2f4a31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d269ec4d3dc131d556d39e6309cfac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5055af2cbdebd72ff9b3b32932cf641378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1341d4fcef63aa00f5a8a6883597985379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b79ed4b6ba119660fbfe5cd819b39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a226da4765eec48cb580bd6a01417d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e58564931ef342cbd8dc0e987617d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341602916b0030056e7d32be8f57e15383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85dcea6f0e451898d7e752dde81c10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329c6426abefad8b2b68184e59c1314385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fb53bf7b04954c97c9c19987b5f72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33497b2ad6edfabef2252faf2e7d93ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c9c6a804759922facdb05fa14bcfc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998938165d69ab1ea6bdf901dbede75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff152f8fcba9f87f7b145d6c53a83d9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197394fad4f613ba49a67073a222b52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8b7765ba9dc12e76836d55881bd01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6b097042df17c2bcb1c52e73fa6be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b7a76b35c9b8e9dae0a12e3c4dc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1a523a7316eb9e6b40264ef6d42c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c1a400474d85c52aacc278b7eddcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316003080fc996d258c382a0f66ce06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72250f2a541c01e8d12b3ea976b97bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c7499086d9a26869dbec6ab9ebee6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70619c66e8b6203c05b800362d1e87f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbc0a93d97fc4b4f51bcee42446c96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca024823d2ba49c37fcfca06fd1833402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c63b3632497f04b8ad4a6edd49cb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1721b57f445fc8ec34a0938d52428e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8dd54751d55b618f49fa333783210405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0cd6fd212e5748e8e586fb83a8196406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477d0b3dbcd20ef46f1fcced28db5ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d64255dc709669e3f55af76dafc3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a88a4283ff4b92ecb72bd0d2264690409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2fdff44f7efa3ac43c43c43b73a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938226454d49fa1b146cc8b5fd32c20c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500e17596bcabff156bc213d9247a61412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8683fafc0141625559f3122c52de22a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedc3a52b3f2b6d2550e3889c0a9e3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3eb6481b7a6d477eb8b35c44f568b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9103030814f2d150edc76d916c54f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa6d774cbe960e3127375387aef56b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634536df2536eb8ef0f7320e1e4984c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e77500f17f8a64424071c80a6d095f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2d072b809ae87f09402b3dc4024b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac26573a2e959dcc76ed4ee11c1989421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663404f4a36cfb38684f6ad5f121414b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b68126fd6736c0fac4c8b58d0e5637423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab98c9e9945439b5db8045ea73c6044424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635c1059bf7e77db64c1f5e744a07dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c9ea90826fd4cb16614cd68b90a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2c67c5313eacafd011912f7a9bff8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a402835ff1369789b150b5e72667c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f469c880d66220da1fdd7acc1994ba1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801909b7cf2053599196b7689d9ab45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dee77d2d5059fd78eef9587e5a582a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f14117af88dd995747d26a71096b8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f95bcd905406bad8121fcbca8ee4e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4aa6a91bf164b8a9b347540a23336434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf180c0190425e09cfcf9aee443baa8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65fa02ad66b047aae4a65571fcf9a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d96cc64cb60defd71312cc4a9b7a65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d92b01918b62e058f2d6c62f5d6009438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba71b98f17fe7413f5b6ac98082ea7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4652224f01251d8c36edcd74da1afc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7907ddded1b039cbf73cebdde6e7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10230599520fd1ba4b1b49a7b99a0c16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933bd46c3661c35fde03e9620442d62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667a8f72e5bfe2e11cd0e51dd234dfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd01c9dac919ac2d2af02acef9795c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f8d97c60751f84c9d91f15376e86c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eb1fafe2f409c0c813df6c3bc9725447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3db1e76e29d7214f7298bcb216792f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f0d0dbdc760786440ddf97a5639cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd61fed8fe143b208bb8bd1f454fd64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bada5070b7610b4ae6006af31a6ce0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8809f7543c1932a0db9d38da81a707d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128ebc3caf033e4d9859d6d384bde4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252068bc0e26463fb0776b8da7c0a37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726340180541e3498486b0fe7ea90c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd734597f2357fff0a42f1256addaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682c6d94b4f91f4e9c63e540225cc90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364c3a2ea03247c68953f2d46da664f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6e8ee8f37cf9763fe075cb02056b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd775ecaf2b05a18fc89ab7f9c4f71460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd2c81c0d07c4d0e866d6f56c1aa3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc2bc00d9a2ce954c0102cdb302c99462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f4a5811581db750b816fabeb1a9eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57fabded8b455a430373a7fe6ce3c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d5cf9ea6e985a2b4f0ffff99f2761465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ab625e4016d8cf87c2825c4539ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc640928e1a41548a1a00ed810eb5e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70a67fda7ff5691d369fbeadf422c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae840f99e2a53682ee8c9b4aa1d1abd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95314aedb3bebb02c957d477e8a588b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e10bbc296481440c54246d066933471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8061193e94a5978600afe341dc6b04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80dc16091aead279b6f9aac5565d63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b6a08b0011892360ec66b28e84b43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898c9d6a051cece3f6eb5bca8c62c3c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ab9065b90dd7c9d39f8f6e36d8164476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d006ce7e0d9efea205ea814efc83e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc58be411bfc71786e4d1e3773fa93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344078e8b24a2d7200202655b881684479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b03ce3476d5d8b30ffb60f60a4a77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb932e8adaf8f17afad19ca672579d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee134bce5f7b4b8f342e4ea87e0da12482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebac0d10f8b9cb46172254263c76909483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f609832383eeae6cbee1fa69b6eaf2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949187c8358500bc9f9b25de2b3e372485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939d25b2833ed2804f7f594e7b17c84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf45af942a2470d0e08fc5b54e480487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f7b9d61f62b0378d9b44604848f83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b7ab5ba8487fc5d70df597c207d9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83e633a2e21a441b457bfa13662e22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81257e934cdc3e60f6ef53e44fffd36c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fa9d275c6a13be3973a4f0346df8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1659c3c8488271fb65f1120bdbbc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3dcb5cc29742be6a03ee20b311444494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608ce0defb254d806875b3fd4a3e78e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa25713f38c96c7c6fadcd5a095670496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2402599f49955f1e57939ca5468c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6472a549050a177f0b2cc5ebd9c7db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983e811089331dcfb9c9f65c81d38ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0232dc329c689321ce468b6406c57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f95d3621cdd47af918df0a214cadb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64b7fee62febae0cfa445c96692aed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999b34c9d0ae60e6772b451c3b94d64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1085207dbf093739bfa0b69d8dd0dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e84c19a37f2fc6b782d32b248351b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac2dcfad5fb919474b7996bbb9765c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0bcb9b8127644502b6f9d26306845507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0374f4073e0fcea2e4e6fa11d4cc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0da3ddc355858094c7dfdbec1761a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa63c30cc0d196a32f2dffbf0e6be1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669f61047c9cdf6e34efea72bd593fe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c855cd52a0c73471e38312eacefc88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a3ad9306ea27310b222bb51e598bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba11d6727742c55decf8fc1ddd145a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65070b8d1cb1423fc8026a51d11f3bec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d82751fb172d412127bd860498d3de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976cb8fd2a0b601d9f6a4f404066d60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b686fce3a49603b12012f169f4c537c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97fa4ed033cb11a8d9b5f5bbb91248519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7091e6b07dd5bc9d4e31202c37c0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998ad0eafebd86ca3b2fe8d0f8a9f66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5d218e80a9db08c71f2350ca0fc38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afd41944e2607ddad124f67ad4e13e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639222fec258953a1aa9228fffdad51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24b572854a67335c6774a82d549f2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0ebaf7c3477e6b161139904a8eee3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0891fd51d122480e2e001d2e6720464527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9313854bd5147407f13748523af732e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d70867941f7af5c9e76538c3268b7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99da96eb2b8bf9767f47fe027a8c29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61624bbba95e9645929346ecd03e9ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfa05537b244f56b32168768703980532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bfd3be54f1678c2dbe7273de30e53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4c75ca07f1ae01ba36aeb790099e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d315178f949552776a5448bcc1cef8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd949e8ab35b1d7afa83b4534b4527e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99900e3b31d0bb5a7eaca9fa17bb198e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47010e0c5d5f8965373909c8d1b90dc9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67d93b14d9ae8e26b9413475830ce0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ca5d1985c6d7e92de5400ed8dd900540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39718aee1e778d608ae2c0d8d8aff0e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8523c84363b4ef61ee29208ba17903542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7f0653556f13b64e9cbc9e7fe46d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741279ee525a87e23650ca63996f40f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22dfb1eff1a00c70efd77ff6a1de0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433e1defeae3dda1fa11b05cb9700f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236b8aeb9c1b9367abd04f367ccca77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75885955de26b8bc256959fe870e763b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb22f4f575edd26ff3c7ffe4ea9442549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8b8f474100f473b5babf13e35acf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468acd30449c9c81f8da21a6311061bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed9c5c141426ecdec66531317f92fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c90755ba8bda4134a60882ec21ec7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a81acd4ff78f10b95a2e355dccbe15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00403f9bda917a37df1ad8a9c119fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ddbcfb08063eefe0c829df321584b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51133e682d0d031b173ebacef94f6e24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596acf719cb56e381117167bbae71d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327b2722e774927fd83f58dd9b950e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f025e80a815a4cf327342bd35455e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41407fd0605a8ec021006ae16cc29b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54508147004516748bacd2c2320170562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5e9859dc2e8d67157f545e545a95a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0e3814026fe4e3104286e705a3f16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a97ae0580b9ec5794f003c42f62ee6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebc90492e425a8bf23a294771fc73f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d5de8e4ab617b0b5b3774aa5fe53b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e713ad4676c0f90503d85baf6241568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4d32f6dfab0533447ddd3c00e6337569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761669a7bf853d248bf0a3f67e18ca39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702812512f6ab50300452bf1bf824465571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a4e4252de880816b93a471b1a0a00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85075e3ec97f2d0635529ed591a81e1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a251b9f9c68392714b5a104194986574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630568594aaaef00ee5aad3180c9264e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c1740c035678d6851000367f3fc9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d12d2e18a30900d125df7e02445fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bef3d70e7560fe195a2dc93d25434f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98fa988fff0bc491d1b598e8310a26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51a88a0568de9cc99d7c34d1a5a522580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31784b3b3e03661e344e132e0f01c643581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ffe5d82be9ff51c61250bcfe73fee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba8471ea4186610b083748dd6676e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b02ad348d98a45e961b684cb07748584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c52e9e3972fcee5b986c91e921014b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec209de798da74445633157a936749586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc9c8f15a02818fd4c4c66476391e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499069e5ea7af55c6eb38288b6ca63a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c36dff0debf8c6ab07aed95a3503b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99a648b69769350e3dd3dcc7a367df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee1a79ab0ccfcd82692fec482350e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5255f5d530f5af0f9a3920d842fc059592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d44740a70d8ed8f5d1588b3ee90c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda3ffd6df44dee5f02c91a9c6e0bbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70973fc72fd9faa62988316785a3931b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb37818d43b18bbaf70bac9200fb9fd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49910ed1c5e2982aaa8b21d91a161c43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a25c8d71281fe7feeae52c9982628598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947bac41f683d88438d2c121b3f4d4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30730e8d99c49184214b7528f27cdd82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1b439557dcc6c6ab57523602b71fb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773f7e44206bc58c1c296933786a393602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cd38c0b919378e1af3d7b13beead7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ce0e15be6e5e75246fa3714a2ec90604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f072123f4cde93164ace079f3db8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7f6b42913742ca08adae6fc98722c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e752a0351f6a57f0b826fa7fa94819607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20843593733b1571a00cc5b60ac4d6b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342fbfe2d4d514a70d7dab2afa951ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99283403c6d6d04124324a5dfc1aafde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b9c46fe523919d5384b5246bc905c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b17a5dd8ce6accd242178292168786612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558e1dee6b8f528ba105d5df42774f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1befccc01eda4b0d15323f2a8603c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab44eb74905acea311482d5f5e77c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe2c76636250f5b69be14f9f171831616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73605ef1b2a391cbf0cf1f3eb1c5e5ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa9f47e9e341f99bee64a2d7448881618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ba5475b6fae56e96e6b2b313af2c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2150da8712d0756fa5118f2a323cc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304265194fdb890d5c504f33bce7c063621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa9e18751a72fa5dccfcd8028650fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d292ee5d19d331601e35111047b3bc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aa2caefdb44c65265b6b54b1d7c02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abe31dd623515d27681114a5859fc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9706ca082f39b5f14dd16190eb24084626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c99276f9c71628ae72ca6a17aee83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300b1033a2dce1cf4348632d161be1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1fdcdc4e5c984c961c241f2a8bf74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2380341c63a2c6baf41a498b541b0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebed21611f3c8552ac066d6d209691631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f046ddfee9ef3bf8bd3c9da2ff5f10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e76c3a140960fc725cb38fca00aa31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8812d56916ab976c5aff3f71bb68f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb257875c254a69d8df91a97d2fba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b39968d84c519da7045e46de9b26a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b14790a45b6e28bef1b389d8b942a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277884e67e11141760c99a1909520a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c346e83deb58dc046d182010fcc10e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda05e0c73350e9b1e2c6d43f8da4e1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5037db0817d7b3e487fb68cff13dec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ff296d6c702a5e2ef53259bbaac26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e80e8bf2891218a97d76f27acf967643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef98bdd79b7ad68b7d3f64c6ad5818c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670e9f684a578532771eacf8779d36d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bc7c7e2deff63bec1c36bb29c7132646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed64f48332ff875bb54ee7449fa1b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ec1b4df4e621de974b5eb12c50105648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeddcb33e60486269b2f18a57306bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d705bf2324d05051c4d6aaff213e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6546a58699ef29fee0ff95ee239216d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b4073933976680fe25b1054e3e8c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e6e40463f896265b5b98062f71de8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c418e5fd8a5fa1c0b0d80138bc230654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b215e27b8475e9f61f7f3c7b6e740b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4da466b30506dbd9a30c0e4570ff00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b771df0777a3f9821cc2fb4a52189b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d313c4551e97505a4e7c3c6cc327408658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c5a36f6f9cc120cad3684c5bfa55e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875dc69e365a0e3e8532f57c45bb094660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b95aefb53f78338fa9f5503b1e77a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a30bdd0998f235b862440bc98bff9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102966d03e1b65f5f438c786c2afc0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78737ecb18b0c44fa01d267dfa5ccbe9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbdb72eef818ed3e32508977bfedd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc889a9348fa883ddf687073f4b972666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bd4f5535dc40e62226d5a1ea51c0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72118b8e5cebde0d917ce0306cb390668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea4ee4fb31c30b378e7029bbb6bfb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4c19da8cdc09c4a1d3c316fb2e563670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d207086979346205b2292ed29fc2f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b6654af1143f5ee0f0b3f10933118672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb8457270cc140b5bbcf2fe4b9a8b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2a9859088f47ecf0e363de06d0a2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7c803ce9a42241565c60a5ebef604675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdc0a36e03fac685f5641ba29b8b5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aad9132e2916dd85b7ef3145781a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9666f6111eb10f327262dc26b8f465678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5bd172e854c295c56f6974fad45a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced8dcf9785624f229aa3ab379936f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e415dbd1fa9412060eef5a4f7df45c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522625fc03db85d4cb0fe2d8f1351ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7abf6750a17d60e34154afcfc0c4df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527e5adb505196b8902170224ee08ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7061480d7081dc1e858ee7a31a30f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fec4950169e402b034bdc686bafec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db6f7df5ad06a7ce067eafc197a5b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b78172870904361bc52c2efd0a35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45927a3b9faff5ef84e9535193065745689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56326f44096376e4749aa5975cd7bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856a947ea4b45dff0167d6c68f8847d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa1fd757ec333b3b64297a2384e6e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db020a224fca47c6ee90ef42ac6cd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d61c796315dfa71aac573a4a8444a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e137ff2dfac9496286c611ce5034de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e5966f17dc15e81f4bcaaace1c015696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d96117fa2e3db6e950f9db3aeee98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532c99faaf9aefd4bbae429e78268da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3f5675f884041954634590d705b6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989de01b5cae03d19ca587350ce06586700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c619b1c40f90047239a043f7fdb4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6c0266166c7dadf6ab0a4c6503c35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1295dc6a043c3a7146f6409d901cd55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abe4874c6ee84d87d599a1e996f52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba1f2b1fb95c792531cab18dd7d59d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b7bfdfd2212644c69b931923f9e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf1babb0f8fdab1323f5f45b487860707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce7038511ed94bddbba057ab96d2e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcca002f4febe74ffffb55c46386bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7f4431cc310b7305f412a47144574710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073eac3593f278f4bf82c4b7192ea89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8d2ddff854934e82bd43ed8a776c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835407d4b9a21fd62e2f93fb24a10a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10186192b4f3c5659cd9a114c720c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc1c69a61baeb3d4706bcf32dcbb9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db244ff47e670d6ec9c9a15a9b6ac103716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff55cc9a2f40cb7ebf9922aa54f7baa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016f80f8c2dbe45a411b739323763a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79d143fa968cab500b3a3262e62c2b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b12535a4afa9f88b5e44a3c68be2fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7706b7fa059db405d67d09338b577721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1947f16a24f39194dcf533a9fe93cb0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d6131160c986b32d68a6af915c57c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78716b276e18dc6793357aabddaf9d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1c6e7ab3fcfef4494b560899344b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7294a4908ba7873c8d135b66d25dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d32ec8e882b0e1b126305e30c6b716727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14355c4f03b9e527cf6c892ef3cfafb6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d48298c4916651ca1d3ab05391eef5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7925d5ccb6177401923dcddbf7a074730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1982b6bb78c6a7206cedca099f696731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a9db74a1a290bf6328d995cc58e71732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65731d072005ea3b73819e40a93a07a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05db6e4b042dae10374a9b0c13cb122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a2a8cf94db618a5f8d753ab67965e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af0138053c451b949e12e5050ddf124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e20517e0c889c2ca3e33409f318d415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c76c93c709e0508053a950345783a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8067341cea58da36b1a90ce2c5e0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d063c8e161d917df83cdb26026d49858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4dbb3c639f6c4f696097421580a099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079d92c4abbe37e9df85bd92830e1e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3df14dd73ce59373e28dd7a10720d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ea19b15eac4ad38e726ffb0f49e5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab639eecc6c159d29625003cbecbf1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06dd33823f1cb470a370a4807991ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c427382aaccb7e7e2afbfdb4f20f9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd93baf772c1f83803a9cbf4753f5fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c394eca2ed866c6c230ed62fa87ac017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2262b753f08bc9d8841ea767253db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7e364e9f4cabdc869e3d48f9c723719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e46da57bd3414f04e54aa5431100120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc0312565b0fcd5b58ce5def19a6e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3aab5f7ce47c1b8b808252553feb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a2792bf8e1277d17c934093a4287723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091597d1f63211e52b588fe6f0d023224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dccc17b1f55c876409ec8a2f892ea925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edc926613114921f42d4db956f028626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feccda2fb23409a7f3d6e31e91600127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372a86f6293f441f5dadc089da70b4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc84ab8310eb31f636089fbe49ae9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53727fd034371eaf2d066c3ab9c17c5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339309d76a29d82cae5869e72a3222d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c323a4a692a5cd75be903a427053932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef82d812df5198c0572cc1add0c22633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9acb9d6d7193cabc7d95095f4641434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c6e5f8437669aecb1584a18e311c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1993af21fc88168b883d805a5cd3d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3850102e561f6ccfa7dcbbbc90da87837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f679529f50748dc0e1796fcb2ef3bca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab1e7672540178990b26a936d47f1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e52ac87c4e7a9238eb9c779f9b410540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab796cb4bc31c304c207102b0222a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cfbc1f1910dc187e58a5896e6c24d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074b7607b65d7b2dc66edd74257e8c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5c47f8ccdc4f265def00c1014ad6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d921a136af26dab3a0eb464aa8ff545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b473d5758cd660ae3313fa4caa2260146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4437a34ca26c45e65a15d5eb6e9be747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c12c3f30498ffd547e3e090ec37ec748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f346c06668c9103f5931fc5c4eff37d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09e20bb31655ecada104d52b05d0e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef77dd02a3fe9a7d4cac161b728eef851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb680d9875a4a5a1a765c3deab34b4ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3490d88ab22bc3f9db705752e25e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3012f9b1e15fbd4ebb37b62789c862754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e0c176ae62968e733a8c37184bdb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea763c85a99191f17abacc6e236c9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e00492d1080917360a00e1d1be522357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edce74096c0de61f9b824ed7acba4b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b4b5aa56c737a7b3271c817292aa259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55617c0cff29c24b08990bda9521b3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c1368541f86490ebab7cef9c5ab3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84e6427fdb3981394f6fe10902aa9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9081a16c64e5f231b1cd76050bf92e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4acf0c5175d668118ec55956b74b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8ecd119d7e8117469f79c1c2f350765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520b5caddf99c4f2ba3e561a492f7aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275179fd8d1cae3e370b24040d5010d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b9a225cbcdeb262e13eb3602c54bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c8f0669dcafad948d2b372823923a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e03e5df389001e4d2b23cc06052d8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d802a767cb45d4fe60460a219245271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cba63fb0cd4400f8fa1193d8df78a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536fc59da65e496aa7e2b89fc8a055873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a1a374e2283dfc9e5919cb38fed8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfdc4abd23a5a22006a40f2ef29bf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a75b12b9d7369e18b2dc80c034d6d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaef89965eb7462ec01f2881d6cd43f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111da640d916fd56e9c96d737832e8ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1010f1fc6fe221870b408e122c0ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7481b910b35e18b6f723282bb5b50280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209e3478ca6415a329d43f5276e27e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efe10acb20cac06b4d85bde31f451c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af276bac8c36183132544d7dbcf73483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b18951ef33540e216f79a77f6c4c3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c96b5ccf2fbfb306401d9d07f34d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7709d6337a86480dba835e53e053a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e437f6d2a5e54b82c872fa3fa734f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e092ab10cfe5e9e85d8724f46eb8db988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c77a9b91c19d375a3bf074730c98b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365df479a495c04be9bff5984e0160090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f67dd24788378702cf5b020d283bd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec170b078cf8aca9b470763eca43ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f436f0dbc2a562e2b5d9a21286da2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32f455581032866b2ee7385d7c1ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d119b15f79c8750d319d5b52a329f0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbbf465208d224eaec1c285ea7173196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f788ca4857d1d24047d2c86ec729397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb654c2a7f8476ed7ba438cd5a45998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6d21e2fdc8f5a1605be0275459b6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde0a4b2b1c1404e3fd777e42222fa0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc558ef370298e11fb193921438f2455101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8936e8f7010f5a9f4dbd5bdf70288102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29587dc0e7b7785fea6ea3d3e8c06d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2e249bcf68f150621ac3afd36acdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ee5533ea5f6a1a8c45cf99a369c52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334505526553ec7bc5987fef4859e88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62291fe8c5a0b8cb33c29af81ce7cea7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332178dcf49db2d41ab8737b5ca20da2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3befcfaab1cb606c2adda711acd66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaea585c3504ff727ee80a1978a06a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dd9c0653586eade2efd17a4b8bc14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31165ed853031ca09a4f289c2fafb78c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc66244c6c352d266e6446ebb868a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a8e03e0cdad968f246f065935c3b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8a3b973ac4e005325da17e9dff495115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7325ad788372c7b78a8d3734da8bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd870cf8c66e1d2888b393154ead0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993a32932887e203d66ae5d03128677118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dc16c834a24748b291fafb1053284119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b792457b9d85def65c3b8d244c52324120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b731ef8d9ae3a4b1d4faf78bf5d2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aec6f6bb92dcc3a74f5d1ea93c5d4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56d46a92952732c35a091908da3df5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244661d8cdd8cff1aea8c033e8b6c134124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406dd8e15dadfa33025877cadfb4270125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066e116fb521fea330fe7364004a638126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e03fcb809ccba02b619f537afa59a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03154cecdab08cdb13d4a71ae5030d92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54129b35574d9f185885debe34c1d2e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fb3808c63bc5960ca999a26936709130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4247c4854bd5829430486b45a4571131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a1162a333d5ba5680cb14b39d6287132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5112e1bbb9075da899a56c5d5798fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1d71b8288f54708bf816e3f399b2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba3826f11c1559708ea257e510389e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7afbe51211c67bc150e97a5eef6af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293fe0b8557e92bc86fda2bb9768214137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42273f1e3a22835f463b9efdfc54b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95847ff730750c9cb7bd7453a3bb8372139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e82fe16401f736487be174fc517b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eda6b1060251596c685fdf009942c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5ed15088b061e7d2ef30406f63331142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1511ea62edd7ede0cccdebed38db3f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa024f4f995d8138165c93393322ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b943561be6471200f3face9033d4b2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03613653e6b07fc529e5ba8adc726e59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad048a7dab54fe663bd3e0bec3558f5b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94953c756b22d0f4589a6ee729965941148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5af7f8d116ba636e666d00f59001b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8514998712f426440e52e513756c18e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a93493d6d696f795210b571e48ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7dfd3322d5b01b88d55ba8b121820152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e178bb6490c9c550fa8126379fff2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe517a98f80c9466e3647fb4d5e31a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1385aa65791cab852b34d88e5fe11a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d1f61e3b2000a99aa2467696f15fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9fdf63dbc9f6d6cdc2bc8b32a4490157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558504bf9c37cb2f3beb7667af14d10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48506e2d3b0ab906c6d71046d7cf0d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e3488b105f068db4a14d9f91200a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768fbfb654668c0addf90024ef525c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550c05705acc1d1f501be07e36daef9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858f1a90a4d0a174ff97055697d4deb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e146c9d16d8aabf74205676330c42a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fc7bf62b5f169f6b958881389f60e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19201b75ede613b1bbad6ede60856226166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb43697b741c3d3302d2acead0fafd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33ced7bc9b2d2c098911d45e1a9c00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc1f7ba1bf4a04be4330d055559f6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad587dda5cad84a941f9aae63d1fb543170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77082d0856edf32ee122f79790e63cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45929c7753bccf372eebf0101bbee3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2e6288d40b68667707c31bf5061e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ca64439a82e5e19aa5e8379960c4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5758ffb43c5d4cfbb878d0db47c02e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd07ee303173f7f525a0bc5b469a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3e95df458acec851c91019879637b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09658f6fe1916c07f2f49617d6fff9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89614ab842921e6c7878b4af0aad346c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7ace76ed6665e62722d3dd1bad4e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798781d16dfb158a99f2400acfb1cd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142a555ec01326f2f4db4b7c8090894182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6afdc596cc8acdd2bad4713a05de2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cce44c0b76e17ba40a2255090dc9a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59093b231ef2a4631568ee77dc3754a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529ea6c4acd4c2f4602565db457c238186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271a3b2d0c17fd44501cc9fd29c8873187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0ca6b8fa9d54f36490824d11e1b86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816e69efb7dd4ec89616cade47345f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66323edb2959ac7ca6cff7c4054b6bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2d0d1aa76da61b3491f5d40856386191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e4e4853e33c2ec5738459ea7921f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a11c3297f613ce1b2dfe5057859a6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed34ab0a4b1bf1c7df98aba166ad499194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dcc31eabc2ea942a328c77c7e36dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258f19fbb7524221f9ef074e12abe7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2032ea0d08f76830043e725e5848d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78228d7353c16bc2a9a8aa72ba757c81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95961d922fde1fc0e6fe1ed462835e77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e22bdbae3878a05bb7b999092db6dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e224ad7cd057f20a73ece4f9d3c6d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb2e73ba8a6361dcfb6436cd913a8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50681dd0d0d7331d6f0b16850e3ac7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba345a1f531f4e2696ee4405013ae00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fc4d63a52f1c11e3c90d2cbbbe67a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35cfbbaa1ba47f17de604c91d58ec6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4a89b5d42790bb74ae76e24eaf0ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b778b56504312e580b325eec10a92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac05f2b4e464d2d5402206d8c047e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eca6a7360b8145bf0e3acb64ab3e2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39185009f0323e1ccbf8904fe0b754c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087df86f89cb96888625f1ffcfe4a33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf9b54656d58400b4ed78d07d20ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1546b21c9b13c39e410d3b0cd721e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b0cf5390904120aba4e2abd363a6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a9f046fda39c95387bc677bfe1e4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58ac4623a2002d510e8f9d49e25331217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e12eb968b16b81c3bed5bd1a2cb80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74518c2e4b263b411aef136450cfdf3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6a183518a2621051853d72d0e056d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272d5b0a4c28f375a13e8de406250da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9bdfda8bff54cbbe0dbccb827962c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d532be0e5b0aec3c2888e30a73e85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217151076e54abe7bac1ffbb3b758ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5ab3f8237919cba1a1da9e9ab8151225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41f8c2a7c69272f8ce2e151a52bb3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5d2f3b0745c42af428e40112c0e71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f773f2a19e8983b8abeb7b5531ed5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6c58db09c999ac62b49f6b8ad3955229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa3de13dcb74133994b46b07f45131230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265e9fb895ec69b546422b25a9f178d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f8ec99bdc7d61a89028e3d5f1c94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec0f6857b1d3c9f3aac01a8a5f1849233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006d4953aec05298ea6ab48e3bd621b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa74bec1e96ccb9457177cf6027cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5915a989673fb5618cc5e64d1c8987236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637265e5056e491e971de747350359a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ac9179518c4dae0deb25c5de0f4c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ead54306f9689242bda04847344960239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a3d1c3378c8b13a89d57aa49c7229240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49f8b42bb10e96041a378ac40603a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a3cd4c35d83ec8cc254258a8f751b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e1b10035617c4ea2b2b37242c3a3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec08f10214d0a0aca442beece00b4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d7b73fb09a48d92872427969890a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3c58971b63ab07ac4db0e51f8a6f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea74684d5026c8bfc6a6558feeeed90247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cbc55b8ea85beb748cf2acd56fb44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af72de61510845b89e6ab61a97ecf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607f8f2f6ae7cdfeb163afe104e88e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19482da162e96b78f7468989ee650ce2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac150aec0271d42952d24ba998ae57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c746ced94c52fa12c7942b388aed48b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b029c5f2c09134716aabc9a435ff16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e327d8363a386aba47111b1cb1833c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92123ee36f48cf5efa825ac42293450a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8844c35eba8e3eff40efd5118bea9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4a83fdbddd5aa4244cf654ca861b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725ce036aa579fb415a3a106433dadd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a98624903da0aa2936af061b0be31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583f389ba2af6beab5636c12033d066261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd22b5b89814f321ea22236a8dba6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041ebd704a9a943d7f09d7a00a0b1b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902dbf3fa09da6dff5f212e85003be8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103e7dc8596f8d9b3b8686c1ada1f26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d665f8648c9b3d317441c05ea6c3d69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f937937e5fb566fe41fae60aa3838d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc534760a0632e00ab5c21ca4d1ad8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b999931f9ced4860eccd9ffd5ded0b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cafff2b839b37896bcc2c2093dee9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a872329ccc6cb4855dcee42cfad42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950a0583d3421ebf76c14daf529e01b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee8c877013c0b0398f943b47724f37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89f78ccc2b651adf9e6ceb71cf508a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd9a26496f86d4ebbd79e89b506f61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff228a320b5fd5ce16fdecac87b49d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7ab619bd2e2bdb5bfd5f3c1b4b300277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9b7a1ed2903d1ac0c1449f83e1f1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c07083e6d96ab16bed4be5d4d009c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b3324d817632752c89d068edddcd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38f2d4e3860bbebe605f3e3cf81373281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7d8d13bd3dc735eb353ebc64af238282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c182427952297847a67f0e628780ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca6d44f214da4b83d93c73a7881529284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4e8081222a75657962f5d48d1646285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d584575fcf7ae5418700ce5e9222736286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e862622b8a4d280599840e462866ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc831ce3bd04ce0fcc365680e2f4e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0be67eff7bff8d280b16d302e65a4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48c442a7236da44b9e2374388e6f1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1ffeeacdddb1713bcb9bb75628e19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f239b54b95a434343f76abaaac77f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b30b93bfb982e28b8a8381378d8f27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf3cc7f62ce3590844a57e621e373c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edc843963a0b1924f550a865ef7b5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ac73fac356b174eee1f70ad2c77d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144de9630aa6f61305a9b6ce6b9b9559297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68daee7f091a046e2217cd354cbba6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1f5d3a317b91cd9f8230ca5660c62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc9099f93eb5473ded83997d521f86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39324088cff4c4e85e206c0a225ae4a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26281903d71182d817779c1c846f6c56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604e77a9c0e2d1e9d665de1386e7ba4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34085b887dca8104e391b44f35d4a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350bcc1ce248e5a29a8c977be771717305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae31e57310bc77e7f1c59b8c6c4a1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98305589ec01e18b2cfb67d3c147109307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c451082cf50d012ff3dc8a226701ab3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9a732f093c223551125467146005e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a83331d178de034631a9e414b43eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9fa20d174394cb2fce4e42567e1c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590e3cdcf1f1cb265153c4b3279ddf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee657861709b270bb5c8337eb87352e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bdd9f97475eefe1b3d1883e2ecf4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638759d6bf4bb545389d3acb978e9e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622abeedfffce08e0aafbbb1d0d219e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8edcbb8b5176123c827b849ec6187317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591c65e0d364f732b733ec2f362a40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad9b268e955cb9430d4aeadf750f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e766a8bb8d6547531385f70757badf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e228ede4277db7cf0a74b0a725819ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd789652b91f3fbfb789b72429b85ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a08941d46b6132813b2e5b98a54176323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f242b3f1e44cf9c220487906dcd60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbf7f33225a0f0ac5b13d085514e48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e12b5288505698fb84aeb683ccc22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f42d919a82ca6696806d2544fe6821327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f09c9380d6358bad6bf1f31f94d85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57addc9dee485974a9fac29137882f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccd61ee2b3dbc74fc4a35620d64c55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b670e3eef8d30da70e14621cbab874331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beace24f93d7c69c5d4af5d738d33d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350ca2d33fa6b94ae41c0596fcd2cf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe72ea374235a0fdfe7db40afb576a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a078efe7a3e1de522a89739d38dfc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dabc3df0e08adbcc993cfbc02d4f68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a13aa4701084b2f3179127eafdd8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b76ad50f61ca25c2920e4b9fff59fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562b72b969b93f512a3fde172460cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6dc2fd1dfd5134e853b991a1a36b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dd246d091b41e42afaca12af96413341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3e2a2f53e393fa000136ea0aeeaf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9462729dce8a6acf543ab14926609b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb803188356b71d36dd53c5707bb486344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c00afbe556898a8059b36693501c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70e73c4462d246c2895dff7ee00d0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d4970fa16904bcd8911f34339d8ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cf52b48f44504d2b2dde943781f5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f769bf023df24a928f70b3b350b9ac3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f831b5f01b2c8f44515892a1a3e55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07a60decddf3ff1e43619d026a8639351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7995031782b96d46cdca48385f848a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c14b199c16872a55ba96930b89c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e475ee739e6f384dc61687130a3c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a44d3091ecacdd7f0f311424336d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4472ed281efed5f646e8f475cb21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaed1d2d14869d6353de9ea84dc2ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4384ff3fd7b2371907fa91276f32c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fb4a7ed2ddde2972623fa6bce8c5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfdfce9fb394e3ad03c084719de4d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12411f636398c66c241551b2d67e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5cc2fe61cc7a6935e55f5e8326c44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df634273a52894f29091a6c77c43dee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea57350e0cfd2b8f45f19c04050230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81762e383b6de235fdff9a14b69bed12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b01ab8b1250f89c54532dff4d2c51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb592f18c7c810b2f2fbf3350eb77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce137c96d3374185662618eedeca4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c268933d20f39cddb3eddc51bc1379369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bf26bc792b48fb0c10769db2e9235370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2640f56adfb3fd98e6404df0b0a3d25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583e96165e3ec4ac6b7a6966d2704b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcc8b4d27f4e9663b35ab3ae23a102373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d03096bfa6eae5d5a8c2af7119740374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd167e38e08ddafe4c472149583eb525375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c72257961325b72ba89a12d5e8717e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149c57777d24d3860bdb9fe8a0fd918377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e54c0690acf6742b96cbd846440666378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7a3e1e596e1ba1d203f0057790766379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2343d83adb9965b83686ad67401205380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399efe0e99debbd405acb307be07733381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f91270b4f535dd5f99f2411bf3b382382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8243f6edc9d578b0ab09019585dcde5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8ac94372a11b5c26bdb3657470b45384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59007f490900f1969394763bbaeb6ddf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7647f3449990df81d430ef1fc095003386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957128c560d8cd57b48d432300261db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2280a472b192d74bf9838abe9621dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439be4cac71ec1449e97e072a72be63b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8423fd41049374e448f3d210128f59e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d9022ab5e1dcc5102070746b63d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b33bee128b8149139bfb8322b0b5c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab90ad16c0a79af31d27aa47c5b635393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573db2d1baa496900664bcb3812f360f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5462ec68b2b14d3515e8c4c67e9f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c77c7e7a8ba1223f0b840ac9917ea4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4032a0f9fdc5645ce09adc72c814d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800d1a0ed45339fd322c1db707ebf43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ec5d2c9f40b85a899183613c53474399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac7de53dc35f3905d15e9910648be1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a39982c9dd55dab9b363e27f53748401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43f5cae57e4167da581bad864a5028402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593f3b0b1860d6ff2f19dc9ab4989d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1f5e0013a1ecb2f6ffd787228a40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34054177d82ffdb91815da0583f11e02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec673c10c8dc273b48f0519aa7aea6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074530002db2138ec55ad0156671c603407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be389334f2ff4a2ae2c3dc415bfd6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8c7efe47dce74b8bd5453d8d0c0cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb85498f3dd2a7a5af1257bfbf4a054410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8527dbaa2f853f3996ac78af1efa7c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87525a32cfafcff28d1581775eb751412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dbf9f223a63d0357a460ce3f77398413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6017b1dff3c0377d25210444e9d330414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a478caf3c4eb823cacc56be40036115415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439891d1cf5869dc2551fb9d1deacf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2b6bfdf0fca0d15b2e13dbf22f101417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1b2b03e1d584b2253b853de03c1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bfab85d0ed666ed4821d622fa4991419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58db88035064e3aa0adc98137d46a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a48c0fc03526fb1ab58a41c789cba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37592146e19b989bfb6c3a2e4917d48c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9871a73604bb3266e0a1b27a5470d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd7eefbdf1e7d4e24d81931fbbcad7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ec3b8ad10a648e2a60cc39abfb775425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d52b6ea6fbd77e9303ee429309fabc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63d20fc12fe446d4dc5566110c315e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726ecf6d2c026f1ae421860225a6f81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e2f7184336c20807aaddcd453ba3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69779669aa79e9090ecb317dff5f9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca12e69e0defa65927540ba0af529b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b0b02f65f5295c1e73ed13b1bbfdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aa8d6d8b4b4a1e83c01f59de5e485433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be5af5dbe3bd6c8522f81a66fe29b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a2d46ee5836f17a2e3b47193a9ed3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c336b08ffae673778f51f300285f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feef8a9beba39383cfd6ca528fcdbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c4cc51e77cdc4cb432e98bc6cc2e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3808f62947673de1f8f80566f150af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2f51b4e309fae52cc5dbcd9295979440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dae547a23ba37324884bbbd432c763441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a8498514d418cee1022591666b8eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348f592e3ddfa78d52c4d6e80dfcb9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e192233d965d7c0520be484e0d395a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f91114b23709660960b0a39602ffe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4d49ba60a39a8bb8b63cc8bbc0650446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d07e7e0c9e021eb255177cf758aa2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e8b8d531ff8bbc94ac4fb7a0ef300448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79ebdb59d14f16ae1e7a09f1384726449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62310b970b6bf98a7daf3e7e0769eba2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44d77ab2e93a2bc5132fa7f52f0a5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc713da0618f0688bd9fd6158abd12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2ee315c06e8a9258d9648d6f173ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbd1bdf26a48c4bde910dc0fedbd42454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329798ef457fa537439ff1028e1528b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee652a97845c871a14d1f3611e55e0c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417307a0f15a740aceb8b7e4aedeb4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e4e7ce6c80f30aa02837a74f3d7ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211675f880671270ca0cf69cc035c2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e95f83847c4aebd08010f08ee7d209460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec0399082f7504db19646154b68f60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ba762507fb028592fccb37599ef0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1f003bc49e0fe52401f80dc36571c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fead0388890c89cb16ac881b8b2b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1bf0c04cc23a7ec8a615793adb8d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451b9b197d8f98ba2f14b1be7ad4461466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345edf8f1ccdbfb44a702b1d100fb53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a38d0616e8d81169f30a03507d18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0503ec8290cb803cdb33820cc3ce6d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209231d359fbee8ba88a05a54fe93d1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276004113859774f77062ee330f8b02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1814d6eb3a06759fb45d211454381472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2fedd6b22f8db0b75b5e52a420f16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9b824ae7bfc497df4056a18e8dff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddccc6f4f340a9f7716432599c974f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed6c7ec0a74b4521eff089ce0b20fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a796e3f4051820458236bc3af381d31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95284129bd93baee7ecef6640fc504d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec105fa073aa6b131620267e940e5f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286cba0aafbf938232bfd60ed891bf2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa1291eb328f220030a585f31e41aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b175f4918980e8d9754da572c6720482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f49c2618ba6a1560319aeff835cfa3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fce15fd4944d10c759901e683a3c4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2f44d60cac091ef34c4abb84bd086485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a57793bf8baeb6ed44bba36035a38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5be1707e585cae5e75e12a83bdddb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fc441451cad750cfdc72e3fce5ab3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed1542d4ca5692f9b0a8872d8442bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa8d0524591e825cf837f918e09915490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9f33a7802b6cba46c1b88618c7c59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fdd1ced72a3ff1244b00ed29ba205492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f9bc05b08f7da61a32014caa51d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3d0893209ddd282b35ecca528e3f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af04ca35f4829e725037338453edb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19132a83278ad9b1b0300c528f96c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561acadbf249fe75db201ec0faf93150497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810340d3593548790432caf1aa4ec35b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2245916b351e7de78856552acf35f2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b7779ad008955a6cbb8aa8867254d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459b17655faf030bb09d7b4896f0ba5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7246d97c6fe1d3c353a858fdca69630502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afde113c4a4c738f4fe2dce4cee697503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012156d171df9690e48c03e9e3341ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8057ad531bc4d9ffa3826279272a8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8301f4664aa9fc283e60647397c9b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61c44f4086c674162cdf7f92dcdddf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abdf81ba904d18622a1998cee7126e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7c8c0c99704b9b8bcd9c10ce5fc1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecac513565f6b249776d84a59cc0c82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050c6de8f10a4f57007af6da190010d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eee84d9738aef6a257e575324026d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffee2a68cdeef72e52854651fff8366513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680683366baded33a2d6e2eedf4cbbab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf3b496c68539e96bbad86e36f5d5b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50042f467e5820ea9fa0dd1d3cb9b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aa42c77f7d5657063e1cd037834d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572bb21471f6a188bbbd04a3d363d1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ea71e52f6cd30c5533a4399153cea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03eaa4767d82c72c3f9e4477347fc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c3544c090392224f9f93a738041ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ac50f0f13a4f0e30f7d68d0791270522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587795927439b3dec1efaca43f6d2b09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eb58d7002332343bb6598e6bccfd4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2880ddc9cd6526812fee32c4977ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6958cc02d455bed2b42e44c8c3ecd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec6a04254439bcc8734a2d6e2db9f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c61b7a75beab308d50010c409bad3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4513b3494c309fff52aa50c114e84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b79e121d8f4762db985656ee516c48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019032ca196e38337a48641f017cd3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2ae65c72ca2147955d11cacc5d210532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b470400f5e73195c0014402b3fa08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8a1cc8a1c96acc6503c6685857912534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837a07a773e904713da1d45cde7c5c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3010759749776350c2fed490e44a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08740783033fb01e11f725456d510c26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427396d30c822411058d47c85094d874538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5458b21c75176124e0ecf8fdbfcf9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520718843bf05113a7d28f028eb3eec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092753c17e1e9031c82122f5c2512986541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620ca5c7db624a7187ec3928a219759542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e021ab0b6d3164df3356065b2f83578543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c401673611cbeeaf961fa64dc98c352544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8d38573851a4d6cadba3f7ca037d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3329acd48913be068ecbecf84cf03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834340dc5baa36adbc2580e764cff33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c71fa553f1ce0f7306867fa3e39d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7bcb428525ae0330c45b2501b5261549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0a1f70054fbad22f4f5409cf1fb29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4de47f77515ef7aec76960df9fde9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9d8f779350f1262dcddd383c28d32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33830d32402efd246eedb599cdf51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d7ebadd3504b610d62e109c5bdb91554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5749a76fac17af6b89863635814fbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa54b58fbb89f3f6fec966548f1646556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804c1a51128c3e53a0ca8ccf3f1270f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4218390673bc2b9792185d2edce8e83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a84f15f9ea89267880bc471817c70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31278088874c297a6af2d9892110bac1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fd0e0f82c317badb4d77a121a1ea5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab1d36fa51193df7f47c673ddc2392562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270b0429cf965902ea01c2ddfe1ebe2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84f7f9de72e9c0db8c1e614bc62e46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dd7661ac53271bf4bb6ecb19b8b71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17198bd18292b6b24aa14e7e68565e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806afc00fcd7d6775acd85d26c12e11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c221b7a51add4f1e45355a3035fe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d41437a74c21f1ea7129311f16db7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3741c0eb51b9335698575bfb22eb4f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a3be810884f6da446270347b4f7ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5958864f08f61f775a67bad3c7ded572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8828af42f0210f1f42d5d32bdab3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bfd33cef8b452e6860e1a8c60b425574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45ccaed02558c9a41612ec8cdbf07c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546c0d25e8b1b8ef2658da9fb58fae2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf5b40f83ca27de0f07227e9c4f628577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e884dca566441f351f5cb5b21c560578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d57bcac5d674e2c835ee7aeb624b95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22724263838834ccb7e6f2c39653b56d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba4e624a3b85e93c0a1111430ee84d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90c8143b13153882f4d2ba354c0633582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5114bb2ef697daedbcf29e58c545fdd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf51c8c7477486e2851484dc1e5cb34584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bf50290c2972a146f1142ae4b22e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6b0972adea053a9670e90048367ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22243aa3d4446f0c681d0312aa6c0b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a78503e478fe695214215316095e7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa090e73bd36536c9155b71a54116b88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd5656fa58900894374d6eac09abd2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a3ac3c66eb08cc26e00d64db9f42a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60734b835a8309bbfb1043190514b61c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba8dfc451847f2ec759d6215848c70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84635be1daba24c6b9ad3fe8369cb067594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94025087760e72c78d8f716a4b96e8e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3d8c2cb970ed787f3366924c67d8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda7f3d0c28e2792a4a54e17cd2d62d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b30daecb62e0096f819999184e4cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303a0176e8a136c6df18599245ef597599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b017b9fb7abe20c12d2b15e763f8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1b0a0b28dde076c3128db54efc11b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb8ea9e62b03aaf89b9647f28e06d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32958c1fc27b24e06703b155271f9d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2eea6f5767e88986c9cf5153a0581604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d542b8f3965fd389dff93095dcb5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a8834a3ee51e39d7ea6e7b9c0c6fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08e8b3f34e60ef910e4ffdf043eb3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f41e57c1f25bb10776839305d03edc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d43e2aa685fb097e16bb491f3fc14609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaa462fadb42a12509e82ee1b67f80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc386326235fab41d9b9e4481bd73ed3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43bf9aa3f91a0aa977f979e0d21327612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864961cd4b8eb7f9888ebd61b8ece2e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fea14e61380d1451a56505c5a06c42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814e84bb9d97e1ed58c18b710469cd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220e78a5b6f0ae0fe439737e7b11c6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f282de00861ae43cf8d21c9ad737b78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d036a02c313c099d32ab81524a9b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a83f75d142abc3f1927f4a467fbfe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb7caad94769445fcdee68dda86ebc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654f4caf4eadb64847898ec463f88cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36e925b711073cfc0ee565fa63c725622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b3c62b797291df24e227ce64c0d5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489fae649c212e2c4a2c2c77b2ee9f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf163e7ef967cdd26468bc7d7d7532625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5baa470b509aca983dc664be8d3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f623aeb0b0ecdac84e60f5bb7dd18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2187116776e660fdd505344db266c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c459b27401213211b5bea0183dc8e05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832126ad5630eae19047a3086ea882d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7ef32fe54b231ff3ceb5d9517e792631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e3b6ada1d080db1e7c07883a5dc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1ba56d03c11a7d586ea50120f42b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366835627eab8dc055f775c42cae0e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b7567531549183f66c777ee10a58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c325ba31a22593cf978a55673eff57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378790db6a10301eb21b9c3e069938f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d833c5a17f40fc59d7dd020255d664638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042afb58c30f9dddd05bd943661fb95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44e9081c2dcf8c637d7f071fedf487640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f7783b591be165d3094e94552753641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac0729cc0b13c6885a0ff6a2228b8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0e9dbbcefb16f4a5d5051fd063693643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6155e3df240985c0c76fe02bae16b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f09688a3fb6dfddb4956941985900645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5030e1b30bf4fff851429707e592c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fda6a3fe12f56a0575ed9c919f24a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0689c3825f7197a296c93a394bf07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b14ce53127b688b6c73718acc61a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648408a46773c2e29b259375bb56444650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954b019c7b333aca69e9699312c99f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d283973ae34c33948d05988d571b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d47b5f06ecfae471b186410664720653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3d854b01cbde760ed233e110beb65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfc882e336b98299a9c8b06d64a436655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c4d09a5f25c45f23ffe82a02c9aa0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435ae71b41d804014fa875e4d7dedcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d0e8d5a144708331a1debc467043658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6a71358495771a8e96ddbf0a4764c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8c87fab6d4c0e79f481eb9d7372ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759ff401d9282e4354753db6f10ca1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b87e3e75e3a7bf978eba5c06fb42b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6e0dd1d798f28ec802b06e6501df1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ef31f5d38e443c5d36544f2ad964b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff504ba7aa162ac60c45384d39a88f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa2e3c993eb65ae95c573726c613be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ff72437f265540a1a38e5c82d7fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03087c0af0368e2e7b53e49f83936a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0c1e37663191d9c7fc456346eabc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde1fa6e4b11d334bfd4610eedc2110670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f45c270e3dc753a848d648a09689c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec2d7d9a23ab441329e5b76fb155d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed6c9b88c636ba6320fcea9b7bce0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe4d3eeac2ae10c3d98f3d997ee40b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1b16172b1610d8103e7d087fc462f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228ea092f5221f723c1e08adf777ca5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caed6b478386715832f1a33b0b8938677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1496de807ae101b253dc7be1c88d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aa0c93eb145e6960549bbe8d53e43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba4a5f4c304f415887f8f424a7e16e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>