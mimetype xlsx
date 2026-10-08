--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132c0ad6861717ba16d1e7e642f8b141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75242a7826583b98b1c719aff8c714682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c76c8207e56d1995e9652d59530823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd725f37214f5fd11b9e7da69b58ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbb9fb4bbb535087f51ce17791916f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f9bcce212e3ffcae4deccf1202a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cab74f2569b30f0190e4f71ee3f1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae94bd4e11214930b568fc4c8796428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88ab9792595b7169cd20cf021a6fbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e958ddb3e9452bbe58181d8dac39adb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198745ad64899e043426a81c28434c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaffa6f8d7c8c9271e87859e3bfbad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc52421c50c51087542215fe6e0c8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d171a209f4ccca86276365e7e7980214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af506e29510cefaf34f900c385d680e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3627f38d722770bcaf5125c2a3d6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee41990dd39b0e1f4c32ae3943580a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f327bfdea46f1545c9cfc3c4fb31e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd215b301e31d27e90363a49274a30f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664bf98bed085e8e27cfaaaef727c2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab073c680b592caaa64fbb2320ee5fbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db06def554bef169fe26e2fa5ee2f4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987c1e86dbb5521848ed8643a9e5d1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477002b7c6ea5c057c0fa17dfe79687324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbd3474f4fa0ca1f292142fb36462125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763a820b3ad3b7d1f2c8fc447fcfc6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a790d647c2825fd1c7662eedbe7cea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707048814ef116c8fe211e4876b099f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90780e128d9b3668544649085818f1b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817abdf7b2dd0df97719b189e473327a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b642ba0a04183d4310d8d8c2ec7af9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fb149169b15917409facee811425332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45530144a7c5aaef462d8d516762d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ce74e2a5417ed602cb5916e6ee06134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145829f295d6f2c7dc2b5e8a59a77cca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9edc99323b2aa371e7e139cf6211a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b3026615a375a08d44c0c1264ae5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d49cb5320644027ddbc8ce6ded15538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935a62e02022ed72c716098c887467039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a3d5c8dd7e3dd4d9a1fcfe774bc9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebf3bd75ea0b4bb38cf82ff1719be441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2894da5e093a2390546efc7d8b6fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3162dd0b76dd91a95d3c03d8c529e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf014195eeabc33b4a3084ab66981a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563753053911377d24268d7e531bdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad125bf8125ca64ab08681f4fe1776146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc15d141879ac089599c0621170f01e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c42fae6624ac451269cea6c2c59a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e3cf4a70ea35cfa85d55b3b3f2f6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ae7a25d273dd98af54b126aa2006250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e686b6d6eb218797a9524ec59a173be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289e23be2bfb9ea9b5b5ac8d2862ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e09f014debdefc127d7d189f2158053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bff9e682f2b0cb09cd205a349b1ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53575ae93af847daa3b685798bebfdd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7099800f3aeda93d0f5124c699bd4c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30943443f0bbfcd5a8c69db3f4e2271657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229a27b580ce9a071b4fd0390c3ddf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c01db3f1ca26a3415199021b2c2e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d81026f0ae3cb3831ab4db1488774d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b3976c1ae129d97b71c5978f2761c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6eeae1317d289606b944ef9a0e66662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee40bb15845a5e9785195ad5b6704e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0185ac88a38810292e837b37da0bb2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b7ceb10de9cd54b2cf0df4442df3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7bbd42c3c0ece433b536d85c0866c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee5af4f483e89e9f6d43e0a80c251a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33455608fec5b035d861805951bcfb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ce652acf90917600f61b84316102069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d1e61b28d2035fa001b794ec8691c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e010ac278650759eeff6b90c28896271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d455d438949444735d948ff51362e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094da1ef2ecd6ab3450db1c28dd1965a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273061d5f0b05f017f0e8cac2ab71a5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6e128efe6ff47c534f013a93bd2f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02fc596ac2774b3b427d08f48f158176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71517941a0e57e1ffb89c5ec0f5fd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc509577bcd3f4cace3c7e00e048c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932b4109b7d139002836169da02d10d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d02c9fb7d80399cee44d01e11febd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2ac113691f636233cd0c1961116e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55be4a0dd3e083dffe79e9d427bc6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f6fbc9a3b50fc65c5e5de07339aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971393e597bc79658a12c70a784e67184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5406b7cc9cb47dc2590892c0b00f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d43388c983c49a3f9140f1133fe26786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065af29dddf22dca02ecb4c47557d3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64f090e5a1763c3d12efded73a322788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1272e06a1908b17cb70f7a61ebadd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66d8d7f9dda7077eb40a7d104c920990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33448bfc23df40ea46275b69007503fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ca01c90224a549565d6dbdaa60a3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee66f35d07f94323ed5f3038480f1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9005be89418264eb426bf86d2521594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda18164006430b4e0205e4f3f3141e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702a8b3364b07f8091ca1641ecb004496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1ecf09ca6a3da1c6f547db991a2c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6a1ebf8f9dd3af97ed07c2033b2da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79330c984cc3e5a7bbd746ea58ece1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172874cd76486514610db5bfb5e2667d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a78b068092e4f326dcb5632496e998101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77cf5a598250c3416e2a43c7c61376102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754b84afcd8238527b4ff7991caa278103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6a83a75ab2e36e782395843fa2f1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8dd6d83dd543f85267cce96f09a9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38a626ef46c631755696ee04dbe31a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3975d558eb068482033e4d10cb75327107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c79ed5f8a1fca3d0d399ef41b26a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33bb3154a039cd63ce2e1b7a60c84c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce3f208cf2b8ba68881222690aa15a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d2da419387536d8ac1202fc3803ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c7f8fb51dafb4417ac438fbf33b1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8dbc4d2f2fbb892f868f98ffa25a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb19f9516ac2b6270bdebc5ccfed6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d7102a11dabe692c1344d564ff77e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcada5046cd08d1f8e9ecef1da2bb6cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2200eb70da55a3614cae29898aec22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4d7b4a59552795929586aa828e9c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a14a278f67ac348cea1d8743deecb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827d092c8d2f3527eb0c967f35b3e73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510c6ae9428476c029299efa4babebe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a88ef5152447f1869fb88e189263bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b525ebc9d832ba329bac9ee6c4d24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0372d0ef4aa2bb85492d814580d1163124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377a6998a3e00306da402d07a10232125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cb4c724c386680a42a642d5b8dee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273ff5f91ae96740ab1d00bbb98f38a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435aba37b0afa20a6d8dbd46b40bc52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315e970175983f9b04c3618ed229107129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056e41df17b185b8986e1e93e2ce620130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fac04e3de87b977d4699c0d4be1c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e2d557eebec1582603bbbf2a3dda7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b48bfd87f7b6578bcac23cca36e40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab75af7b820d21c9ff4ee95aeeaf3d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de71ca953c73929855ed73afbfabbc5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed2133d14a5aceeee5037ed3c7c0fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab21a07a089304f8f7184c8ab0b63a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b866fbf00a3ee629cda422c146c49f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301580d76d227dd59ad7903bd839917139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a614fb4074d2823135a6f41e49dc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9db9306e14b458dfe5129d542d18d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06abda9dc2898ae4de4412c8f913a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28998989e268862ea7e948d750b767143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532295f2a26b2619563d87bcb383e92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccc75ebd0dac17ec2a7e9c82251361145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853794af43c579199d998859c2a899d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15802d16a7151db15edee0a09e8943147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de90da56821db095d778741432edb5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5311f0b92b4a37616672b39a66e73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce1ff89f658ff6d7093da2c2e5fa0f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8db918261e9842baa66e3f38cd70f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548c09ff88d6f1481685e50996f8c26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e6237e7a1c241b1e80e0ba3154591153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d663701ac4d723fa935e5cd56cf3b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720e8ded9e2aeb5ac996ba195b4dcd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8c63436a7f56fa3380ed9714d0d45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329561dca37fedc3dea31f412b3a2a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac530d94ccb82b51374fd3034256cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddc939f53f37b053d1aa4e75fa81a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0107122c84131f7ec4f63859031c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92157d8d5f36083adef95f6b8cabbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b262d9e33c2b9bfb25e0e84260568162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9196b1a7df7d50bf4bfcde6faa8894163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db2ff1e2cc4a0ac7da00e4bc99b22d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95a44864fef0f574baeb4e4b6441e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992fecefa7d9af7abb3f5724ff1ea1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9118f5c084b50b4e8104d377a7d23b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1ee8616f2459f8a71d174af835a32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57701b7fae019d07aab1d2f847fd4799169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfbbcd471622514e7ce6b55de3a102170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faa1fff73aa27aa29757b6a100399f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87f152b064b9ecdfd108022efd493172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f89acfe0b0a807393f27c417fb986c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0e580815bada9eb3a2c8932180287174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a4b54e5a5239e8056bd974034fc97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b685aee3eb99c1990426bb80757bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe45bd11e9258b836a40100c95eb89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76bfdb1ef14466a3d8568358c9ce0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a320a94ebb8027437728fe08a39fb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed80cd33a9b61aff81d5d3aec757ce0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115f19da48c10f325fae1cad67d283f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e508fe20ab9e1c0dbf1af09b76595182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45815fdb051bb21ef901252e7ebd30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286fab8056db5ab026d833de64658c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b32ff45ef91d1ddd77fff4eac6dc1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46988cb26061498c62a3249920476b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7f5f7dcc0c65fa7c07b7ceb89f15a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75baa410d6912e15cd7a816cfe1ab90188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a64795765ce0e2c0123ef0d9fa6b77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496deb32cf950a0d85242773a86d4037190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0dc486cecfaf4c83f078f929ead8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c34440e9754ea7f933c40ebaebc321192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bf669c6f9e26bf8017fb788ea0fb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9968a97dfa4bb403eee272d55eed0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31a1e8ea2db90eed20944aa33ca90a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9801ff2d2eaa55f66ee7666a1802b31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e917724a30f5fa10a0756b906743552197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26072eda3d869ba5479c3dc560eba925198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc9fa09066c9326d950a97b7b54bef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ed0cd307cf12d78a70c3f95096241200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b4468d8bcf9e6f83691fde80c2ba8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cba801a24c8ccf5cdf4ef9922400fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfd72abd36dba2db7de6344b13915d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b415b8ddd8c477a089dadec8730a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccabda881b7d5660e87137bc2dd176205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102d7be772983ef8401a6f14e61ccd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6a7f84a9cde430cb798a1dea679f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc73c76a3ad6d7d4656a8f949595ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306c97cdf9ee14ea8a1f1b2d8af599a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcc296a30f7ad5180a4dbcd22ee5c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f973cf82ad69a6a58fb9b9e7514f2cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90047f54a417fc46ff82d822877021212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a63173fbe19bc6244b6f47db4ff9b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140e0679a74a9d6d7dea675ff8d4682214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f08a82fb449a2f0d22ea91ba987a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd59da8f2f87b76fa9aa2542e4cc1a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f5031ce18eaeee50b96948cc3596f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df985584bf614342fa08b7084c6a3b03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb6e4da1c126ecd476138da48a5bf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff25e54fcd630a13fd9987e6f3f55b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34cd54530484dd89cb91b9078d4168221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e37821160f107ee7b14f44ff17e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5446835351e099c8e327f9dbce822da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e04c91742aaa4d5a5cd851e22cdd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6553dff9574ec5b916c31b32c5f04d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9c30f68889a572390e085697b88fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beb01d96a8a5204675a4dc3a180acf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b2a1ec3440c8be34ee1beecf0e64a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd9b3e0942c4edf50c16fdac29092a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25544df248fa8d1885ac39f020181a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bcb3590ce99c67dde4d4dbf3f9895231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015198486c730b432c01ee83116977f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd88ed55d85b31d9cd00519e0301534233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b350b86914610f3966975830f387c9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af277a720aabcc9b3c7f823ec7b49d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0e2d653747230e25c6835b2074895236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebb28cf89d1fa1f8d5786c30818f09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0732678b72c24e721d72e59b6eb56f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b936a9454a2c08743eeb2a22e8565ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d728ecb803f9379b1d1b0679920ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8b1d359fce1592e6ed412665199fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd60dcc7a332d1023e639868c1e4be2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e885ae67f33e5f1322dde60b75fad5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f2b21b36687d0c746aa5228383a1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94070382bb25abec79261a60ee6df3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a11b370331320d1dd902d84f1ec30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5513871414da752a0215ac358b330a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e871778345ec92a0047d3ce42b6ed7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615512af2b00c7c8633bbf1bc5b97e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdb29e709881cb0225a36ec86a8264250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe81f9a1bc8937c3eafb59581686aec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85519e91eeac24df98f0660dda7440252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ff944c8456f9a205e704062f53ea8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f623832e869cde1feea4313ee69c19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598da559bf5ad1c59d00395674809e9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d73232713acbafc34cf917af2f1c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2ae1d368053e0b7e4a75b50eda45b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b63397b6ceab11452fcd55db83a4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e461b2d1562255845766a95e5436b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3613efee887102d1d43b7a77350347d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f8c257dd23123843645d811eab847261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d7a888ec3f9c98806eabe311a2aa7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762ae29cb3a59a56c210b3467434de7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289695221550b1bad7d32b7dd862145a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90714e96a9bbfb0221042a86b0a7ed5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974b606594eaec8833642265164c51d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249abbf98a4f53f6ebf8b1651daa62f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b29b80c7c5f9c8f2738a38c7c35d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02dcf45e725e5a1591e955e289390a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673f6ff3a53626b030a8a07cb269195270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692f65985cb6e83f32d985236095018271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec92ee12bc2ec5b98b333ce1618e2fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a9235e27a067a87e4490e62d8875a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c072f2e4751e5981a4bf03ab88b4ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43acdfc5d6997591f33b2697558a2a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c90485608c772733c796c14c9b5e48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929064787595128b5caa81679391369277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6780180153195aad862197b05e359278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a03a6b8597f25201dc33d2c21eb6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f2909350c3ed2caa1749c36057a24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce816f2655e87e17e0ca9d7ba6470d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bc2f3ef6a5de5912199ffaf026708282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a729552248558b1ae202330030c06fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685298b99b08fbc025e09bcbd2761f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b808afd64b57b1606d40d64bfe6177285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c92d00431d835616e88b1379b1c31d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757bcf2a4b2377538e232efb23d5a1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542ab8138f3e20cbf9414c4c98ce6f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299858e2d913bc40c49fbe1a5ead5a21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fa32da35016298d453162bd02688d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01377ba2ce179ca6ef78f192d2385899291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d92f76a31981695585c09ee906c0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533f5e6df0fbbf5f786085927cdac83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f177c25a183f5faf63fea9a63b1d3c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa5bf36ef57b28a427ceab0951493295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858bf15fa542c9e43f54ac2fb3c71c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62553c06cb3f5e6121574d570e1cc044297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d8962648d94b02db62ded956c76a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c33a8640e47f86a3bdeb2501ab5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212286f94d4f5546795650c607a82d51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bff52604c0735f091ec40945084a2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9936e2e00f5396eb8cbaa482186be42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478112b7c88bd72285745c03c9de834d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece9182c5cac5cf965152f73206821f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3d54da0bdf509455f320bb03a3084305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f108fe29249908178db56678e61d24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5d786a677957e6d52a6a84b33b9ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cded6a1ad9d058683f7e6cfd28da04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a479d857ab627bc74fd5411d57e3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a72ad6311c108195143179a19af520310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728d3b5e2eba9a261405c38d09bc4b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289e994fc427a68afef552dc21b552312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ed175c23a17851851acff3b6a8a18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e650103d8e0458d864d05fff5cc92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0ae06187d2b9413941665d68a4921315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea54d75bdbbeacb5b6a865347ef692d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6aeb5b7374347327323832604e40a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc13760efea442c10d54335bbf3967318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a67903f79ec3f36f2cefd1c57dcfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca8afa55195589a91f32712a02ddc3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e8aa17ac88fd25e1060af4a3bd4c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b09e5b74050dd90e91d8114ff6f7dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e4c9b4d6868ffa1130d84ee640b78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f40c94943c45d28dae1462fc46ed9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6b7209508c129365e5859d97756c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62d558942db65b451c4246fe7c9460326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64ab717db4763a26feae65cf4a297f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdc09b2b74e8b4938de0601c4d249d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa08652ed04c557ed3c0e2ed524bf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009739ef916cd07d9a8fb74620ca9db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb6f9c372689b5a58da3d835a11184331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba741771ed73111a5fb675f95a443f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d7f2696cc954b1d6163371f35fd52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6a01bdb8f4aecedfa73810dee5ea7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e2d45db1739d2da9e7c04fdc938b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a98e8f8661d2d2b8c4992d6c860405336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ea82bda3e2c63fec17776fd0ff9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659191fe6f20f6bc3c021e0427ed251d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b77885511fed0a38ed574437e3774339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf23cf72fc7030e9b60c164161ab1ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457025e3a75d7e92549747e74d6fb46d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78426cee8d71842841880230a3986563342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc42c36c4ee97d63919c58a0968877343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e542f487acb456d168afd0bc72747b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882c886bda3bcc1cba005b0758852ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386f359511cc2fee3ae464f5d8f80a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d934c3b5119bda7ad187434677105d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3101436793ea0bf7e66ae2463c6568a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0e569470fb2619a73e3e3e088d58e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b67dfed5774cb0d561fd18bce4b37d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee1f303d3c142b306f17e1144fdd81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ae2cd31d2fd725c2a9c64437516e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c78b4aa82ddd0d3610febc5d4ed8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe678dc391ddee72aed1cda866cec7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b91710ed74f2e45730fed5ed0ea283355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8aa8879893f6adccebc68337cf203356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91669cf2b2429d22e7e6653003a9bfbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed23ea1934c3f5cfdc71825566b0778358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf46724509df2817d5f33b0d0f5c6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951fd127d5ff17b3b889731995915c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05c8276960faa4769452b2a76a6439361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1164381a101cb603bf3f6bf692675a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb2c65c190513c93e5c09c86a98172363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81773d89c1916ee4220c26e5fe446050364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3efb7c72534dd54a140d6b11e6af9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b63d15b27ff43de9d3c76ecaded44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e0e2753f0a7de6efd7403d978a49b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72772d9c05b586475786fa24828c9fa4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ada167c7f52d45c2e109350b3bef47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47668e7b3e015140026f86e6272012c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a116a66003dbf7a39b3f895c746360371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd42fcef83880ecdee9d57ccad58d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de19f6fb326eb3aacb4af9c59a45f27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155584b71f4d1be5df825cfa4c00893374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5de319fdb066a0b31b3d46df49d572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1374d25a5a7a5f3fffe3fa266a2be4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e998f537266b22ffd5d762bba5584377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a01342f891e18926a5a4da256d46cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9defc00905f7f98b4ce254ec30688d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e350f4d5c5f93415468cbc8f59241ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43d533e1f6730e7395c018ea1240b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6765c7d2a8c1765c91b5cc612cf5354382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736a7d8055e49ad8c75b51bea7e5969383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d93ebceba2147cdd93f15a7696318384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06c75e7828e69ffcd67ce3a9c133cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e640c1e26b386fdf4c3414f1a22d45f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ba50fd4356fecf7b2a710cb90ff66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96de0fc548593a3158c6273cd50fd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed04f08235409dcb589292a9ce6daf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8a5ffaa843a76bf710dddde8f5ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8dc81c71e8d1fe57a070514822c4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26354e727f94ff340051db8f03156f22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cc49828519a91926c23e0c680f51a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa96a47be067773c091a23fb1c2d847394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b928530d5d5ba51dd4401af453379cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df157893c402e6df1b5e1833f908bd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fe47de95c4f2523967e3af304a785397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d63569754ceed98fddbb56e0aa838398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71298828b15ab18d8c8e5b8e8504fa0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2ca78ced4e6979af2f5178e6bbf41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8886909bc77f5d2b279c429db5d005401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe567c5735925cce8cd24ee12fcd3fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be38b5e540cdf245b3dda0724869e81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b050866f6b743aa99b0546e99eae9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f6582a0a7721c5e75fd3fba0fc3d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4aa8ef751ccc2977694bab4af8728406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19d0f7460da5475271c73ccd059b5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdf1d14bb2d12d3097b87a594b461c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69779adbd103b702a33a93ed4bda52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633beab0d7c870a087645c1a6c9da49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a324e57c5cebad496be8babcfd46d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140345eb4dc82fa82f3c5f5ed7e5633d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ab9f1318d941cb8c187645fbd1181413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c939e5d1d54dabc5e9db5c025865e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f72744e21c0228ebb0b6535b52ee0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6d7d28b6bd4938d9fcd8ec1d7fc26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea6c4ed27dd83447b8fe7eb9b5dba1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc72bacd455fa9ecca76ccde261af77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee38deaaad6888dab17cb02fab54b22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249778c28f9831ab63f0f61e3fa1f488420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5154391cdfa300c940046b22a0e47421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c1ab70261d3e716737e2faee6b55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d1e345fdcef0e7110a4dbd56e2d45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f3f9d0c04b38b3a221abd1afdd0a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57d862621ddd614ee6673540a7d17b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d427377091eda437d99b91b39a019426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d399be7e7bfdcbd01b856209c9f81d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efe120a8cfa29123eec2a74291b91c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505703cc6b267ab18aa363e36eb888e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8deffc4a4dd649b7ad924f8c594ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275ff09d0f9c45273554b4baa165b48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f339e1d8169f093488991da2338ff9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256fc8629b79244192f47f45fb903ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913060c04204f9001a381a26df42944c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b6b202a2ddc48acd4ec142119c89f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b2787d98778b3b8f234ca53b09884436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e809e662182c5a522f491fb772f61aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad791156b1d7782f5ea4e1348f3551a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f90f47b1b3b442fdb44efe1fdd52c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39a558ffc2899dc724c52c77cc6215440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05830b86c4b6a2d59369ab1e19437805441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd511b02f4454d7b962d26e9e169a198442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aa053e5baa2804f7d634c325ef513443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302580c3ac8ef93057020785d7875b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2827924f1f23001c69c20164d254083445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765fc5046e77e8d8fe848b4c9623c9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350943c767e55b92118e2c64ea0b1b97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07032e9869eeb8106a94a3e1ae81d65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaa8feb04aeef2bbf4f53fdedfdcb9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5207c3c0a5197a233a9f8839d1117e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93388e85dd2ece5423217bf8ab707a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7309df2b3f4da08a6da1b006f9740aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b61b3a4551a6ce3eff8baf20a0265c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ddf722505d1de8584c0f016943188454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb89944906772b87000de1a22f80b0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ea7f8386c9aeb65419b2e20c88bad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c90f955a2119dbf65a3d0e07327422457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213e3e95c3947aad100a250991336d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21e058536ca7b5909ac03bcc557831459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f65e1169377d49bf358fdb4e50e85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901ec6e3dfd7a403d2755fae1c74544461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf415cecb50883cca4f83d065555b6cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad8b298fdd0e4b0ed57c0fdc561929463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be0d79d4848c7a52bda2d0c533c0de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d630e50ba5694d4828666a9209ae0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e10edccbe182fa67f3b1080e36d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3eb388a5f76d44869566bab0cf82e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298de687be23f8a099e108b322cf2db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9141e43141d31358818727ade7757469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf43cc8b58656e772be63f4c11696d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba497291d9feb8ef5993b46a8fe51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281526587f7a5d193dbaa066b5b9b9fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16ff68c2fe9d3d6de93dc23351bd7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1309f875b8e922f3e9cf59e133394474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704854f0c3df5513f1d692f4fe0fdc5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95936f2441d90e9c220e6c8806e7d076476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c42f4a77eb2601e7c0b6b7ed2ac5e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e65dd4d3897269809b2e00803031f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66827eaabd3bb13096598b049c6ad331479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d34485a295c98eba49aa9db359816480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88702cd611f3939098b1a921c7484a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f754457f14443dc17f54780d355868482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e7e14247137518bb351144d33efc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b785344531e6acd7917341fa815735a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a7cab29704a293f74d3378cd371be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f846fc5be805577682a079647ccbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6cde5f95212291458e46d03bda40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b752e4c2f45fd1da0047c107ad29357488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d482e0efcfea11647b71c0edf7333c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bdc2ef4bf67e77ab29a1b10030bd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1241aa6f45be7505a65cc2fe0fc036491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dd73c0728ef7641694b96c8b6f120492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0b5d1ceeabfb8132c54e8292723a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e219db3e06c47a8a83dfde14d4e25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3d9a5204cb4d78cc878e2f110b59b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edafa37b34d15c33009066639f66000496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebae16f0550e25435d913cc750a137f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bf9633f8a6dd0c7aa5cd2066b4072498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db869414a849e3e048cdba3cb7ea7127499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0dea68c8164b9510f4427bc7bdacb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2dd974f3931580d781e106a33c78c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ee25cc221fd05c72e0574e0a26b58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50294a792e33ba4f7d2718d663905c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186829b06199813f9faeccae7dc6fa1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5d5c0fca6294a039143eec8d95dd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec7d4b72365089417ee6e2952bea3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0751d3e6cf205db6b6605f03232f8f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c626bd4daf9160cfaa86e5dae53fd66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169826cc9e7eec0d97c6f2786d0dfe2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c0beb42193b1a9ba526952ba0e304510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f9d61605f8d344832279aa9ffb58d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f6e2688d5cd737ef41215cff42ab3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaba3048c907f5b5e4a704721e15a11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3514d73e001c0d8986e46ba53c50bdc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb2ad372b876e1fd7d9a565c678015515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c7b53e4f41cea3d4d1420fbb68d91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5227e208da605e487a44fd9d233d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a2678910c7d464eb81faf65b17c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d19d4aa54e4f9b83e7b3609b23f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa0c8c50da206ac17773dc90b2cf4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8b1987df31bfd3890ec5a3d593b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1175f1e8c1e04db453c0adf718866ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3361af75ce4902db1d2fb1bdd5422a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaefc104c1888d680155c60e026d725524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9612264cfd4abdeaf39649792f0f6ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3b30f4662cf300eab23c23a1201eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bb13d72e9f3e6cc24bc620e75b34a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8ae49bde0a8954fb3d81115ce7d04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c559919d3fa6248f200e3483350fce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f379aec75d48e8419483bd66197bec3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60dacea01131f1453c0d74980e5a93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f44e001a86f02d1a9e2702e10341a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bfa6f7d69d29f1164c4662b98a68b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3caa2e83d388f7f183755753d376e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a76b162167327115bbf5cb2a2ebd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662812f052f14e3124c97f3c5f8fb4c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713aa9eab7f40a70600c802bba9bd3f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234659eeeb00234c8cba1b2cdc0a6bcb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552a67b77a6e11d963cdeb86dc8b3c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdb8e501d3b37b334f7e90306f0c4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0b30d9332ea7062a39983fccfa39b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d5fb4700b9082a0440015083de67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1211c17567e875cf1ee6f7fb77ca5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62326df81fbe3398a4272cd4b14126544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0d9606d678971e84dbbc574311f9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069497e9ee1b371a31f212c8c8736ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2b6f59ff5d0e7b552881028e840c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe29fdfc9ec003da248c07721f1fcab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eeab51f75bf2a08981712929fff026549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e4a1d220fa2c8f66aba4ffacd0248550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1faffb07a88c4b4ec10968792140a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7184deb57ac8b49a765f401ca3e8645552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc1e9f307a302c5ad1fa7351971ee2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b543b1f067d4326e8e9dc691df4b8fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de569cd62d3545e2e47a4295cfba83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ffd64cbe5c5e12dbedc771721b8e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6670a3ff0212069451af3856db4186b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7d11eb101ddce44b4f1432c9ceec2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75e50a7c5ca2ef24fc479259cdd9b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466685597a72a4451901f6ae10bb9718560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29236cb6d83c6984833f27bb1c3ba0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf089cb461ff7310ce73b162f9136562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afe12c5d416e63a11cd7c995981ca6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc936c7b3d1259e2894374a8f899be8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850473b65fe09cc00f63900384f0060e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426789229a602cef5f2a185ea794bde3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15e38ae0d34764771e8649dde74cce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9eb88864af683e3eb3c0b95cb1b03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81795af4b9322adcaf71f04ba1518d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c7774ad4b5262a41fca7ae202dfec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5662116a2d698016a3b593be7528e9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f535d7655fa114861ac51b16d3ef12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbd73731e755782ef97e657c589d81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ade120a6dcc6e4dec62b1d0efb2c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7d48a66751a4c54e23454f3d667d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798240a529ec755364da3b93e867b096576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f08b6bfb06dc4dd048a1e73f38d989577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79521a94ccffc44dc00665fd584862578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006bf1e4ccd4ca67de3972e1c05174a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f255276ff7fc6e90394de60709df1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcacc48625c529f3c8cfe0b3a10e0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fac36be98e9cf8211c38d687ed8e34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abd416b5fc572ed3963fe6a446c367583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ffa6bd7b063d18069e2f171c1135f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3073e583f831d99049f83821d9d9425585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e757545720d7ac123b5854c4ea0dd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6115274f2f3e0ff845bbdf5e5780f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a6c9c191de818ddcd68f63bac0a9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1964abe0bf24431448b6bc25453f86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce6dc0894c28f1e849cd2a9d8f270d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a5f27a2870413f18a9141bd6e431d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55300b79953b5ec0ab864c895f85dcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0e72e27f690d8ce0d3d49bc032c9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6032a0e541e2a435ac45cc208040e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb4c350b1240595ccc12796c7839fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84165c47b7616a73875ae2ad0923a10c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32710ab00f5a43c43a8332dd488c607597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28e42da6c0f3bedd5d6e1e2dc00991598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbd196e56341911852a6da342685b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63854a49ccb6d20a6b75ea21db515774600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e3104a37737d068497324939f66ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae892fbc93eb9789dd80d4a951a1ba1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae354cfc40e44af81d23a1c368846e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d757721ac4926e35ea8862cef9e60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470aae10c64bdca3a57fd80a8b75486605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edad7c692607abaaf100588390f4af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b6c370b1e7a98144dbf9f60354dc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f286bf468180359b8e0043bec8eb24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56845244d4c6f36df37e7a6ec8a52b4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72dbdb042d3c4b57009aeacb574d34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7afb1611e745023b2ef036a010fa00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2965799de8d46226900c2af749af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd19ca680a533bae06792e347839a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b44a051014f2529fddb44bbcc1dbd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9759afb0a89776206deeac5b3afdd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64874ca6dd8cad73ec8795e28c93af0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271d75c2e11e0994ec2b32902bdd774617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9ad6645d23167686acfbc1e92da77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e74cfc563d9fffad0cc99423018203619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941dd73ae328655b4c7759036c0636f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc8a0b5c4b47959a9492e0e94df5ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3962dcf29d2773a2eaf981a926e2490622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203d90864d8d97a52935c9086dc5679623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2740cdefa59ea920e1fadcc70f7f5e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ca5775cd13f7309a926527246c6fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628514a5f99d04aa627ad46da1fb2828626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82ca46e18c0c31c617fe70394fb176627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c7980feeb4a5906c59749a99f72e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2423e6db5cbf549bc303e3cbc57878629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f42f4910355fca02cbbd6f1a97405630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166cc04dd6ce0badff5731acb45a41631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de654aab0c45459ba513440ac5ae6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcd70137a02f0372b40cd35393e4ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9b67fb575ca592e20264e6746d477634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9975a9ac590feea2198a4ecf171beb0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f10c34e094e02f7348639ce5a3952636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f728fd73b9d1718da085491518bfc6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfa9e80b07bc2b63c18bb9de955e3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf99831f8aec8351033e6ac953e4bc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae73f895e4e588d8228f4e5512897640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a8aed3b79be986601234c859324d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e25863cc38696c98f95e841f3ead8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbe9f57d9e867f4e474b7194fcb400643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d601e0254850bfde545fe7fed20534644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4aefa2a0b0f9f6a41d8437962846fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896ee6272734d82d92e32f83d5c3ac6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6163cdbfde4f041d4b15fd5912b8082647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187949bbc03613c8f1507fb297331479648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36287d3b8d7f492e86543160f2794b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1565e9d8ad5a20fe63677affc39a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceced240a40c2230f35bd6e9b5eb523651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b3c08bc5dc23961a628cbcb3c1e69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef68810c94f1ffe5082064558aab68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e32289cd49585786b821797537a831654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0a917823d8a775fc8f054d1ad9337655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90c2141b80b020f288572912ff1005656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1915d40b7e0961bdfb85deb189d86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f53bd62d8bf3522cb00010b7d7e51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53892ad3508f49a647200d22042278d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4ade1a66e96bae8ba5f79b51dd045660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ad85da2e30612ee91301f477cd948661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496282fa41dca3f09902969d7b0a89bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2045da4691ad07b3f3995f311e1a91d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d378acefd419a6537b266029a5f20c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74ce2d594a85c2e62c8505fac081cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ed5efc531a5493905027c50287437666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1934f498a4f5da26b3656dd66ca72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d4ef4f0ad7e5537fbbb8f9f6ae288668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fda7c46a2bd941b5e072b6110f3901669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42921d423f8722cebad97740e607352670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e36dc8d7d91ac329703c162bdbe7ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dab66eb5cf7ff61ba07e1d28cee0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c40736ac2487dd33ad9ca20eb2a709673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a23353ac02ae3e2922946f234c5b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268151d6de3e5ffe109b1ab916d1b42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087cb72bb23ddda82e2e5dcfe9369c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa54159f5f8b4805ef6797f114a902677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33292bd86d3ccd1823a021668e141091678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57912ca84ab6117e1c0515207c619f42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dd36546efd4f31a6fea809e29ad90680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9d555deed0d2765474126ac730d63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b872b4d3e9e8fcb85dac6e0d0602f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d7f4587a53b96e91661ecfc5d1fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc20d92df0a65eb362b5ad55b0fc15f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aec3276c8f3af9163a9b74aa1d01df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059c13f2c60d55f743275cfe8624da2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da63e02cd2d20bc6f88340b5e20a71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a6d243ac3407a544913c4c43c6239688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad08b92287f5c20434db44254b4f59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ebe12c23ab6e83f355fee07042c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d445f6a4e0d58fbad1f3ad4b5acd0b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ca071f97ff2574ee7bdbe679dfd9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15dc5f8939677488431f6d862801f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f066aff115b83b0a7ce9652b8132694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0dda9c142e19463b9402f224ba6fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731e82ba06f97980857de088cfc0c1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70d2761ec2ff2b47a53f53cfbfa492697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8257572172688df9f35350dd89bd9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5898d394439b2d6b983038c497998699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ec6820d67de15c968b6e022384763700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4742edec5e138d0a9a1d2bfd61e509701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb91c9279be455fe4e93ea29ea452c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceb43c992c7ad3f1d6a0e27e541306703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d307fd4f81ccf8e7cf3a3364a51b7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166ea1ddf1405c08398de42370c31cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b0010b58f99cf9c188f6b7f2b5b20706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bbf46a3a22d3a8165753e70061c8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34cafeadbb9a60c5a55a2ef241f410708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b22decba394c4216e66cbe3b7c01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427482421089abd2daa2a04a1794bd92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9dc4833ac11235c5c36d0c0b5961d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ebd3790d38c1b41dbb8bc2178fa0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92140966caeac1b6f72ba86464316219713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1cf4718a9f26bdab322d255298c37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447ab4b88af9b3b6bdecb1fc6c13d0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb18146653c932ae3d78509703c25d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03d4b3d6a8f20f6b63d215ac710656717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f03759429da7f9113c53fe96d94a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d40db4c3d13161cdb9e11142777eb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da606655c25d9149b11e85a6a0cb9a56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea025a0795829ae0ff6414c5c4b82f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efc4009e90367d9620f8da670ad01e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c688346362213414e0855ed84062723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64055cbb34148fb68dc55deed7e8e218724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99db83c23ce7992278f6b1b64ec15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab6a2b7b3d5587f63147d9dd570d25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd077dd51e0e25eb5f73914a4c8e66c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa734605603838ca84dfcd62256942728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0ce9573f7f3280953a060e872d04f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5402ccdf22a2be61761e125ebb6ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229fafadbb70d4a31041ce02bb98a4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df450ad2f072950590bba7305309f7732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3f5cbf3d06e8a621798a17c1081781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42556a2e1d32b7409c4ce9ed55d82e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa7dfa9ca4717e08a4a15c49c422883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48906ed740024a123e0759d5dabea2f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fc5457aa86904de8624dfd0d80ef05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42516de739614f73bddb36b0f3cbcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9f81ae16a71d82b922cf8463163f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac3b3998fb7c822b57f4bf1ddcd9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7169b949b52e6296c546cc9c29b649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4763e4eb5da71ef8a6c81af0c108c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e87579e984019d1d31a46b71df7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0e4b74e14ee4a9f60d17190a5016b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d3ea975b33c44e946a154c240e88213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568034629c84faa1c9b9e6ba67c55114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0fc77981c81406ebfafa4b9632c9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94294ef4eb7519952b1581e43c8ceaee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18268938483ff38ec89e6e67879922f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7b522ddb5f6065efadb9da5b1fa7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a112ec1f50e53643b2dbbb6dc927e6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ee72c9bbce8982bf924caca9873ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd427598561f89e3d04ca15e347016021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e1043c2bef510c0483350d947540b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b21d8971c0474a62a6e4e3c132a4fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede414aff5df4e03a33103474678d17524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c3967b8c32a7e3c06f1e5dbacbf8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb72f1f65bae0ed8c5630dbe5fb9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb951c94624ff2ad204d19a42a17046327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbdbb80ef56a871ea642f291aa386c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78678c50433ee1ed349772afbd7d6ec529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1f18b79d8186d76daff2c56eb44a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fbd4812dd3d76e1e680489f80761231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8af7b963dbfbdb58b901f6f80fbe832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c316694ca0938f2aa38be28f7b55333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ee4a9da16a66773818179e8864f1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce2e398d7d64f32a2281e1a20f96af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b62000f787b8d4d0393dcf5fc836c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08759afaf1f4355aabd199e360070d0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ecfbfcc58532b8d50c4da27ad214638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f99e00c1f45f2b9f93c83518592d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7e57bc13c0135925c480079f60c6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a37c833e329afb92f87bfb8c62a1c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee4966b6d630efbb99c2945950f67e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acece425c29f04c7ffe433218052b9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae088c02c10af29309d50e2e7dab22644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83742af5debf953702a25cb5f0e4ac145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ada97f55cac2d078a2816b82cd08646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c078c8a751a5464ebd5c37d34ec502047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c894152daa3e25969b8ee1293fad748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cf144ef49803180f2844f3546c90049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae987da92ffd934e13fecd12cd5db9c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf4af75b33d030a8a00496bb39ce851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88b742718b8b9c846db757b405164752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb69f50bfe6dfdc47681d08e63d16e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6d2ba3653eeb948b74016efe41a9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cea637ca0ae0e9483cea6bfcd075255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaf54ca87dfcb31271d876ad3a7c0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fb94f5756e24b14d0a9161eca321e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe741a96f56cdd594370d9ab32e24a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4972f94f3af00622fcf0ee685aa5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248aec865abf5fcef216ca8615010f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01617358944c595439a9c198451bca2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeda89dc95e496c42b713db832ff9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f04eea0067d67f71f08c6b32c91ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03438cc63eb087c369f1cb52451b9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78a3c12279e1300402af5506b4176265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab0a85729aba07b3f72e013e9e0d1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0131d3260b3af9bf8de3fdc6ebb92b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c84483d1e1f5331f7ba6e0c462254968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b9fd80a97722168a43e74f3006ff469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966f9570f6c88ddbc90e99bd80d040870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b6a959aa3d87b1ef98d6c371ab3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6927b770bee1b8217547d731bd69c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72f70fc03691fe20aae4e60a7a5ab073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02178a670390f038625eede43ed76c8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdff01d8bdb4bbd4a376cbbe13ecb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375081d3e06727efea2a4af4711d827776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ee60367c3e5bffc7a3fecdaaa6f8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22032185b9fa45fe93513813e26b7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3494aa8965f96f1c12324fe91a25179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1671520101db656cb9de7b740ec47fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5fd409ec318cb3025310827f2580081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ada549b5561cabfcd30ab9c7d594282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1649abd0eeb7f67ba314185d8776da783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61e90b70afb992472762f79ea799bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2483389ff7d2fdceddc29439d5ea585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3b9c68a078d4d88f8a54d43fca5ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9253c19390ff52e8679538c41d857687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5313651209b412ac7ac5b19dcf486b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a19c4dd32e374073b29fa2a8e97d0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b686eed12717ed19cf20e6c517c0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66058c1126b404f2e9529bb37888e9bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3376544d53cf3a64df32373dd589df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fec61ca0e44b85fa93feed97fa90b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b22303e415b87916b2b7f6bcf38fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01769b5c0201737620d162a198dfcf3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb62fdad191fc86a4ee2417f57d186896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9286f9eb2f3f45ae1d0d80c3f7e8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a26748958a75244628cdcbd1b1ba498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3820099a43af0b21d1fd8dbae64bcd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca7e29772e81d150a70e940ba33285100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca4a019eb8dae7523d9235119d4cfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1abbf14a4a69d2f95314e05ddbcef6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984a66b16d970ce1c2d05d0ae1f9fe7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e0a8a79a80e3baf7d5eb3d507d8a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bb7f48963c557a3a0fda9a7cc0164105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8336554bb0c3a14e5f910675781f18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d05b9148127e3aee7643d21a8bc7ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09cc084b522c5f51066f9bc43335d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dcdb60b9721868c6eb09145f9ee71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a96063ef91cfc3b1756d02850d8db9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23550556a061b40d80c610362365e044111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3df8c786d63548904f715252c6e5bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f555b58883aa979ba2c65c4aba20fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f47a80473630a35ccc3cb81071cc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed42f7ccdf086d9795a2b3c9e21b866115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10afd4ec8e4a1f7a7aec39d3d46cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad8a612a5abac0343c8542c9ee5d53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db336db58887592e9d56780d93ebc7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f818ae679c1eb5f395287bfcb3e62119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df61adac8e07428bcffe7d83fc31fbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d694044a4d4cae7add53166159d5b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749516a73e91a853a6b9252331145b83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0336262a82856091662ac336f2607123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2639f6586fa41cb5c8e34696bff215124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f152b65bb397ffdc9944cd22165a2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac127b8cc59e685d5a91a4941d6bf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f86e54b5ef4a0e1aa91a1abe4477a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d38f18fcf6ba40eb238d141b5df912128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47462ac5de1df8402a7e98ec632d2d6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcbdf6cb1c466e5bdea799988afc0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4061e33450ebb0b21c0229dc0c08d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7020dcd5fe6fcf9c045805044d516132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537ca444ebd6eec65b6e695c061fe73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250b4dc33b352295c7e4a71764ac0d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f307230e317eb5fb7df6d473e1317d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f3cee7c90b3e4ef728c85fbf3af58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77104d3fb22aa2cde342b6c7e48a9518137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3376e2529da92071bcb7ccca23d32a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc40c11031757c5fbaba78ad0f6828139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bcdac055fe7f2451736151bf57693140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770eb5e7108cd7f22da615242dfbb5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ec94e418c7cd7cbdd3ca901eb6ef3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9973cc96d61f604fbda2c3ad7d472dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646059fa43b27d354be8cc87473f352e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44a2fe50c5ba8306bcfac4faf1dfbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8a1e347feec2a9ef668d3e9e6080a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7640025028c0b4df45f04d69fc832b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571fab2fa9263d28f46669783ddb2fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd616eb0f94cf1b046cf61c7edaaaab7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfdcc120762da5f60b43d4e06ac00b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb339b3577703251cdb99d22c15c833151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd83ef4b16791dd729a458e6a12b57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2538aeae37b77ff223be7eecb903f4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515961e08e342df69c50f79a4e2d34ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f371cfaae55082ae7c963e5456b85cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8fe843d5b1fec9beaa2f59cdd4876156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507196ee40c19feb08a627d0c4181fc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434290e3f628f8dfdcfce442a6a90000158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3cc61a32a320b9e2b1f9641caf9aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901204e3fc4b6349090b7a85d9344a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9b6d9abc9a44b3a65bb2292199aa2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b28838ae60e956c520cb264d2d8b92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda26f357e53fb2d6c66c81343e1af55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2b4e02902366580f236d08ac19608164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658eefa1c37f34b890a4e44af5786dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd610c06bd0a6a19bcad501b85deb91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875606ad0c8f7dac54454e56f7c693be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6c49ad7960c2a060dd4a5d9c16457168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593858d79e9fa0aa08aac5dc45a2413169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370119840c8677ceadacad927cd9219170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbd03c35002c69aebbb4fadff546e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768ed0655f844a26c34edf9847eb5fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dea741cce6c73f009bb245974b400c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b04d01739ae8e865bc92c59216828174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514bc8f85b20cef80d04989c127c551175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369946842e1959e5dddb11f2d2f57fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ad31e1da44b4126535870a853bcb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa559111c1e6daf6e4dc644e5987d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1273e62aab07784054164c0847abc4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702e00e66f8c76d7f4dd981a51d5d4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29066837f130b1de8764b9c24eca30d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d020855af2fb0214ac727829240e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8223435f7043fa394a881fa394957d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4b103663bfa82b4c801ef2f900340184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852094ac4a88039169765d35f874394185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa67b3f1f19d6ae211bc18c9e756c05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0140c825e04466e38f65ff30097dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6ecf08dc8d85f91e3acfae3d62ee4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46910d1f434cc9d67b44f0cf7a8b64a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3cc617beb4828aeee166bcb8ddca3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a066068711ee571c55e3557eaad4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d599061ae684cb4cd3d0dd304b1729192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3729b918fb69e6df712a89fe91c6649193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caa97af5b477d57c9462822d3c33be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddac03814227fbce7846bfb1f4b34d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ec6fc4fbbfcd1af976594c447a3d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4043565b03b80c69d9451ae5fc118197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366a699094f4e773d3f59f7963639f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064b63eae312c470eb28c3d983145a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abaeefe3e096997fa5c1f76d2c7ae4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d72b0bf961d78bb46c7147202d6fe2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb6e39a57b54af36fff76db8a953f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95474ae6b4024ca5dc0bb5793283bc44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda8d87a65a9febba211c3201ffaec2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa8243bf52c48b345a5464980bdd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8604e1e4e32d4707e92bb8cb17267b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e34573835c0e2b7f5055f4bbb433e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15372d3241fd7785e4130f9eeac65bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c91874816f55bd3018e6d3eaee6ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2e929e816c4b7de44affd68092c55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2582fe734fd1b31e506ecd5c17248211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fa0e539d1706199383a67fbd76f2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4c7c9c750a46f55e256bfc5192f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dffede0ef64735e9f97ea61ba72475214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd427db3071b6e37cbe9ecf33d2edd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c280145e7f67aa2e7990f7a48e3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8811cade02ba4b14483de4b1c08dbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea60075c18903e36ff00dc148282f84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0953d9f76f90dac671bc7737cec59e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063fb570cae12aead29e9e8a5ce9183220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01750c39ecb475846befddb1d35fcaeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ea0d24fd24b1060c3ada07737cd1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa4d7f43b6459b6e00a5823079fc4e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85dbad7141a6aefb7edc7b12801067224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd48fd456c7fd749202f9f0d3294ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d28dcd9f766e8eee665fd79a027f27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05984abb31aa0b80e96e4eb03173eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e754ed64f4d46201ba4c46603f7c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13969ab33b33302d7dae3a7afd906f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b22f2f21d64dc0131f212cfc49f81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ff06e548f48197bacd84b9a647b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad91f5f939ab2db0b4a804ed7e9d41e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43839a1442938f56645a54a73e2733d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81bb85ba83febbba5f240f03afaabf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c58aefc7f74e086835b4957fa6147235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb5faac4efe346483bda2a88d02243236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6890451159a98bb9f7a4b3aadbd8cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bb23748cbfad49486870e24ee7d7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2d0c7e061124ca6b3139874e91c86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db9da97eaa38647fe672345ac91663240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a8de37c4fbdcc1f08a5bf82ffa00b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb5e98747d8714a4f68440175958f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf885590a272450adb73fda86e3609243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9bcbb564ee36c081c6855e84966b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84282b36cf63492c0eb1ec88a83705245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d40f8ac341a8271ae2b8a5add2445f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a590f908e1b969ca05d038c850d3c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e62a66436645d1ebc4b38a1bd6123248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9bcad850ed32313df9b3bb00177cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6980776d416a0f2e15253a6c63e74b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60307bd8246f86b40b30030f7af840251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473cf45c9aba58223ba1574c3699f40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756b0a3a2d8484234f2c492b641a7da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb385d2b06dc4920bb591ffcaf735c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764f7a3da7b0e3e07e28e457367dd2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e00e599c4cbbc58c4f247ec53840ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71f03e5319e4e2c4d1bff84dbaf419257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874ef4a3f1533160d60f95f5d915446258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235bc872353f71e44fb21cb636c20b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6782868fc215796123f3d8a174f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192f97a45aad01b45abd00d52c9002d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d7b9d0882b28bf4160616ad67f95e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceb320d59df5e9643064823fc3e273263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5f12ee40f522727dbae224b3f3641264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ab5b723076260b438d65c7af84cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7f67f79f5a838d5fdbcd6d5b3d3a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b1e80b2af86069fb95d5a9aae47b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ae151ef05027c49b38b10f13a0964268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97bec881afb5ab504c5b42088bf6d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7fc7935b3128ada49ff78dcd5a997270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b706434a89c2d1a3490cc45b8e4b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937b259dd694c3415796112cc0df5b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e763a99828d8f94a69ad8a8fd04aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ac9150185531c9b79adb3766b087a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd780c8ba9162f72b7b0c9b5e7256b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f0cff0cd36fbfd688b4188eec59b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67428d30a08117850a1e36f6cb72eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542a8428ae336f24ad758851f4a7cf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f439e7fcfe7c082a2f5e133304478c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521e508fbcd5c000c11a723cf134ff4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba027695e732498202eb298c8f57701281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7af9d69a2253c99a25d67675ac5015282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049c7229e473bb8f67116da12ccc620283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80188ebd7b0b9ae78c56f84e203c2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c02bc273164c37267238ceeb6ec5f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8ba1b7abd5c430fe7d8f32727f09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeaf5f3357871b48f7a651682b71ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa22ce6561772ea5c372064776b264f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c2bb36cec9edcec16d699f8548df2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1219aedbac34c3137ed45ef1078dfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940614160fbc136c972b0dfded4af24f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1f3996d44e7c6b31e704612ce2380292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc767e0688e71304c6711e28485a31e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba58073ef1ea52c6a3336996675c2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332657755de7033e54baa7ec8878a9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddd8b9882186715124277a80f0557e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35969c0aa2de50f4e18a698f8ddf060a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf9a69f2d4ac4f18076f538cfb0a27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fb225a5af64bac7ea3abf99ae77cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6dd83543a27d5e19ab51dbb7191fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ec07ce3fa3c91bb03b3a2bc9dd8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030865eec2b06f4b519c55de745689a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43da58da77ad09971187f2110284a0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c55e2b3d9b1c036c8ccde2ee8ef879304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcab69c9ea62beec5d454be84c4ac98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd855d5d242c705dbf55500aa3dfd58306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11255388ff9c188ad0026aab69125df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e69127f83e2d7bf542e8e6e48ae2b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63163c434d33c35f92ed85c26329186309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae79aa960e45990220f160c53207e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1902014d690bf75dbebd33bf38801311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a69bbde0d66f27118a13a12217d4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13607f6ab5eac5a62302f8b002c6e95f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985654d3cc019993a4ceff15080ddb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b138effbd36414f22f71da911abda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33b84fa7922f7d894054821193c7b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ae5bb5efa744a500e3e90a8ddecb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851dfc559fba1cf1d60d4db329bedfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b7aa868d9715f312a0af9a0e358c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071e28d006e7cd0a8367da6c3860971320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e71bee71347359f1c22e305fe214e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77c0dbd5163bd9d080fea6578ee6a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a834978c3401d337dcec8d6e42c4d25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d04fab654619b5a57da48a9a0a418324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e23a95ca73fc2b8b8e1b87d296ec0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21e94cf8adc0701fb5b55b69b0c3c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70bc7f30c617e037ef897dbf9c2984327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda451319fcd9bddceeb59c0f0fe6a53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c291b1247fe3c93a3b116a9111775329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a307a0ae15902319ae7debbf8bf3d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448252544b376ff59209c2c1d118e15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a71787fc68873e9d757d2fa6e6e6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4018ded2d767d735228f56d03ab42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64abfe29a4a0656ab843b7f29c639e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc2d5bba8e4376bc30d6ac17daac84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd8926c8f5270855b6d3c2a4d53121336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ef1c30f48ab25e9ae40c6eb600f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c45d6223f7848d607ead3305113193338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f079451d8d81049a56a43b566473e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541c7983a3e791c4a263d624e02b497340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8601f0995c3a4b15f32d4e2655a3b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9ba6e75f543c26974b3f292dca762342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89816aaa030a0f2bd7280f21ca9bc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750969de8acdc06e7dd684961834b1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30389613139e7f84bd7c0d8736a3e68f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abd9b95c56ad6d5f93aead5d7e368b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf813eebdbdcac5bf60f8503417f57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb1b4430c23dc824ac1e3bca45c9c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057780fa1a02da8d510564b634f96c98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f309d1929c0510e032c0733a6cfd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c354036cc84caf1f5fa463eb47041db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc55e1fbd1b9b0bf7aff258f29bd50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15148d4817dd76f67a719623c0043897353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb891b8946140d44556ee458376fcf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031bc0f575ccc2524827c5186a7989d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8058920350933d25eaf9dabd172388c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233c879a2d5f76bceb9640a5d83ad97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766c48b3b4df398a386e594797767e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272c011108177a8b4f72ffe92fe9520359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a2103594f7446a3c01b3794a3144e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ad74d731e9d9dafd7d779703f4b6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140b73222029ac9a65f61f17b6ec939362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8331b1c1ab63cbced67d94248a0cc35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c1500f4ee89d5ee67658267711d39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285f2a7523702fdd33c50ed22db0efd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf89b10a6e42d204f1ed60896c68849366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dfb29e27c096f057c64307e2d34f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4c9afb2823e946c40328b29f96b51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8b582cf15312bc6a500859a9c5e4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341c737d46991f01ce7dc774b74ec34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760d6a0f4e72f4c952eec7cceaa0937371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c4511e0b10f6f0901958e465b36fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d89a6418cc84a33410fc46cb61e9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74134bd4f7a7a95d18ac353215207bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7360488b4737cac5341a6c618e2fbae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3d5a92e81b08dba3199c43a70d68b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea5b1bcc421d9fadc3dee5f1538bf5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f721050fd01597aa66bb2af2c5f1d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03107b2e55e728177e6b89aee3c0c13e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2341d2fc1ccbf62d5536f7e0cefb0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17945ca3fd7f9ee106fccf77230054cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbadfb01c3fb578a364f3f3360d96f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e7ef86ea833321a7c13162489a41a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb9feb108476581e29757655330da9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f8b173760c16c747a95255fcabd4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da539976b4710fd53ff29baa9076de9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a6ee3e716cd7d4b72b41e23d07a3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8c30df70c306d1b48880b0f24943f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a0479824d86ad744a904a68cc5b32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72e49ab9347c2e8fef1b596d2a7008390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3d78cb37d5f2f76ceb8aa01b4a8c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc624707d3d3cf952045f1c5f2d0a1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368318de728e7a34abd5676f94baa9f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c37c2c2f7237de77782094a323d001394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5391d8a9710b2faee37d9cd8251b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8533f1d3f30893fa2d0ecf233135b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b835627b01acf32acfe53f6f4f9e85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c209695cc7d43ee1dbb5d4225fd5d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed43076594618e2bb1aa793c381738c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb877f2991cd6f20032fe7af34a40ef2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517c39277108b84a4c752e619b15793401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f0cdc6caa29ac781cbb3575dd87e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144d3c9ffcd18372c6a3fca4faa776e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c9c2e1d949e3635434ae2bf0f9dfc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ffef67a5e7c6f526026036c500089405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d931f42f98ae07f93cda4835a2d77c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b97d4580dbe878ab0f716f0f77cb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cb3569c489262fa30e00b4812af8c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef4a93ee3038d07b66b42964f70f82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856787ab3460b22da2529ad075d8291410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab10076525d04771f5cc166ab938afa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e39954e652253baff37d1e715273e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442a84b4b32444d7974448ba0ba26e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23998c03c846c5612418399f8917c85d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8ad7c1df13698110492353bb64d7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dd854b39e09654f3f74a0b1841bd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3950b85a6572f3f434635feb5d23d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cc5e7aa131b5e7881dfb4bdc8b3ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e0652aadc7424148a256f7a23ee4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d80ccc26c0ee6c7b09324345e5798420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580f1b29b09c950ff8dbfbd037ce668421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71db4b8d423d846e97a0ce10959d1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae7f634aa7a11378e0f60522e8dd8b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918abe483bd6435aac90cdcfb1c67c9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc3621894afce5866ca510fc9e235425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347720e159375a788ba74f197053ea16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef236ce221a83ceaabb01241daf18f36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7507a90407c1b7e9b4b488947bff2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c2e5b53f66bd77f06ad063710e975429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a41dfd71b2eb7746b5d76a02fe83a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25770f69644b83bd075a2842de255b4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc215731923f1a1127ec69e8d5185f9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3550be67264d7afc8e36ce666414723433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345e9b78fcfb064256c832dd389d36f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29a3ea7b96c6b286998a4cb635c6a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb6c26e092b8e9a588d013b00f595c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083480cbfc6d43703e832b3262fef162437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe7f0ee8dd66647bf611a8560974a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8358c85e92ab88043981333159adf6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06c0f1cc6e98a4bb12c0672ff113b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b68a161163774c105f4c78c91957441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae664cc293a9808ee268931c00e52b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c87e2938cdfac8b145569f901adc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7b826bc1fd82e0d9dbbee60ab78d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3f6dfdb73a01cefd134a1d43606ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d56f2975b3b93723063c993e93b67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8fc478c45957824cc1f323c116f69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d30cd532dd5370262fc1a6f23520e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7459e148cfe45510c17c934b230d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eaffc55b9878324a2b93625be1ec4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dde5c354ce8dc2679e8b705f973abd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a05ac7ef15aac00ac29e5efe8d92c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439947af85ca98a938c4885b73c4014a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6949a21d687fa3183e0395046ab6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ac576dd5db336a0ac0e92056c927b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc46e3027e96635e791fceea272ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576894726855a3b2f15c7936ccd2101457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8856ef6f0fa0ea765e07aadc49d2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee701e1961d89cf5aee01d9170d712459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b9de9be411e101364e93f5087f152460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664dd172ab99029a594f664f6307ef1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00091703b08458a9d0f2fc84383c6ab8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608ccfd9deb2c54687abe99bc2d4938463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40e75fa48866bf032d4f6886258beb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01701784dff4825fecc2f50d2d08a24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22eb82cc3f267bf6698487d8bb992c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add1ad9c5427b9c60e6e0355459e628467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1f8db593d9ed8a2fb11c21c417608468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ddee85b911e092d8fb90e127003bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b1a7f837a162dfa79b4310a5b10a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af696b9b86ce5c8c1eef5ebed86bc528471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fd0d3224a5c4cf0c1d4e4ac73de69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfb1b8f38156c1ac285a9384054d76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157abd77f8f2ff2741890992063fb526474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33158ffa20a787d9998c94289ddcbd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066063158b90e3af90e74edc4d2b6e45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fc28f99e22067b707def32ac17d1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f933fa90f1159135e72c46d4b738ccf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846562b09a156ae9d4f46a8c4c7689c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edcb1c12f5227b0ef539363d34791c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727b9677c6ba71cbeb5297d4006a345481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec4ee6bfe7efef20c300dbd5b13596482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a90f0f4aad9c93ccdf620d839cc3aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c187308d25721340236ae5bef76958484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306618dc73f1a47e0c33790dbc52106485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112f98f46c8eefa12ed30ef349df353486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92e584188b6e93fe6709f7ded5f074487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c256cde31f06c6b73226e10c25e82f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77d66c9367c428ddf1e6abbdc0b777489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d1b937f6deefea83f171468a6c219490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cbeb7561cd015d5c2a709faae19ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e08f2635bc1494674f6b3d129618492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1cfd32636f919c6bc2f3ec0de69aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ca6c2fe1937075f9e6c7c85cf40f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f0c9b59b413076f6177038cb8727a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c291610e86bcd97b64a16ca93a9721c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c2e92423150b428025cd1197f1b49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2ac88d378aa87dd374a818279d2aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd43eba2baeb6a54277b9e885b564499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c47fed31469db7643cf83d9735dc2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585ae2b1a763a14a89479b51469949c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4f5cde6b999dbd82d3776d3ce938d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d0e2fa0a562396ecc115243f12ca6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9894148d661c1f82a79336d603ea947504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17e1ca68601bfb1c390eda95e496f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c5303b4bf7d1340442c2cbf258c62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e7b153a25e2d223a92c8f886de13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2cb9c559710a6a0e0895f246b13cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f135d28ce4e349778c97fbd1ce974bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16fcb98f894a38326d902e4a349951510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd11fd4dfff94e2c6f1b7a97239531511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb72824b10198bacca977ab2fa5b6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a7a50b990a4605586e264a1731f5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5862340def4adef54d60e381fdefb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc664c17e4ddfeef092d83b5bd3527b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5f87cb2eebada15a77eaccb2008d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac907d253c982d109d8731cbab3a9821517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574404facc5490e511109e281422a25a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9976b104181054e80c12919fd4a9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91932357e77dd1eb99e8278dd9ac299520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668ce16ed7a39ec98c0b31e439ea65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37633483c86f6c480d1aaf2ee342b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb6e73b0616b66a89804ade973bcd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e664c58684c355fd9544c5a598b62f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c150d6caee26392e73445f9fb329fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454acad618d4943db939a5a6aa43dc81526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ccfd4d8ef9638862975ac9a769457527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560ff42effa6759da651e353c85e66d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea18a57dbf2c7937ba5b96c3d3c6a9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37ec6f09b55ed4d19d84b7deaba4f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c77ae98a84fd333c9ff49ddf8c6fe6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd79be264cc0e3abf961ce478b6c25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ddf0aefefae9e968911ab3934b10c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398727647f34f824401acb046be25712534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c000d8af78181fb06319e1b61d94fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7aacab1b08dd8f3ee20c055200256536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a10d2f45588a25f04deff6dd180086537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74c18b6e96a476b0f822ff3db4d830538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e98795413dd5eb73c9024171165a02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98dffc4d9c4d15e17e4510affed05540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ffd31a05c2c98ed26ed95bba148c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4f158f5eb329dee1a6f3963816650542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34f59e929d2ba9f72ea734e45b8cf9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b20032b703d0e6ede92f44edab3f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd7715cfc4107be761deb9d7a5307e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25492a846f06aae60b590b419483fd4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb7cc8780d6c5b4c599d2b466bab4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124089e3c8ef7f84053fc58d597fca79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bea14170c278f588017b246c185f1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a02f7ab702b5181daaf7334aac7c65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b254563b8d4afcd8d89afa5529c2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316022a30dac3bbbde0f6ca1b134129552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5cf056bc704d3bfeaa47e65437272553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a1953c794ccd19bc559a26debede7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b566dd7123540cd7d86e9fd242f5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9bea7375d1dba084a6413df2df9f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf663740c030579ce3a727a185873af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a523cf2f556440cc4c6c513fced96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383c3f01fd025787b63882eb756dd14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0654a1c668a846dbbda90528e046165560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f061a837a098e44b8e7b552562eb0c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e578f010a7be0aa6a40446e4f4f6925562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cddac9c030e478fc7e031fb310075563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72ccb8534dbd2e44e49705c2320059564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d916a0d4cfadb27b02fc73861c2f7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94474d779d6a49c7b577f1e6eddfdb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8c18e7cfdd685cfdf12f91c8081de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d588778aab0fbc63e87638dc5cd8ab7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee206cd190969566b7336bf38c5ee9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a249d96c6f2d8d4db16faa254cb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734e6adafd3cc73e24875d54010aaeb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58621660f9c49c2d4281b9939801c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9026c37ab1076d2031000a8b364082d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d08f8471998be8ea3e3fa5a5552e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fe1e85622e70cb252e500b1fb1664575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baeafc9f62aeab3ba81772bb7cfa58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f96a9ba9811408ce09404f43144096577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8b9557b582d36e0717b4adb70f437578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7cab7713de99435fd03dcbe3a649f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cec99098ad8cdd4aeb34f9096187c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99060cd2bae421388157774cba504d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47553d42a844d5fa8d6abf03b9f287582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d5a52328fdfaff31b28a6e6467f3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60cb48ef6048bd8db85261b0fc423584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5961aff2ce27a37797aac787774bb00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7522928f51cb561f88302cad18af0c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7387953a99bdeaf9640831f325a9e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3a280c1b117284d755e244ec80574588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4fd1061ed894a54e7267448d07833589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b592f12dce09aff4eb8feff390bc53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d7fa78d4361a3725a1455b3ca508591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcc1e8a395d07d410b1b21392fd0ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a8d860d76d105cfa3bdd63feaa9d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce160b0a53df778415c758d99e75086594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa871c92ed22b2c68aee6cebc6c7e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba3d2d43491912459ba41f27f17845596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf44bd20dc5dc01876c430df62fdd54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3171ae4fa690d34dfe73af790bdd971598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a6a2af70311b83fe767f397960fbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4a349eff441ab17a2c1202a43f251600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c50d821d838547d64061cb443019ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e7c93361e6878843d0058dc1c4c9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e823c0038c32d3c46ac0f7b09900f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c31f12290a8367de07db2503b47c7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b6283ab2f2954813ea92752c907f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa63ef7d8996d1a6e5ea644730d3f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066f14e580187649e6dcfce58d99dd8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f25a2da56cfd8eba4ee97d96b54e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e24dc851371e3de1982a4b4538288609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca10a29ab04b0568320c2044b8c37c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac25f7bdb33cc80c2628b25e48fd715611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3db3f19ede756ba259c8c387446d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1a357c53d180671283ae5f6492da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac17d00491dc1e9bcbbd7badb4b3b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebee4e408817b6d1003d7e61b379a9b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dcadd20fd4abc7cb51a20753ce959616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc885b8235490529db97aa1d562a4bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3049c51c3510c8619c7b43cb1f4b72c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a418092f1b9973004cdf4009c959d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb02add23ec9fd4dd75349bdf94ec0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6dc2743d8dd958a809eac5cdec063621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480d89af6a80c506682437ba8487eee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fa3319fbb29878ffc1bf145f56234623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997073323c17b4a8c8e2ff996118bf6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658803d977a0e39383ea4626117e476625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951b4dbe8733c4237416e61d34d2c1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889314f17314f8dd463004e1d9f0d56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754301fdbda8f74c1df49eb35058a0bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e681bf2b0b89e85a58200b2231b99e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835a72a614095becbd11642b7ec6421630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97373f3cc157ae24e2ff594b085bde631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7270af464bee8f0cf21a4e7bb83596632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8effea52d7a58e714d412cc514c0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667deeff44a250aa415ea9c859c67d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdfe607675bfbcc7ffefa5b4e42461635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2d627ce457a6e82e47818aaad53ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746cec9eacb3a5b900e05e0841ca009637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23634c7a6932b40b0c9a1068d1b7ac25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80559af7f30e36bd1092c9bd585c2ada639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda9527260c3c55336fe54d2f82b1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b8e8f4dbe485eec7a27a1766bd136641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3e1780a504e518fdb1bdda4d45231642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc74c218364a8e93d8f9b04434225b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c676774e03f7625a5e8d0804665fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5b19163fa2ceb6c131fb5d2daaab8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329a8f10b3196396fc95b30dfe3bd05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ebac2ddf55a0747487e9c0df13e7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd3a64512a42a136ad709b0ce10c3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c13efee6967db6331792f6fbd52136649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3d848207319f2f4e527bbec6fc07c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbeeb6cdd54450324bd5244df9276b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f437c8cfa4aad54dfe5381603086bdd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3432dac109c769a190b308c28ac93d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9cdfd4fa9ede46740a44c057854c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c29ec60b21c6549fbf6a1256548445655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349951f753e247d3e1b0217de4b5a959656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824660745f33c60766b2c14448ad18c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcdebdc04a39c12e91266b0826665f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13d78a475dd72590ffff1c992137bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5f133844c10761c1c258c8a6299da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8df022957e82ac0ce283c9f0b0220e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ee71bb6691dac976152e35bc01c39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65b39404044f2de619b561bbe00ba6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7adc2f6319db7cd5dd74c9a00934e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21608f21410f6290aaf205eae42f729d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e0e1f525297ab2e62c080148d4cac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a98f6fc46a9dd9a1ec8cb99337af7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f213f95d7a10796c8920c5c8358531668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831fe1227d59ee39287c8414185ce1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab9547f40d11e0f7fc7d7ea1b3c8ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b0c21df22d0aae568f59c76c6ace1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a90a423504f94443132bcb49de33a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe863d2c01b74cdd8f04a3871d64f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ac772aab6e928d8d8d97fabd8eb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0f7cd1626de0d02f7303578ae61c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b37951dfab8f87ee59da4bec53280676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc270f81675526790ad19ae85883bb87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9b627d1741a3270811591bdc6ba7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ccec721f4f494fb87b7860fee6221679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7d49110d5553814a5521dd1daa7c3680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>