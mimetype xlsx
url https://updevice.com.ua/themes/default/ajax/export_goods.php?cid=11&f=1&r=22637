--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b926c3d6690e2119673082a4c275c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849149b5ccbcf41970442767138fc6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398259533f3ec71a81a533b13ca978f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a902a9e0e5e8c7d02128cdb3757864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d94bb7189e3615b70dc2b645f39d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0256c91c6ae2e923639c067e72a30966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22493b505e009f850466225ed355ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55200174dce6f03651b63f23a33620c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ce132d4b502a52deda1c4478429529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8c280c6ca2d1c33cf03a603b7005d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66c6bc4c42d799649e412bc947313511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe94a0f5afe332c89f51f755533b67b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7d3e11a18ef760380b88e4ce8d68e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92351a503f2259abaadeea9082c707cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca2546e863a152e2c6e9f2c311dfe915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c59c233219390b950eefa3464fc2b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a6a2ebc7781312328f3652551a94017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caee12d777a56ecbfa1c4348406f8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317c0fd5a6d8f779812ac3332b0519519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62128a564ac94b8c4dd9d186fa0167b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861f171e9b0f1e1b7ea9bfa77c3e61521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fa7de9769facbc6c24e6b34c8002622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151b6657d9a5c604ad964340ee53a9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482c1dc982078aa049305745ae7db324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1f939314c2d44582ce26c5deb06bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79701826abe7d6b25f079a840ac5416526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326fa464ff3b9d3762db5fdb4af464627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41709531c50b8b745bc2bf944f94c16128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20947278bcb253d369ce5a623b19c8be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad610343127e2646ad29da974bd370d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6e98b786563d79a0fadc6b0f9e32331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d7e6c5c909f207091946dfd24187932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af1a1b9353e3afcc6c506051fb25a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e034adefb9866f871d5eb24923fa5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6069a5c93992b4ebe9e734f64fd849035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc9d24531e81c8b803621e923b0cd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad8c3d078c61b8ff21a125f48e02ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293e1eac4fe85db4aab0208820b348c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76902198cb9a7f33fef8017ee81e502239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd17ffe0c748039bf2d73ea0240916540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a7bd7b86a85662b8c865befd3ed741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c9905ee357eb298c7d62bd50ee6b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b27860f5af3336f403a94d55f892143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bf6eb4bf4e35e12e28541bd4b75a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c110e6b6010803e155fcc543485a97645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22989588e43e79d7332c226289c5fc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd78a019a60f7d1e6f922656619bc047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eecca12fcaa025b2515756f63c3b9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa51ee3388232b6d2b8d14a88fc15c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88fe27eb3cec42c10aafd67e87793b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b397893da5bb8c186c8e780068bb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b64b2a2411118212c958b082f897f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1658202124de19b78a9f564a594ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1657c1e913fb36ef6c9dfaecfb9ab9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074a63864359683c73e0de063fca99855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71a510bb162327881fdf3f5fe9bae956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c9a292d1b694468b958338b3f2ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f52cb6a53b2a7cd37befcbd5190e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c97076dcda9231ef2aa7359740633759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362c63e18706080e759434c2fc7a35e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cedcce9ebbcf0d0d7587eeffca36b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017c311c7029332d6e28364d8a59f8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c4915032ebae4f2f53e9832e9e7b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f05dda0e2c370f5e81a19e397c785264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cba011a335b3545dc82dd87c2162365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1542b53b8bd9ba3bc69eac55130b48166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35351aee10fc93cc98a6499ccc2e7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ebe4a202f8c8153397dd0596e879c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e32ee920d5ae4aee26354769b71b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7280bbac777e48df759d8097b157a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdc4ecb92016c4e50b9d21fd5e484c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b2b95bb207244fdeb463957a5c61c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b26578bdbab17a7996205df91226a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5269abdddd7599a388d60e93eb700f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cd8cb3c9a876db3e5fed3d87e380d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d79f4e4b69ba6ebd8c85a1fff8a74f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1d58e858577ad46727bcf98e5917b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e922cad45d070a77281b6e5cd1bd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecd87eb9b071ec90a071a221ac33dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cad3aea7598f0a0965ec38f5190e4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e822751add5c7da8c81f1b47c53deac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095570f436c92175e29aae9e5a8cd4ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102358f3ddf4cfedd191ac34cc62b23d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa18bbc23684bf9e0fd044c8de92d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c237ce99f3f15d502b201ffa10d1fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24449cd59a1b2a4b58c83d697b106286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f74f1741191a465e884ea15070e2af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5cde8a60beacb1cf7e659ee926a9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04606e5562fd1abd3ac3026f749521a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2aa3fa9ef9d883eb369d05c80799ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d713bb0caa5ca76f639e0c21e8ee2cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748d1b15296ef5089b3d96ff99d2b5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11393639f881dba24b78457552dadcc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21679f7fdfb5bd42851749cf6977363f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c50e75e7105a95fe3700c37d4a052e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb773f4c0fe9031afa8717547527dd3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da3ea08154cad1fe250347e0fad3e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d5ebdb0dede4ce7f0b1395823faec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5609d9c61737227c01cb9d50c3b7e9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57052ecebd7ef9c083f164504cc328b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fae0769f03893784b80a04f0b43b0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71dade7ecedd4a8822a2626f2efeb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d247cf3f3fdd264733ba605192acbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63350702e230e19212d8c140b2fa96bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ecfed55de10496b64ab50588c4544105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985e420320953399d93d7a9313af286106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4c9db7af341473764b75de7cc37fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dac1df7e59841fcf1fd8dd4026d0e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f9db15c531af75c8bd3a2a0c3bb08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b176ab2c43c17c83efdece738e9995110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fe237bd791af13f7e3d00274fa74b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f34e22696d343be81610ef322ac8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb5cd95a996b03322f5238b4bead00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302822a982181b784a38303611523c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb701e1b52e2f838d745f129d8e8c1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd05a7ee96b6641f4ec9daa353448a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aad6fc179f0908c17fde2cecc59814117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e45e3fd7da22b2b9e0d1d37de116b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7965eb2a3f7649d8c326a6d34957bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efe7761095c83054a5c6ad8c34cde5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418303a1022ea57a4ef01eabd7e86a50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876df3b12c63397aeb6dae4c44db74f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f431f978af9bbf972afcbea953c6825123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf43b884afd532d1130fa7b30c0248124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a714c5d2e7c51c23f237ccc183209dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd05d410a76ec0c011d13fa8fa9a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42c15a7d38996b12a7413f040d0a31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770446fcd4ad7a93df4881df79a4f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58fa1cf38617970ce39c2a2f94d126129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eba80f3c4bb70b9b8e8ca0b5d89c31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dcaa761496e5c4875d56f318fa589131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce210b9c7de3f7c996e2f4e29153362c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ce8bf1ecb701217fd82b5a358208133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5468df2bbda3bfd9734f52f2eac2611134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dd204edc4845d75c285823b4edc4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc058040b7af6e60385bde4e278c8a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce9f5b17ac04453df3fa465f5e9f87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959b50006280ad31cfd93001616d9e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c9d3e919b1553a75b7e2c96d5e4e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e41c8e1809c7bbbb22006f63ce53cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7e73b3c52fb330cb687e579b63ae4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f2397565b03b9a1ce82788c0328e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e11f6ade1764c849a678bc00145f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94343aa655c8438b3378ebe2573d90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943788644d13e3d64331eb2de97a79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eddc4ae47efad65351b3ffea702513146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e0e603aba6e631c26b19f0db36008147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9eabd8396f95c3744ef9912425707148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff19b92753ecb95640d837987c2409149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37456cb54aef31bb374a120bbc79cbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c89bcd880e4a2b8fe6e1f00779671151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb72b53c5af152559dafc0b3f4edfb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33352f1335a358ccf74e590e36eb1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c18553edc7a51f8c971fa773363a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5626802464ce7f0faab7c1fc0763c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbab36c71ed469443fd9dbb57201c08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43dedafd98c2691e938f2752bc9e3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd120f44801d118e91a49f187172e4cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c94c9c854f561967f46d913060e2ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7710c7ba74cdaaff23638b8aa7fa8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d913f6d17bbd3415f0652d1b1be4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8724786cc278e4de96b0285c69381c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2bdbb95414d7eb8cf08a2becf6247163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20358e9da6d90f94121fc67f638773164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c8bb169caaf7c1ee30ad24c398e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e3d0eabb0cdc9ce7789db875136aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb587a49265eb6c0d8248d0a7632a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16e64e3397aeda039b0b8c149211df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f7c8a4193bd4f8d2e57346636be47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca565ab5169884ff8996464242df44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ebc1b0a41856ebb629ef08d3681d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d0d9977bff572ad6218ba2815952f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c726c2338adf93ad74068624291567a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38de7a625685d9b133df8fad6bf8c2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cc5994e4b09552be54282714795b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679eb7653c51bb46fcc3dd4f3f874d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb370badcc3d34393e06558703eba150177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d4ead511ec9efeaeff3d48d058093178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05eb0669539b3539adb9e7b4bc24c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c47be6a3450aa781f3ac6fb4cc079a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe1bbec790861fccb5270cf09b099181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37116a21cce5e22c42478dab62bf9947182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cc1475e548e65203776f1a4060e0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c1a3f81c84301a3eaaa134664bd4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118c5142185a869172b7e9164a755fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a733458fa5801a793745127abdd879a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3f1db6f4d400b1e7a337452b26d1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1889acb0abf91ad4bfb40d265c3147e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795c5cfd066265ab8d5656846da12c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7025ca2701f3eff8240b3b23162beb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52080985170e5887b617dcd4e66f7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6262f8049052b9309f1f9ab62163f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd62f574305ceb9d3091d86e57c41cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b518d5f8141c3ddd5275245068bb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daebd2fbb18820d633a6a92332e890195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c71b77fa1129cc7882fd05bfdb11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea678846e5818ddd40b77e70498f99e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b3a5662b791c34c9061fb9d5dba02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d6b3607125f4c3f9895ec1e460533199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2de7ee12756043ef3f507f402d0e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6e4cd12cdce498e4719b4cb0cad82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcadb2a0366520782cc7fe3c6a7ac3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f0eb6f32f77eb3bd825b29861c569203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63925ddb64e27d03bf4a4bd932965c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8b33b087d0f8224b64fce830fd925205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec91b1725bc347542cbda131687125206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1c18ba71eff03f57e54106b038dfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd948e8e790dde006b1ff042c831365208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0b5c7cfd783f981399fa167e30557209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e9a074e04fad2b4650a0bc6d04d73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d684ab29b6617f8a54bd46d88f72cfb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b61b3b92700a51b0a316a857ec2cb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857b3a8bd17f5815dabc090d3af2367213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815af79193095db97b74f20b9d68d7ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b61d687915905bbc09645a479d52b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4749bf115f7543549ac78282bec8d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d4e0201e4362328bd7217064daab3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83591eb0f767f28328e0735be8d79b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0569d9d1c9fa5490db90ea7206895c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a502dd399f66d8b06408139d56a5ab5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6231ce7463567454a7744808dff85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21a22721cc20c0f849429499005940222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e18b6bff15d783f9c9fbba7e411b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d03f50682ef1274eb2309b297b109224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992792d7f96a06370598d063f5979d8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892113b11a7259983a89d095d0f555c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada5796598d517a337dac50b1dadfdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72644b413b40c4763cd84dba8aae574e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5779ff2a3cb2c0bc52449bfadba853229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c62a05125e95ce3eeb8a5d575a157230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca8ba1fd89f3ce422c7618a72c4991231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c18e33d76b7b6f417c9ab050586163232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8bce5c8f08e38156e56ff0cbb1af1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc84f5ec19aac5fa4aa3943ba2bb99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b8b10601ed62e12ae962f4af09a59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53121a3bd911475190ad2ae83dadbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582a2c4cef37cdc51c3a3a7dc2dd76c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662be0cf543fad33a0163169d1155ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94196804a8980b78049adbe26bbe6228239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304f4ff474148142cceed6c92462423240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7e121c8bc439110913177e9b0adba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a4141bac443fd5b2015a797a91612242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d72d41d686c79990498632cd2b917243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e3c6e34a2a735095a3355ec1685ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04de5c92a0930e99bbcc0717884f357245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c15b7cb337ff63cca862db1510b542246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69b0f6f44c375397e5946a57778c5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbe290b3317460f0fdbdeef04f8019248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b11b9306e6bc2729be87c91a9994a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd42d37434ddf31b1d326d2eb64157f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295c3707b95f46266c1f003ec6a3b45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af5a9aaca0016e36d16c2bb4629835252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40bf87a1f7e7e33e5c06fbb9ea6c8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35fc3a6558ed3a706620dc790c58bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d584d09a5c83ff051b970d1367d3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601a5c6253161182332ed9a02aec9f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62b466aa3ed735dfea0ab4cd37b1fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d53cab78a6a0538673a0c82167bda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b970ce8344dd3b292e0be50d4d98b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93505b89cc71156f93c44e7fced0c396260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea99fb00d2275d9b555b19817e66bfb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52794d3252eb15df349163a9d4ab5e04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388bd344d5886aca02d3dd962567690263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45249583e025f955384592e9f56d675264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2abc2ce4b63548210ffabde48c507265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe39466e8e61fcf235e7b0a9909c85e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894ef18234474178fc0a09775182853267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02727deb4b04d70367faaececa67f1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302440daad60fe3bd4f51cc358cefef4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013c9af979f918d0b184032534b2146270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb9c02b7e5328e034fe2402eacb64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dff84d4d0d46d191f7fd2601ffad2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d472c6f97189d85e7369352d2e7e88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c67256ddf03dbdf73561f99f8426f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca01e110e88a043bf8d9e4c676edba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5575b31e01993e937be37b146303a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe41e109da07f2b6f6c1fff5bd4dd26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c048621a78b5ac1c846e5cec320a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e019bb01286da7205839dced297ebf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b4d2fd42ae6b29b1373a5349b437b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e86994b2a0e398548b930891fbab8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc52315666da3af78338987495cc07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744b5fec5ab0755451033f963876188283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d680731c794b04adb1bc40d114f84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eecfb85997c8752c9740f7a60f293285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb46372a192c6776df442222c000afe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff06d65a3e606ec079f5006e6fbb5c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fce01a756acaf4d68c5c994adfda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cba28ca155f9103d1ebe02317b95fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf30236c8cab7d1b8f5dfaf6ddfe9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f33b0d6ec4e6344c144e8e78e4bbce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f2dbb7220a4445948614cfa73e43b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663c4c397a9b8e6d2b42861acd35e93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a518ab8cf3fc39822ea159afae216294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3b6e032d16ee45b0b57dd43664d1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f9443b6c31cb4aa8a6cbb9cb45b22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba065b8693e20091516950709951dc00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c725d3c867b4c3b9bd6dabd717da5f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57e783a54ee612abfcd953a88af362299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030746e2261f90b53a6e412a32b987c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ab0f5abef859ffea0ee44759c9ec7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68709f08792379164f044b4b659462302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6f002cd378a3e28aae904eb1d76d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a8060d4e47d09712607e24324b93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbe9486b349170940792f9285c8f62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e34536a4b7a4f9516c73a933fde25d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb55b6bfc4728629834d25e86e6da8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c94c1363663697c420c9773e83d0e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc424a6a6e8038b1cf13d893091e0ed9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39155fc3c92788042707be1637f53775310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aedaf089ef1be8b0a0df23d31cf1c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78021de7f04fed6806a9c21fb5c8658f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7953814aa99b151d834be194debc77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68895e73a65034cf50d3906f4ac49ed0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a032dc079a8925409baeaeef02b8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fda5ba7e3a258dd3f35efad6c8eff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e8177d0f287bdf854965808adafcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10659891c5d05c260fbdce5d22f4b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb836f1d8cc0fd6b495c33c8443d9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d693aec438dede30c522a067f8d90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40c95bb3838b72bb382223edde8546321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e19cb47ce3ac75ca7ffef9d8df1a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa642c2a0d38e7b42607bcd60f581f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeb8b82e10467129977569444315f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa89020f2fe35cd020b482e1bd8b3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2e156aac3bc1b6e7858ec1e95b91b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2c4f8a6cac741f0664782891ae235327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39f90fb4f2b6e1a08128ad53701a87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4eac6011cd9e8f03a973020b1a7a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3d75b8b7e6cfb5b866fab4c8d73bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6b3d7c4b069fb082349af4c6c5b2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145f119ffd161b6f1cf064e03b27379332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41111052bc61cf72234392438968113b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7735187e81f9c993a1fc508e8f6eece334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948c79eef2db2270315005888829c51335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87b8acb9bb781e9b35e0ef9cde1294336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd67cc982b38d58871e55f8ba4d9fbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcae68d5c9b897ff93ae689c7c35cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085b9176986323354e07d842bfe5ba4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b42f8d2ac84f88e1e67aa7dd7f065340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4029ac99fb20bf37f95b2faf4172a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf7f529ed62759830992991834e155342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedac6563d73c113031ad638f3f95523343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6e6a196dcc1e1048001abc5e19fba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0f12646e7c9a8ccc019b3c48cf0ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1afecd41fea73ab91f9e90bc550f70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16409a29129b30d3e82d5a2730087c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571041d36e774c853bea7f01afd7d957348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcd501f7f3b1c2b71e9fc1c364af1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5145cbdef8cb86b05f3d9c9ae0712350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fb048b3de8cc10220e8b439b7933c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b996cd88b6adf9edc46829a76ec9945352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221969ff8a266ce6fd99520e313976c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9c53b703d7ab95ecd8cbbfbcc2505354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36458c8bda60a0855047e673f1483c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42247f7eaed0a1fb6be9cd37266a619356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33f3d4a5354600f473df93fe02db52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98549acee60efe3465631c43e7ff226358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdc3779bd93373f74ae5bc9a80a131359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b46c9397d7fde9fd340c8e8daed77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd782460802cb50af9680c5f3ce874f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679dafede63b76e722eb7532ec485cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bda1398ceaf601ebb2c47a37e88ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434a05f457714cb482f2bada399ef48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ccfdcbaf616ad91a9c5c1d64a750e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e773d8c0021958bde273efe9915e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59852473a8daf4197adc5e2cc247e186367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580b60de9955663161ff08d1902721e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fe761701e73e944207039768309fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6611dab8ef8b09a14e02bb2b2812d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffddebbd5b49c31bed485ccb4e75341371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9125c9a1fa4d558778efb878a732d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f192b95be42aac3488b5c4b20458ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b86dc474c88269412b68cb40ff30b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234cc6da4bf134910745c03c5366a27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a1df688063a36a8ba1bb6ce0acc5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54274e4141207dfe620a04820d0b55b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee33456fd6ef9f899f6594a1ed0095c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909613e670c705be2bba8eff13675f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c094608e97a4c085355ad3c0d1ce59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6e10d71f414a9cbe66963200c35ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bb43d7e773c73232abaa81fe733b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efd15513522daef60c65e871e23840383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001515763d52664785d6555281041a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69984210734c8dff4165380ca21f2fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ad94bf50de47a97633d3981536a02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc632696072635b1adeacc4eec34a726387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccd368d16dcee73b89999c8a5c132c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af83f00d3b793b100129146a28e9e57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bb83ab2ada3c294fe5059f799b42b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d9809bfe3e949a488a786b31cf383391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bb97e3443276df3608c63d60b9ef0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520be9bcee4252a826ae925a1f8226c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bad885c6339a5d94f417f5d52d5e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2bb8ff9f41beadae3188751b9a93b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3dbd2d4ff1fdf5e67ca980c46c3cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb11d3550f379d4c0a884f6d0e059c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5053d0a85cb09113c8ec2fda448aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b85ac11208f729c73fe60b89a9d18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0014fad6fc2dcccd259a39a27f6b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae81cbb9019841f90aa7d254fb8cf6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13dc35512cd7150919231d7d651205402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64917e0c9ef7e910f887c51586e50672403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7419691d15ec029e268a8a697266d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f2fe6ec5c0892f16a6ebc158a088405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c893a98fa992039843eaecde1e363e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784e87b071fb2abe3bc804a0529b0bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0267f14fa775c8d926999dbd232da5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e73e5c228497ae4c223db8b775744409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ed0e4f688d4e12289e8c41b3ea28d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2568e82f871b1a6d257d1c63e091db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a140c13342301545d774ec643292412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80e4dae0e22da0417abf8b82f1aeff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d62a4b6fd955856cf45164664ce66f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c33f039a2dce4b1dfb924f6e2fe08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04038af234e4922b373796fd8e4539416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96d5efa03a16a03bfffc96c9ccc7b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52112bd3c23a74a38ef364505eee9818418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8c44cea90315016935ec21e9ba1cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286055595d830b4ec01a541d7b0962f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e623e0f725f921109795ede45eb8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c4cc39ed430af67f4deabc0c0cc61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08991432d075200cee45e5a0b152015423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33574e42a5a8a84a42e0b64f819ed8b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e641407a146c96728dd8da43b7e1bbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b73093023833cc6e6db1df9b4b79426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f9e6caf36a3a9d2933eb84e45cc03427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56bb6adb5a80440488a91b58e9ca6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724bd5290390339630f383c863d70a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b63e09f56a5e4e4b6f9e010f18fd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c000fc3e64114eeb2c1739c29783431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369656859add05f7d8db6984a8808c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a783249232e6c0a5cf0cff70c8ba7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392e47f9009af92013d42319e838e92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebee6c1c5f4d29d0d82ca806413e60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aaef0a17ccbc8427f5e4e21090443436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafdf6cb81413c0a9c1f287929730e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cfb491a913f20a94b1adfaa604646438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee753762459dfa0a486780b4a085a9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3693887dd48476856e178438fca80fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe2f756b0be80c710496a8321744bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6781000e27f7fc8d8ae489150c3901442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb25fb0699d4c37f7a388e08a811ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77683b284c8db7e4176fcc28d473c0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcc27360eb1dee95f6c32211c25108445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a0302c61d26fde698cc85209d7d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7700cc497eb209576befd08c2275588447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f641519d7c761267b35ddafa1e4b7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da89a8614e703581fea6692f3b6e32c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bf7e68ec1e7f95c4faa2457ee0f82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732e5005600133c6770f0aaadf2b05b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79b6c5842b66bf40fd06e9d4b98bc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b4967590e98df09f5aa59f8fd631e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f81e0b45f49946c38ca135beea88ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7fdb8eaa870ef4becaf66a25571c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06de89760c6aad6b2ca79870afd2a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e967e7cd489702172596f852cefab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4d6335f70a714f560c58d3f3ab686458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3efff448061f9807e5e91665a464f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eb538770200355df0f720a0f2b834460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5310946dabf8ba5ffa6927ae33357b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3352e311c6c6d62e1761d66c1a0565462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde03ca159267e4e3c58fd00fc6d511a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae3d73eee27248fad977447cd3c197464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ec28aee6438ea72a112d4ebc54466465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453a1e3abe912c7bd028929b2ab51b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36b630dd2f9e8c757d9ea69cfbcdc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5069fd8a251861482bb304608b2e1a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f96f6f0e3764a844f12f6aa938dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f0f20ee0d23d8363718195f37315470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b936a2f0be279615b95627e669d330471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383c53883d5e85562285d2af448bce6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e11d81c564af747e2a770c7aa981ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7cbbc2f10f4ecbab97dd42039d621474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7418baedc7e68bd37ccc38a6fe3532d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c03061e96441befbdcddda2ae5de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09024c38189ffd48e8fedb164aa403ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00529e3e00de335b37aedb417f654f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcbf6bb61edfa3af94cbf2fa88a821479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e6fc2a04a4ac65e696e5ec79d6074480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2046593296531257ee896da642a0c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d9d13adc14489eb861d7cd229c923482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d63e03a8b4b2c8368fe0a93f63191483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b596f5cd6c32f3e50d98193fdc7ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4f53f9490faceee00bc86940dc3eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53fd5a968a413eb439febad57d59b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e973f599850c98a6dc8bc9a4ec03f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f933656db6cf8f24fdbb50a7472cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e74aca130ece541f0f96a0414dd2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4c05d5ca5d1a4287938f0882cec6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb14f4a954a4eb671e2abb46364549f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2f0f3c91cfe5b927b94a4bf79beee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d21c169bc88bf5e3a23d3b688ddf8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8419518ac0a32e7ecfd31ae65e586494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81a00edb1b538facc6118d327433e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533c1951a02945e134250138a034e94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958b84765a676798cb0838991b33234497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800871ddf271d58d7de479d1dc506240498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201242a1ecc3abedbc7311134c4b0cdc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc6cee9a0e7a35d57a71931f6a9c66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fbd58602e16df8232af317a15b7ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9b29cd0e798851764909fc082db8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749b4a129a88e1e95219cc25bdc56f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d117669cf28d01082b5a14428e71a65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343f8f3dd659b78a7d1de1c27ead9c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9942d25293c5eca115e894de1842b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585591d4d267aa680d11192db93e571507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039692ac89985cb1aaa9aecb1ff5131508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e11d26e43a162f27a9020e3c033cd8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c1cbaaa5273708aa435ab06eee5b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fce1d949af2a9357d20994e453222c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53609b372a7697fb4bffbf1ad2a2de43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6811550df799e22a52fcca89c772a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607a9d99b537e14900806b43f8f0ab6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731063a902f67ad2f57e6337af068ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0df851dbe41d66bb59dd35e106db2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee0d3f51b1f0dfa370848899b1b05f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569504580819ef93bb4e8cf25eab4803518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca84d8baf819d9b969ccdb59d527c9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6e77d7b0c1f367e2104662436d865520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc7ecbf7d3fe87963fd64e0ddc67ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95419ce97ea4961d9312cb2dc1db4f6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed4f5dde0bb1149964a0011752da94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d9bea2bc4dfb2dd0593665f14f30a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3a5173ce5875820dffe924524cc43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dfeda5b04df6686e249ae0093f114526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc88573a0f9b6c8b1b29f89e5e221e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e315e4f644a8d497e12840f1a33f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9809edded28b2485823453686ca2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14add94dda2af5a8a0778fe5cd6b707e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af57154ee352c52b38b222b3d7a199531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d15df570822f979edd1879dcb7e03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a853c7d1acc5b876e66131ce07a173d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8961076f1b58af521dadb34e26296534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b35fa7bc71d1f3adac342ff3c2358535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acdffe02c2c53aed0ea446a807a864536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0fb7a27a2c52f9f66d7d5a34a1a35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363971f1d88c09f8a5eb7fdfcf1bb328538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b26057c26c11b83a1912408684a21b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769888a8492b842acd433715e0b2b43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47316195e1cbebb7d1489a7b4c4091541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185196396f0a35358b329563c67a473542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e77c445c95b5872278501697b4b547543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa8c001f595923c20b7ef0ac15ee9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2eacdeac9ad29a73e9b25e0c0df9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a98cbaf68d4d75f3adfe22102a9f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cddb45dd5962cf1aafb5eee435115e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67130cdb6d3bf3163c59650f2937a7e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18dd384edd315225fe63dadd25fd5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6ad311fd5216bc3af331442363ac8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844215939b3384ab0850c1ad39b42fd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f98e2ee8a139a11d44388f120e38e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbecb1b829eecc846c32f6abb5725c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37775f5a20db801e92eadd2e658bf996554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897679f26d45aee2a9236bec755f32d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9400106dd2ed34dc840da0ea7b009556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c53729b920da85c7400912d08dc80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb42ca634acdc965b940d16ab6fc6f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c50410455188679af66b9052da3068559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48307ae782bf2c5fa1edd38a9521e108560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911879631133bfe033b720ed3f9f4fef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12060daf153a1efae273fb2208b43c00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3572f72cb2137f8b6682bf63d178eea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a7583ac4a9dfe429133a837998b24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07611002603736317756e7a2f4b9460565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd88b391b41312f3e311bea21e51d92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798221aae73952538801684fff3ae27d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cbd9daf4829f13ba5c188a3a7cdb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160964fe66dbf67d594d6d6d45f9b66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899440666fc570d79f05dcb541afc22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c33c4a5d05d1a629df7e39d4cb737571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034dca73876962e4526370f019d9979572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ae997e0d53af6f04f4e4f2d3d5468573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1532ceaad713f863bacc7d3bdddade574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07b1642e29de4c19ae0fc9b3b2f0f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854b87e19f11c516da4fa7cb8164ca0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2588ac731257d4a2906fece8b9527b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440297f986a7b9b960a4eecaa348adf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042209b62cf0e16e1b35dd05fac21a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372dc69c9771a93979b782ec2bcdc27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080291699f1fb960ffbedd98908aa84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066235d26c125e0f2d12ba785260647f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce113766dc3fe80bd1089b830c7e455583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27d9c4973238324443f4bc13eca993584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ce370fa908dbd045171663231126f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317d476894b2e3474d3d913764891f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5003689212f9c30ea90ebe24d3c53aa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028537a2a626b4824a83f66ead08b2b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fa5c33bbe025092aae012bd1bfdfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b190d9301c8d3e30ef14bf5805d90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9749e88553bc365cb42c74fc83b13b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38739b756c39fa4a116ec9ffd621fd9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73afb4fb69219854c440af863ecd3ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ce7bd792159b1dd75c76db13973db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818308f28fd4695a1de97927210d0394595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e4ca7fd595f643b94b547351b16ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750cdeb1b59f05f3b880f76e6a961fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24347d557630cc1683204b3d6f3ad5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df99cade47fab30d9956d59635a445599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9773efda0cceaa9907d47ccd8987e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cf18d22543e01ab4cd329372b9497601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1c764f07976b6daeeb73eb51ce582602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a23c16ef57d5bdfd5676a7eb1b22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c492a8e9f497df38bed60583d31e06a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2afad20209ad1820d61c8df35d1d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d9c10135033428acb15fdfc30fa0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0550bd22d2a0d0e0086d1184dea7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e16c49a0a56e728a4fa5616d3fc8e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47b8e08e0ebd6bbf79731d2c96e6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19825dc15bd0cd594a22248a6f578a14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc3798c030d922cd4678efc222e611611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d846912ff87175b772cccd6180b7b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c51f8cdf2dd940f0f2be262c2ded52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4045f50277c5d34adafe805c09c52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0c02bc3ae5e3762cc4c8bb549a02b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506198382371db8d98f14d81f2540f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf318342b83c6e2998f3c3e626fdd27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e59ff4c340edd1fce4027f7b52077d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3e4191ffa88b659608fdf6d3132e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8c49732f82917888afc3322a5ae11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dec16ad000a59ce6015b89a811765621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2021edd98829932e5df5881ef5df69d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb88f1ae3a44e4d3094ce40b1a70e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955b0c4430a60d9cf435f61b1b2f56d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43399c9f6aec12585535434681d9c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dbb0482a23cb9afd022102811b4aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bebbba050b7c395c881c340181939627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231f3a9d185a5e833c3b1dba99727a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37665a2959e846680bf821d6d3348c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f097398bd9bb825fa10c104de296d45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6ea3fa87a3175d9f9e02c984aec0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725df60e1939dff76647d8f5307f05f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecced68344c4a238d19b3686f30f0dbd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1697fb724ce1d1b7ef7ee3a299c3f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee30f103567e446f15f2fd0b9c545f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131831f72b6e1d3c2e64d14e94d9b15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb0d7b97e466d755d72688daa33606637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f63b762d2e0ed809c4031c68806f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2659f533c657250fedc6a26dd13016639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff34e9ef0250f5ca56824c1b38843640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7f4e7434d3e97301e659186e08d13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49975441d0a5ebbab12bdb5266a5e9b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc567939b8e849627bf6205642bc7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfce9e7aae568b49dd633d87d59f95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e49caa231806918fa7731500d3bf76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecc1b3898337d95d49dc192f44a860646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935c59faff869d37369914f11606ab5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6c06bfeaa347f3b01da34aef04f8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b794c9962ca49ae57e175de29d4638c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb249376f95812c6f5bd481f3eae7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8974ebdb48b15d65aa81829c988cc7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32c3bbcfa084e3818df369b4f0146a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b235596c3b8ad9f2c72ec4b9db57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be690d0817f52bb2a5c73f96c46bea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a99ef8e9fa14b5320284964a61c8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01c75d4e4e642d1c828e96700c234656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f6835f579e0c3b08f9a5f369c4b45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3626c454a268a80c4abd0c19ac3f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5245fbb80b0210656f6ea13cf53e3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f989fb5fb39993ebef95956383cf0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b73d7c9b2753f237637cf32ce3ee19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186ee7e9db562b0b157b75974c8e717662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c26bcc53c27d7bcbf34872895331a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276f5f76d0c367e7fecd4aa04f3191c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43c9a9a321d839a3a897b085d766cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a49145cb8f6814e7900391cb1a632f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b373aede5fae46d673e280426a47dc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d220d59f9214ff0e8c08824ac4540668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d81d53349d3bf31712efc38742c47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb521f708b5a92b295c9c1a858b98c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8011becc3b2d9981a61a46af94eeed2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7345b33b38bd51a9c2d8d9933293c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370e7ce84d18e9ce8334367a45fc7be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b43a1630f59f7b4b61073538539e8e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6c08a94c6c73d1a215e4a37056e76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd5e7db5768ccbf9cf11a847a14f39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701012866656c5a83e3fe666d7a899b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf249f9540266795e34bc6a1579c92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56518d19b310924456d5d7772d0f2224679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8ec5abbb3fe89cd8ae558f8fd9f36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffdcd3a7c54ca17c5d6e802ca6011d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1989eef4bf4ef84311f620a2adc349682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04fd54057a9eacdfdac8d76210494a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18240fd3ab794cef1a718b1a80c32910684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7f7ec1db748cec68d8c00146d0f32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb42c044839d2a1adabba0f628d9581686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fe89cbe6453a05d1f839696b409f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54e753e43a47463352a4d57845ce5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e027cbc0c532a9c798fd1645eede843689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa13cab39c393fc61caeb54a009a97d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb173fd2ee2ac2f9c8fb7d51079ad6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d6a87bf6594a4bd497570122a614e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694c2b0ef001a0aac919f02dff141e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb0a6c105b4a375aa63f40ea611e36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1c2522eb4644cc80b5255bf5a0497695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7bd9016fa0dd93b02ab8f90e6723c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513fe0c36b914e5ed9613e900122e77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cbba9543ed0630ad14bd2d113cd50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ce08b8b399736c99b999c708bc677699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8289e74725cd7503e3ddbed999a813700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b1deb50bb00b369f5081a84dba30f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d907a5e1a870aa9fe7e91d5e457125702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacd3c1cbbfa7bb3293370b81b28394703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48667ee4f4c1bf851053fc1f889a84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f19193eda3ee66080089ac15a58f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aa9e5fed1563c9be6fbf0ca15f1f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc18e3c937227565df6e9efb4069e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff96a51b20ec5a80f343b3af446fda708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621bea2f4d8def51a57dec5c17bc4b8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60407aff429be6a54a03e33878bbf0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e1907959fb75a95088af97abb8d0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1568fcb04c73a20ab296712fd31b866712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5d658426e139c1087b87197d1e1b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b4a463ea6ec423970e6bf613a12332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc53df22bf248e01cc47bba2f0dac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c53ed92f159a4c6ff27b59e47372264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414c724193b2a2e22b805d0560c66885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c6a4d74cfb9c0126c7262a51894b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e867f5012bf9196b12b9cc5ec3a057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2068057db2c91ba0944171d681aaea38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8474e082716781423f08fa9b0104ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be580dc652ce1def4b53b3af4ecd5df710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24298d1272e092adb2d7db187b0107fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d0be0d712fd24895461aa65d6c7e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda14d9939f3fc4b61c08b4800d96fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742258d18803235dee1b120313a9746214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b81abfc8e4e2b1b0092e8ae8ec2cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f51ac746a668c30821187a37c451616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409adb78892e905e6ded226c8c77273a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6959a587ec4855878f5a7cf7ac6f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61662e77d6350c42cd8badb3dcc16af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a8a2d70726b05a0e7c136046e815920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6742211e8b9fecc266f14bf42d4cd9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094687958f335926935caab93301acc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cad276204172d01b323daae91c7e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d6c1371c41497edef4af6def9870724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f3de9cba1476920efe8e25e5510ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295ed1d8eab879df5d4eb1103e3d0e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e196d636ba0d1a2230305f1a63e383927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812453638487df1f39268732362f4a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3685d363681721d1885109c3be23929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258398c5b3ec21d3123234bc6cdbf7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062f3624d660f13c1546bf67823c09831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acf10ee7773c9c5aaebb33f1d65e9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa470dfbe79ee4df36f9e5ffc8eef80833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f46a7af99eb252002c0f5be04c9d5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab029d12c502ad7d967f9ca9867de635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e682326334bef38387afc48feb07536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004793e8a5ab2500f3fce0db217fd82137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c07879f3abeede4988e04a592882a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc0553fb564609707f86c85e521b9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e46a5dc49b446be37c206efc2cc5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2836a96af22bb8da4392e024d478141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33658cc8bc4e6d71c6246da694bf54e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085af272fc1c51a1c6b765c34fe08cd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10551bcf1bd5d408371b6fd64233a6fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29657058a061839eef6cd4d50bcc77b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514257a0452cbb23376dac92c315095e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e96ce178a54d69e47f1065f3739afc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20c96028b771d54d18279291726c2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb409c292a5c64e0c7f01f12d4c199c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e678ef74ea8e27a12a6690b55c7fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e3e991b8639a1a666fc24550629fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521a9bb67ccbaa3ae46388f41c928952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b56559442cfa95a1931ea3e6bc5d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5a8b915a94498b90468a5daa9cd2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f8b21483ea4092938844fd275baab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dd27a8f59b90a6ca1771584e3da0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7b00e85e8be663ef0b622ba2dc06d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018276be6173461910668dd27afd27f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef2982c73381d9d023915f0cb9e6e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683dca1315b1890527de42fc6ec970760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786dd76ecf0305d2fd5dfe899223a3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194c7806ea0084a534c60275370266e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856dd94dd6f13cf86e0fa7f27a3e19163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9a63ac5752315aad05b3d1c98245f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e003efb3c19d0717286f3c96e6923565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80242bf44f77f886ebb1f02610f19f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58667c286e31b1a40db0fc126edf7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2807d872eae71a0412c225ce57b62db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31605410d59824224a64852d8b62c3ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94640bfd13f532b588b8fd42b880581d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aefe0bc14dba7fdbf32aa7e44d383971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993f97002719184f13f68613198948172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1700402a0875a833e8ebb88a2843dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9422b84bf73fef402cf55412c71ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbda8d7869ac2beb99ea5d7eda532d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df7a6ad22d4d766c1098f5f460b46876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c3d794cf7804420db2ae8fcb34c4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ca4f07f2e7c061adb42f6260fdf5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f7a62b2c1959cc0ba812e57104f5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211450b7440f3c82dd1936fe756b37f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e893f58d92a8595c5d8ea7e35e4f01981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec599bce48db146877bc3e6bec803d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c776cee4d624acd4d5da836a0f6eab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0cb2b28cfab619584afbb61c0ca6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecdf9d7451b35e9659b4594c5874b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414502efc148056a67a60c764ff48e3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0035ec89e4a8dad15f55c1f10700a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e49698197528348d05e8b933ad7e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a76fb1d86db9e4eb39141fbbfefbf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66b5393d60a5e5a0022799ea55ffb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7e6735a5d98b754797a2d5afd69bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dc4856af1b8ee818142611afc08e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125082e4ce2d911586fd4bf29670342a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64830bd08c27204fed8427865b1bcc8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a40977ac09f75351c5dc6b3a95c7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028efd62156ce677e03cb75d9bde9a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762ff9f0fab4f0c8fbfd70ac545de9e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ec7c5905aa389a03d07695c5467198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa95c56ecfb2d189b1de4389c79886f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a07a67df2110f8308045678e737ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef38c38080daaf8783551eadcf4e4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f473a5fbfe7fe50000945252d1e477102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657ce31cfb73c2ab7f88b36c22bd38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556da396d132362212d68aa6723cf62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cf8bbe3c923753d6d178a177f27ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f11ffa9c4708ec64351c0737dc90f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd417ab0e6504269e844d763644d9999107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326083a349713857bcae0f7f097f79ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eedc4ea81e86f24e598a59a5d30911109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0a258f542b9d1a7111f6ce28ba4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd8a8667d6ea0675dd9b70051e1797111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8d353d90c514e7697f9ce36cae39e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7e33106604edcd4aa935ffa68b9ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647d254c7749abe2432dc5609f4fecd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd73d60abe4f5131bd827667ef3bad7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a66607b457c625f5fd805ee4f71643116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10aa957fe03fc09ef53fa101c875a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e48e47cc8e49e6fdc661bc532322ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d19aec708ee279652b8fa57a046d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b444424563e859bf79856ec8b6de4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a661324f266504279844b6b3648cef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea83960f62b5996a4170a6c66484c5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d26156b9d91a4e2938d98c0c0cbd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edd3b84ac90ffe89739289fd23d481124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ab43232b7e2c4cb67e0a3d6caafeb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f55400e673704cbdd6f07028d7055126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385d0429002ccae62062c1fe34cb2dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92180f43698258bf5a519b4e5d6bf64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9194d6708562a03be79b7963f35149f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179262dd2a4839af3d65175b74c1d71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e0d4f4f0d43f0d736e44946fd4c3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c365d1d26391faf6c32f67be561ae0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526777e9c7ed56dc5e344d6ba8bc3fcf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafa35ad279ce10f6dbce34e6e3f272134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c39291f22cf624cdacdbf42f85b7a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4958cf7390ee4ba6ff4236a57d32551136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f2895df386ff48431e813d4d62ae1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb1b217a7ffc214dfec8b22724f910138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583cc9879f4d3fb0fcb3938b3d80c69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079a3276c61ba62276f954e6bc61d55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac17f6fc04d3193a5385e9395811d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc578447aa4e1897876a79ec67eafa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bd9f3cb8483cd0020c25669428022143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ddf83f31164510bffcc1f6e3c1f67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383085e75bd7bced8b3107d391d7c62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf7eb934907459c8cd92f97ac998cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2bfd5b2afa556baafee75c6298c40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a39ed98502eab1e567e7b331843cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92655aac76448a31da62c483c920fc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd9174666daf71b05feb276e3f5c03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f0d68327ac338b10030d13a10578e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d177b04bba2c4e6215f3d728c2b22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571082b5718960cceb2d06e78eca91b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff89a0a07eac55e1eeb2addb043813154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804db455adc4a97c1d114d8e564c76e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece41d4a66f4da2c9c9405b886027024156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfded2f4bde72e6808272e121f23adb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa53ccfb763bb763a1274283c84cab8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c0570001bd0d88874c59bf2ac6a7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec56c5e4a8b1767d3a1fc4a6bcdac2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7167e0d3790d8b2d758d33413b337c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12add428a74b0d271cb058bb376ae2ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7306ea14cfea2a7e15717d68ada82b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c3bdbd07dc8057dcb3796b462726a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b567c9d4676e2d334a9733f5f68cf23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc85e90919ace80b8d635cf210d57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ab470a1829125ef54d822b05b49bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0a9da63a4197ab50d6e7973a87076168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e703ea7645fa2da68262ad3aea0cbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3785df3e437aae55f7e7ba65774235170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b826f561cf4cd167d9edc5a74dbd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c536dcfb682ab38617f79ed6d9691172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d4df619e5a738d7bea4219d38b371173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe652e8fd519e7ec661fb1968ad35e48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f5755bd74f4bf3c77b48df300e486175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e6e506506538e501c9716d6e34449176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae267e2156a911a95e26e9bc310ee421177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b42a8ef917ed81bcd965f2038e1c41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f1914067b1f9e731ea3e58af6c3d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ded6c51738da4fcaeb616ea151366180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ada4d523a29a0a19ede36b5af373e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436158f259ecf83fe78b7d84e7ded61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6525e29cf2b5f27ac40a5cf56bdbfa6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723fbe4010085622f0875fcdc00045184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada80bbcec782a3bede9643da3f4b173185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b19f5b0d70dd6e55ef3c3231ebcee6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda53c8d4d43bc5036e8d493cdfec1a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d05de46c8425d78c52e18e930df450188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cad3dcdabd38978ff74228a42a8f08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fefdce10948a64588f3ad3db1d970190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ddb3b78ea963bab322fb4b545738191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8cb0060ad01b2d27fee9d10f75d24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc77909d0914c5bd1357edc227b5c6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb11ee73e1d2f2657d9020ab77dc69d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699dce0b8ada107320adb967eea7a8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dd8a9dc3411f7d79dac6a2dad5153196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a6d5ea7a0e54f5da8e33b5f6f404c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9315a13b92d28b14e183808b63a9b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408853d1622a511a8e4259151c709a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30bab159af367134ceef259e8ca674200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76f025140452cf90fc2e0abcfd76ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cba68c1f59b2084e9fa56d761b5f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6787dc98e2e5f44fbade6ad049ed47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe17c95e021e3c79be1668011ad91f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a63980c592525555a29c13e5faf46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00f9f78f058b8032b67f43aaf56661206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a447ff2b8bacc5a0dc9bcf6e50ef9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f38e9525aacbe7d058056af41aa38e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299de45ed65c2a4638e77acabc0f187209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f672fd9897bd7a5e0c82b6a6faf01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ad4a9a782d51ccaef1d28967e7aa5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee610a418c4c9c0ac1be97683f64f8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53be05fbf74f98c4754b7a738ec94a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447b8d1e149ac7a1ba178bb52c9260f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c48285017d3147f34935096186c33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802f42681de342a5ec0e4ba5d441db0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc33dbaa14bd9974d99ff89d43a312217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0ab733cf24ee57638fe5e2fcebf89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c440f66c6c263badf7f2ed37c0e9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf2387e5ab554bf2f34a670e5d6475220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643736ec1c8a6185c61bcbb727f9bc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82e758f4d8b4bf0f09f8db850a0522222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31827a38b159a480e1a3d04b8af121223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc60713ef4d8eb6524573eb4505ab07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec961408ee26d6c2a6d00f81e95926225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c818acbc79ed608b4dd248b6101d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bbc8c777a3500d7b554863e5993c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069697ca0fddee10107798331079612228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e07962377395116641bc8d39669e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd0fca06eac29d67133d4d7ea4fa4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172c81881e705c64d81baed033343c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4186a5327f72081c5879a636a1f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ebf32ae7121bdb11e07811de77ab8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4adde4b585fb59fe47944f9a19e392234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315550215b26ed481986fd6e7ee130b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93ba7a70d4f8b416b1cb3cbe5cf17a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c76ac70ea522da3df9ccf61a7f3e13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b06d6c775444eddde1e47994595c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0580081bb5f0ccced0b32ce16e8cdfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff908ca600ab512e7cd1a24080d339240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77568d96c55845af309fd902722703a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d6fc97b3b2edf8594d961820f139e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad5ebc69cb4a2f5fcc4a4259a5c006243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bfeb772401809a49aa86b3bf0f280244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115915978af0ec8f9dd52425ab617615245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e6c17d7bc180b0af3db6cea473c1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a2378f2a7a76b8f258c53c6ae944a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724823a9e9d92486fe353555ffc2b56d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d2e6043425d21c552bc7eadd5ec74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aefa1e9d6190cb4d4fe18ff0b9370d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e786f89773c3f243dc975f61e713a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab671e3db81b75ca4047bae5319425252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968474b706d6030898a15c2eb7fe98d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53f2a27a4c6304f212ebd608cff9e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda05cc2944b2a5ee12e9069d9ce9d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbfff113e60b72f2a5b5b2ba8a54a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd48025f71901cc3903dfb31e41879257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebaf073e741a3d3edd4f8b0314f0f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4a393e86078f70dfad0a8d471b354259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9a427845f53ed8d192bf3def2c411260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b646f05c43ad77379c10fbf70cb4d99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b68aad1f703e686ac865b6bfdddc19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168d4571c028b7079f084a402581c1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808662551abac44ffbbc2c31de71bf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e36c81c5834523655a844548c4e9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e960c1d7006cdfff5f7701a15fe6b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaec242b42870b99e322529de621d29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f5edcc09b30b7aee6d4baad134d87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848923b19fdd9b56da38b2cb66ff40ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7034d32a950f0d78d1d6f306789b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8334df52d002eb82fa38439cd36c35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a84e06ca48afc04ed8892cb6d36262272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427569cf585d7570bfaafc62b422ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0586dc4bda865c579975f48a17c8ba4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73218ef2f0734db6d4d906063d2c3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b162f900bdcc172c3bd463297fed9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2677abf6794699c762a1c09d69889277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d10aa4bcfe0c10f7cf66d5cc19c09b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb487222cdf39e6e93afdeebe9125bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03e825c48fcd06d40bc0a351a8c55e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeb3241359e3aa718ac5b19e289cc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c088ec146484e04eb860e5f4c87b1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ee4a268ae6957b3df9de8d3ea747283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19940be54bbe19678587a50c3f47c7b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91618d47496e00f7acb435b7c69a9c43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf86df46fcdc4b892cc7b29d657e6ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ceccf7fa10bea79200435a2ba90c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697bf7e93601dd7714354add2f5a26e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee4a85b70d3321797d334c82c429c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80254516efe169be069244c0ed13b586290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476402fa6d55e51684b9816cb3fbdffa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b8540f908455bd7d23b1336f8deeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88922b08272776e20cd391cac48793293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef3c7a2ddf46bdc2d5a322c9930a1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f5bd74ea2f7adc99d3bd54d6d983c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ed1b7b97d90a98d1fd05c2d08b649296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b4420df09efceb44be61f05e9e8f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a586787b12b70c58b3c70602e559dc0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e110d690b2f29d3494f10e29215e6ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976375ab0af9e185886fa39dc5686a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be313db1105c5a63ae1819148407da1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfb3b368b0e97cd4ab37692814dc64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d59aed86d62cdf23c9ceacafa8a763303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e4d4fa57c811c272ffd209d664ddd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f74523f258796ce8865b996be0621305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab06186000e0e0a9cab218f03e8919306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3de7df7395744d08f7f8c4e2c0d9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dccae94a6deeb52ff83d3640bfd54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fcc46a829a9b5923fb51cc8f44a34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1aa1e5065c2c82e15049bf938358e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc2b7715db381cdbe41644f867fe87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6c5ad591ad224cb94f301f41dbffd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272e9b7c4f9d85adaf3d9c4c4a52a27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db0fbac850213ff493684493084c49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3aaa8ba8da5f83d499e617a5eeb98c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1167af585ede1f8c9f49929a1ffd9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff8d99dbf86bc965e46b957345c528317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2b949d88f7efd2422b03a76e3bb45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02e0ce9eb54d4cc8e6a99d9d228bad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04a6cae3c95f76d1c9fb261d3f20e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490d05923b720a849e98a42ad375085321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393c798f3a87f55afbb47bbcc666463322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a81ec2575c1628d62b4e08c164c5a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b923c99bea83e3e6c16b045a60a9bc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9b7c6227298e3655d4c3e8fb51a44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad767c29f01a683127e4a3a8627834ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3923ee243c91d49645b20d0f33a7269327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2262b17b6f337470db3a4a4f199b06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96917bda7fef5353dc9701301c46c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd7e2d9a4e5e0f316ff2052909fbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85595a5fff4605312f30ca615376282331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0a1d90982e3301893b7cc9b175898332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e789bb350db777d7bfb43861457b0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f6b59af06ae151eb11e9c7b22df98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f49fc5c452a3f85ef6d09dba2f736335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3778287623e34205512969dbda4c8db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2ac23f18a166b56cbbf0d5af97d82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1155893c81a1bcf843fb99c7231b2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d321693856d610c9e80e0be7725b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524982d2f4800c79427b39004dffdb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c65e98876827b946613e3fbf5786341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d07ee88b4925854dbe20969b99018342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f1acedb8a4946c2ee9c2ab2e99d1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd11d2d40c21a8075b8b2d59f6dcf8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511de4d51deb143a64eb614cf8d6009345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32832470f7603079e5ece33544febfc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337636f294aca6d34bb7a2851c967c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5f0a40a7a41b7e9f535a764d91167348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677c3395053ee01071afe6e916e34a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53be4690b87cdfa9a85b9a5ef8a2b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6714013fc0867c1a4f135f92939ef95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78b4bb0ab6fb0fbee52de4148889bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9afe4dd7a7a6e0d7c66c3d7d84077353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193335f467b12741ac54967b961bce1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29184751c05e5835ae0919727aca762b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078c941025568ccfdf11136cc3b1e6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1860b892551445abcf9a8ca6f6eca5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcea32facaf6192dd9b72f6233d114358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72cbaf6fc36caeb4b3b1bd05f5b6f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286044139600e7a6fe4fbb53963e1f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69a9e10c56b52b90b19f867efbbe27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea300d9e02269ec9a1160ddc8edad5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d33511f3bb813a63b7ea04d2f0fde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebd1d3d296e0ab12a558beb956572e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aeb9c43a303c955d6d68118f32c38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e1521eeb35993d9193b27dd49ec5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a68dfbc8df83d08f5a3971852052b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649dbf4bed24d13ccb9516cffd985de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071abda365fea3fccbc31100872a81b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034beaedc6ed2d098bdec090bb5b5d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cb0af8a8c003f31f488890ebbdf3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e707d7a9d1dc450d57726e6422170372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb7c5fbab1cdc79c2b237721301a21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62e47429a38a3d08b36d8f481182f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d594f3bea38e60d21f8a4a6d862f63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a523029c0c859fd32d34a5a25ac02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c1531528d4cc532806d6032c70718377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a3d074944b9cc676c158797a5361378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a808d516928bc11eed9b5313f6c75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee1cfffbd47a316a99c32daa29990e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6fa7c01810d29e1ca80b4e0672437381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4898666c7e7815565800406d34cb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99354055a18443d8f1696c6584e9eee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf346e353131bdcc5e6c98e4a5d6b261384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b26c22f3414de5d20c417eb2c47b5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9fc296a66142f346548bf92234d1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e2c80828cb7efcce4d9dff71e86f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff177c277d95fe166ec96fc56f3f05a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c49ab38fecdea78b71fbdfe27571c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d94d29d58eb16684da2df46eaed97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd896a4946d4d7c6100dc632fb097c09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e94d390ce0ee6ba09270f55c08f451392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ddc95932763f3cd639d26512ca0d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0778e0ddbf299baec068cba58e6f3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdc622667d018863b83bfbb89fce4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cf4bf2b14e2c9305c01e4a5dff16e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb53c7344fc57bf511426e0f6e5e137397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e8ee3f00c1c2d7ec7aede44a1e3be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6adbadfe8896eca1b4501bdb6bf205399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05f1f3acec413632f82c82cbaaf0d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524d5de5b08f8a3c4029f6708eb340e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f83db66ee06cec72818933f59252a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c59540fcd7ef942c81aea1f36bd0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2b787b697604ecb8ad74dcf8e0139404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fe1647737c1456b507791418f05e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80935a2a0c5b5697d34b9ac555bdfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46508b41f550f6ed949a25a31ebff671407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38d0275fece9d5e8e23397151199e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af75262738a885c6c73fa133c62f13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec94c88707c6de8960240a727b2c87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dad1e459b28abe9d11bfb0131b528411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56687f69859c6b01fe70d092187d00a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8119d5b1d7a90ea4dc55fecac5b7482413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129b0a3328066f5724e82bf56afe1fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940583f88a15c17ff3db219fdaad6775415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135179d3731b8d730bc893cd079ff66f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb21a47b17cf8fc8ee7b7f212ccff0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908e0da0b376ce337f9b6c9875b3e38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ac74450dcc1a6bad06269bfafbe2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518624170578a92873789209e1c27c47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5206f9e4ba9730961ba7166a204ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fc92deb2ad087045b893f95f01a71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c59305cce27d691005823647f5367a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1cb6718ea93bb09a03182376f887e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adc2c148ff1bea3e2b7e542645049c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738d2f0ecbac371de1554de647b826426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e5e00ac2c8424397ba6abfe2b2d82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6a13cc64840a825f8a150bb7128b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645774a64cda57d562c1f526e1c11218429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c28155b3747f5dd4d9c22cd60dbc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0a8febba16c8b961e883397c8341b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92474395dd3df55b18676d4bc339fb6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd218dbb0b87a38520a9eca94c6d6be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ccc9170165994e8f6bc8e726f1419434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a2842ce9afbaa9ebe3829f33714f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd2d1646e84bf98fc8d6993ff2e52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a34d0c4caa34a8a44fefe8c5b9fbf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c0bb1f29b60406be1be1357eb918d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386fa70467f7239e8788875b201a1c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035969c55334725bbef15815d2666c5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9c009f281eb471f98ad9c0ebdaa3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed64c5b8a910e1e65d7cc997197ff8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642964ca08398542eb1fa907c38f1b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a461cac7e582143cab8820fc13f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d87c5d7c1b80d352f1cae15a9a9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d7fc00743315cfad01e389e8e3a27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02862b7078d4a9e2c3c0f3126c61ed75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abd4ae32313efb6d2f8edae2623f9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1491253ce393f67e80c02fee23812449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775815b2e4f1dd02fefb05f281c9d7c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e294910807b63021c1f87fe687332451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beb1e5afb32f9697a37a3962970ca6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea3e59aabe3e18c46d7bb4072d7b5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7b2950ee02ecbf9575712cd49dab8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fc78a740dfdd7e0e325bef553843b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c09d32574294791c57d23f7d36d97f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d4a43ac38e5059919472765337aa6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5fe0dc9ec9710fa9aec19a6cf2869458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e8cea2d2fc0f4c513f4c8e36d4432459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47621dc5808a757fe845c1295569c6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9534dedf04130779a75aba8f3f3560461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac056594b1fe172f4e33e24a11d635462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d1d63fbe564687253d0061a1a14ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34a3d8aaaff47aa5522a6102a4a2f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93e382ec200f409aa30d48d3b1c50a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbec9629e291d24faf36f63e52aba4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de9bf20ad9581aca203882256b6b07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e0ef6531af04baefc45d668260e1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f512d4cb44449a73b29a2c252b5f725469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914d6b63214843a57908c8ee4d7308d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3d5f5eefa23fe4a94edcd7d4c4039471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ae50f17873017f7c3d491b14dd47472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c9cde54fdbd43b8821739b361df82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803f7893736e42b4580fc990fcba6a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83015dfa5868d6d000562c04fb7508475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffadc627f5a1172ec230a7650637d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fb135c1de4bcdf1f4c69bcda2e0aa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d272b11bb36eb3f4a8d673d27ddf20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8260e6bea49bc9e1f825469273a01f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfcd020139936a1a122463c8feec10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985dce0ac23fa895d83258317c8f7e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cb847b450f6d9c15e7e94b185d4be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e351a6d0bd42a730f55f23d2b1dbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4937337c596b5cbd8319f16fd5efb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fa35dcca55d9d876d301ac7c5250c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047144082a406f920f1415154b3a09d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8f4d35a50ed3b57cdb7d53ca3cc0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba578b33fb4ef1b5970d487f8b1f69d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2abb9669ecaffdee32154f09803f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de19dc284a39cd18de9a8cc277ea18e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37ae0b3c586a8dddb1dd3229b50f2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea41f47281d1380f25867afa56c53f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668c746bc4ccd2fd7f958a5619888b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464c8b42777d898ee2ee3be730cb1fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296a803d7e8790ebdbd1fe083312c59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21639b359a424d58967c3afbdbfe0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb6de4c82a2fae362d595638d6b029497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe76fb565bbc0ddf4f2acf7cdba15c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992c9b2f5ac097a59a60ac5a528ae9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f09ad7ebd74710987e3ba8d24738f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272985abf6eb4401cec9e1ff0d9acb1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b1e26ee032e44b92fa6602d63be59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b780de16a3ff408b44d968ea015da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddaecae81da8046d2b3a91d6450516504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eccd2cd053402e67e49ebb0f5c4835505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f838078d6d355f2000bef04e8b494506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ac051de66e7b585ededfa1d052b6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556f45e7532437c9eed8592d99b9d2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecedb7f2730d9fa5dcf2ef11d0155ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2c3fad738e461e956c591e69ed001510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5404ba6e7e21f1917df738b4ed722511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeda330f2c529942e73c985b729632512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dab915729134a45a2b1b24f32aa89c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030763334b9f6fadfa4c1e1d9cbdd3ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec9bcb8bddd25d9046d3141059ae52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91055dabf89cec2e8f5a13c8ff237481516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4135ea332d12f2680e6828d170f223d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55940dd244e40f3fbcd5d6e4990a0940518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fe19376f03a65af0827d2a9ca246b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f57b43b2ea347a015667025f3bbc79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361a36420864af3dfaf53c4a3f4da7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1246f4d38a23b3dd0d83e26eb9a5898522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2dcbc578ec2af77b3ed64ad4d98a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd8459246b9a0e6061fb8758c95c8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71080c67d3d3fc167b6ab01ec3bb644525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62910c6832348a0cdf9da18ede0598b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac0c0841bc5e64d8d96f5145a430fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c2b359f9638851358fe0ab5f30682528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341bb310e473e699ef7aabfdc365348529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46870f77959fc872e9b1e1f666e4db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365e0b04d1ea990df1b430313f0c174531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bffa371f26ca062a519a02fd1e859532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11121999afee66a6331b47a952b59aaa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae78c19f60591d56c5392cd42063262534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95fd28c5e4d4d65c8b3eb623062798535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f45da22a6e4e4c9b77b0d30e0a0da4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184d53f5a06f19eb6c24f8d82c4dfe5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4482b3bf7f93db5569045f527a638538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447ce19adf3fdac6be8be8abca5e205539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376fea1f36e071a3e69cddfa19d61f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829cbbbe662202a4999123e4cdbf21a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257dfe4a0cc086474be3d118cc36d6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749df9b80071a7ab13eec0b02253f3b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf40953ad068d65f7b77e42e9c01d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b2af08ff8bd0f9f58e73a8532ab52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53afe9d61639e5b2dd0c517d68285a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f08aadc69db429216c0f424c25ee9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6946ff730297624af6a803ca578dfe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cc70ab245a182ac7d9f3c7543f974549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eef92b486380edd23ad9e1a7df9ae5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeb0dbb94664131a03a23c96b84f8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93c3fdc307cd511131dc917f05de2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162baf60dbc9a7c750ba63f2b3ecf880553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae174eb8bf5c6410114663de67b589fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0f5448dc3d3186debeac65621f73d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933ca1963286a02177327d74ebab175556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3bd9d5b448099dbc74fc08fa16d51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183321cf52b7756a9aac4242361adae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dfe847d88296418db8304a603a964559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b34f2c555c78600e71768ec0b8c11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441f4ec90d8c29f12ef01118686a47c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b65a7632034b2cd227ed7136cd3bb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6260845c0baf4a713a69648acf9f46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cee4051c48bac2c0332a451a82a99b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c8391efab069e0a0a08fbeed83dce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e0341b5118962642fdaca71482102566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ce1a143f87d56a904d4c84f9bc74d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8a343107ad3718898bef718355d73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2659444f820a19c4822701824d11f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cc99093543d995ce5df99fd8b0b68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e34f9de9977a929bad644f84f0bfa1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe2a329b306b3b41d56137a9663c37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56505770a4efca29962b2b7e3e19c31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da852a3fd6382d717e10d9e622bf4f06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab2d25ab205c2afd8fff11f78c70a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307277255d89c25a9f6ace888fdb4a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941fccd40dd97f28e0e555b35acf270577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e99736f308401decc7826c4524f450578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3e654b415d34b285bcb925dc97213579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96324b6f07251c3a62807d76f20afcf2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a06b01422a19fa3ff31cde58f110d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e65a40c5d6115bb9db2aa55dd575bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473d7ebea1ec02db81ffc36a837a48a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefe81eb7f5e238bd79d11f1109b7d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2c2b7934e7be0367b2fdc6ecdf36a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433073eae893bfe703fc51f45fb342b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc73a3546bb2f793aecc705fb6f961587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fc87b5efdb2636f11ac6229391136588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26070fc4228fbdee8cbc86616bb91009589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854231ca2dcbb8a37b735c093e59b54c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55229b3087a45e32888d3d478e7d68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d36eec9494fef22caac26410bf581592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52847be2e1352a7ddc010cfcc7af5ef8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a219240788cb5af8923fb99d151c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb876de5dd9d020f244ed5ce8a3190595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c6e56470c722a43866e424d7cb849596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fac7c796f25d0f037ddfa932eb4e5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838cc253ab7ddbf1da221d3d60c2a8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b377d4f6c7e891faa709e8a95f677599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9df74410b24c5b33e428306cd0ccf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838378e4b716eb03f35b5f001390c48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f84ceeedd8d7835b7237f0a4242f1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2e1912017f3fd5eb610a933c5aaf3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95fe87cc6e2dee6150509d698ec615604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90a6bf9ddb07a5955efe5e92d99b70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305f7df6f74c273b0d1214f96d35be2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceee5ec036c27d709f7d7ce8045ae2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eacfccb38c92d11da901c659f831f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53a4a923ace5072da4687493a1a72b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8e23b6fceab745154397626c5c80c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aacaca6b7520b7436c72dd05d6cdc7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c1dfde04511e0daeebb416e13e65e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9f13a23ec603ee449f5d112165f7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b6222b6eee3055be23ea1bf4be1ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89562ceb794c5ac6d3c0d0d8c2350819615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a9d8337b21ba92cba1d659f9e2355616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae919246becf39170f7bd2a468d47758617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24bdcc1c393c47564d0f102e0f7c11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8a457894a47ee48db2a7284529d66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069c7b4d36e8a4ee422fcb41aef4a02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8e401ac00a52fee9e418901bd03d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77cec5563feae8c49cf1afe42f2d68622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea29a22224712ec0b4da4afbb88994623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76baa1ab7ec7e693dd3f46ef8665a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516225be19b9a3bc7f917d8286d071c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516c901ea4d180690744b530e60c1ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a094e532e44a0bd84ee93dadae2b6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f6e43d2a5a80959e356441a01f480628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e18c2a12e0182a924d7c0bf6ec7f6f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727569758178bc55364e52e969f8d2cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6da0c0b3996b2aa9d08a485e9dbc8d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeede4b9aaaf2a95d09e58f39dcd7049632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cde099b5312f345f52b394d0beae00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c70c263574aecd8998cfc5d1d14223634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a350bb8a44f59391875dcad5e9b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b331abcf6cc2222e0d60331dd8ca52c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813d456e216335e352526b919593add637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f1a2fa3de6adfa9e47eb6dcf2e1f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54c76d8b7ed853a4d4604588406ca0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a78a965aa3083f8fc8929b86f6587640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c33eb2b37ee4830a3c577229ec8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfe3a72fb4da15b570e5fa3fbd345b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56c553f3d63462f606a24a376551ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dae6a2447e1d6b12a436994bbc9102644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec022b4d862d8f896a874e2af757aa9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ceb0fb47cc96677ae635d3573401b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175309c466e8c0e0b69afbaec089801b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1d23bbbf96a3375099e0494c1faff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4f8ade66d1a5ae22982f48e3e1de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d47d1d65c283fd24d15dac62f773e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095c8851240dc54798afce8593a85b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddede6f89896b93980dea73ed9666ede652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae19cfc1f35b06d9de939d944964822653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8c6da1f61734e12aeb2c29c331399654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98fc3cf41b358cf4267c9b6d09281e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676b18831eebf485dca7ca64ab95e76656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92535cd7a00d682b088c13a503b429f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f941837d0e6d3065861203950a5ec8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451989cd7ba09c762818d7d424d2f040659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d31ec5fee9fb3958a6c420afb4c640660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb441221b6f1d52fa0293a23a53512f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb63efc23f08283dea4d7be75c916b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5ecf20579e10a24b7b1939c24390b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c7fc38b30430aa6e3dca78ddcfe51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60e97036d203834740fbaf34e21466665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322a6b0818261a2f051a52edb83dba0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc441c85db8b8f9dbb66d3e8f5b5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeeda5428879631c3874f3262d5b49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1a729b0bf2ab066c41e8c672cc685669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00f7664a9de20ab6552d75664c6440670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a96f8df8f17f4460f478c30baa10d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec190475f47e92d7c6539e21740157672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955df7c0d51039495883d3ef2ef5e0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae531deaa2fc43fb6b1f0175de3312674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba43615e7eed806a650cff4ad50b8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f11dcb07b2c5242335cc2340820b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a92a6ecebfab7c4c418f56abfc34d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dd39f4ab4f28f595151238fdc1f1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd5dc28d2a2dfa9aae64ed5df9fe64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34547d65457c02f9dfb546867909e7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>