--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb7375748d283a831ab784cc22649e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076450573a547c1ac6067ab656e82552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b50535158cfcd3d9cd42f9e9813913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba60e595b988ec9aa8841b98f3a10ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506811dd4b98988ac70f274ae2b406815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778d6b944a580d9d74060622022808d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c61a196a9bb25e6090ea1d9193ad197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7accf39a71c9c83f1afdf00b036c85e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979f1b1de98632550d5af100b283f619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dacb8fffbd048ac81e07058f41bfc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e3c507ebdd6d67d2e7977b57554cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79921c53fc9d6bd97316b72747c44e1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b606872597dbf436a70a8b4b9145de413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513f581f35de139672b047ef881355f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac02f7734c149e195ccacac41e0e2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dc3b2c17b25ce50e88c9aaf9ad2f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df075befea332c540d2bcd610e27eef117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20179a865f2196f1ec64693d7645f28b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec5fa5bcf5a4aa92ddaedf93a8bfd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0793331c8668c7a3022288713f317dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ad8124feafc0a66444cbb197b07fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83364f3c476602b47ceb361684592e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891183d956762c40301800b312ae0ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ac73782f00c59d8a268e95eb9e59c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504152c10dadc3177e21049b3aac7d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c5d8863794b5407d119b0fb5d483b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb88e07a7fdf1b4ec211196638e2ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c9848d744f398d7cbed2a2a495ae828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc4addc0c54c42759d90bb3ebf53b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b96af9d214549e3f831d214c5748930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8004fc01644e447003b4621b2aeae2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b53a459fe2441ff35c0f3a1b435832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5712311ba030552d8228aa88779a03033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccbb71594c50610e0b63901068862a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c00ec0b2a31969d700546cfda603d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e530e95498030d4c16a98c50c37c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7ac9f449fb2f111677693d5a627f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5107dfd36b4a8dfd7670dc83a8597838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fe8749e62e9116882046fbb2db42e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0365986cace3ef84c652af9540b2d0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc6f9bf7d6e458390e8aca1432a7ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f836740aee04ee99af744ad5f0f5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62620b1df6992cbdc3e01cd656682fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ebbe018044db923d2110a66efddf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26666e64890ff29bb8c22eac7c942d4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21dbd527e9defd91f6a76db0b260a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6472f2026f9322d0554262dfe0b93f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056b08746a8d40cfde58c87594130a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021ced7106b39d7e9d94e3ac0d2d74b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa70624ee8531a14ef28b82bf8d4a4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a139790e889407108761f981cfc6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08e9f39ebac004eb1704f040d0cdcf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5f4a153f0449fd29eff5c69cccfc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351fbaf4c6f85fec3350be994dac65054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7778e291a5149c290527d773e024055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba982be6509c62270bdcb4037656cb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171601a0e6c07a5dd509c378451340857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb9808b1afd7c4d5fd4c687473a91e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aca3f812840c1619451d12f0da10b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ea5c3089d49cfc6f3dc1db175304c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591d11cb442d65a1b410c1532dd419061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8a2c7ca0ca40a60533a69510cf4a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f07afcd532beef4973384a61e962b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d8bfc9cb47b0f798eeea79b9016f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bfa86460f9c0fb0192a62a29f1f1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3647af3c640cdaf105bf0ee8e40a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b1f9cf30956345b450c93bb28bb3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c96becc23f560fba91ac6c03145e2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bc507d3b43f9c4d0872020d15053b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da3c184fdc442734013381ea41b10170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c382c555b2a26ffd5bcd478476daa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0fc6b45fe4239a2e42621c0df2bd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca0f11ed628cd23f567c9fd3dd625c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ebb64fc083bc9277d13d4483efc2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89ef2f6e7ab93981a35a5c3510bf9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8e556fb492ef052184695030fac1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a423ba4c760f9d98ba43c6c8fcdb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161de495f6cf82864a2ffde924d171278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc0cfeec6c30f17b7e6eaa330b945079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044da6cd76c6aa82524c111a4a66b71880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff0e6abf4e9c4b78f292b8f8b1bf3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769eda8f06a08dedf8b865a716ee57682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0572d50ee497c2e44757b71c0bf3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1848947618833ce5fabd08da65cd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d02fcb96b1acd4087f91c5cf30ed585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6805e44f98f24943a81865aa23a01486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a251179e4b70aad615494d8a93cdfd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def6e4f1611626ca340680a7880499e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21b85b9aa15eac5e632098f8c00e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eedf050deeb7b39668320eb4c72a0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad256fbc1085ffc7e84a016927d45d7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db416aafa8e7aa4f660f6858d3100a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699abe87ad136d2e134a34be43929f6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9787cca973b0221b80ad4c2d23be29e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcb6d632e5dfea37d21e8e331bbc6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827bac917a4d133b1c287bb3b71024a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5d130c3a2e364c32f2c84c1108aeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee3459912de7e4aa420ed94e94bd4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6e07cf59d257bb513ed1c152432a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6787d98f73047904580b28296dc80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1101e56059f379bf3f5dd31cf6c6bce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a297e03999e36b358ddf68c42addec1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636de3ff56c0f5a8af490e2da2bc703103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d185c38f4ddefb31157d173c709e52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d2423e56e5bdb2e114c1fe21c53a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145c5afb8d0f1836199f541a6c52fb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab38d60df149ac1790e190254d135e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560d4d77dfb435460a233f0c1283552108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561d1ff987e39a223a2106d0658815e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21be840cd58681cd1be1a3e522edf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772ea855c7c598100f76d338c013878111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae49c755bb104ba93c23b0389fd02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bec949e5063f1243eab46e267b1d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c13df0d9ebb00e11d1905a055e176114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5be20cb436dceed28dce60aa2190f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f96eb21b1e8353c98185400dbafd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee18cd0aa1011a82a751d458ad894ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a3459a96df8a7ecf8f2e5aff0db0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41f0a1b78641315c4ecf72418908cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe544669c68401a96e7aed01d1a43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9ed4844166f7cdc4f4ef80d2f7f4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8952211da568c2a42715ee8eaa082122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a09f893de42e877ba4b31836e8fbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf414045ca0f89a634b298ffae2db6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea907b7a7495e8e2cc2f8c2a836e601125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932fcb88d0ff35bfe4dffeb0361cf2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bdc207d8c2e4b0449de29cbbf81b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ae9e7014dad6f3035ed4c5b3e879128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72022520815f24799fccdc7332f11ba6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f8ae3527eabbb3bcb6a7b6564def8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203b2f384a24b1da199aa38d6851242131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd3c0a49b16a47e16547bf1fc9437a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c9ed327f0f5b1514ec68d5302c9c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a76cd2e195447ccc30aad0a22dc89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753ec846ad5cb1fc27a9d5ada8d0249135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3255a873c78895fd7edccd60438d34d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a3e686d14731690c4dc74a3fa5bae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817558531fa872a217086e29e35b90bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e7667bd27643f375788535f821d3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109c61fb33af122fff870d9dc0061de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10442407a631b2a21875550d7e222fdf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c2edcbe78c034f04d9bf437380dbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa91c5fa2df4d6e46821f9da0d87a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3d0d476498864ab9f9d5001fdb9c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83e3788ac9e2b4c65e644b59c28dde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d8d433de39abbb35abab487733892146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8574a4d5bb2c1c9a90b7e34666385e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa6b8927479e305cf0fc926087494a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606f07d3b5747fedcf8c37c26248b0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd2eed296b6647f06f125a09f1c1d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7ba7d1a8d7d0ab287781133af0882151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08ef1e6edc04769cceac29afab330b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254bc2a0341ab8e56336a7518ecd8e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785503a856afcd53c89c43815365378154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351b39fa59a56e8ca96c6e1e8e6cc2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955e4999b13a7a49324e8a1e083f82f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8c0c487eaa293774a927123f9c975157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cbdd8754c4703e8ab93ec74db5c74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792a283b298872fe1c408dac5bbea9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cdbb42884da2dfa53de21c613846b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a526f555cde9ffc9faed29725c74b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f045e48b7d1f520f4318f8c659c87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d4d709a2af81da21ac341c88a8498163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcb48d9d5ff4f88347af8fe9ae5398164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db62525761946c64243e525bfad39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f947d0711d787894324b0a65d5d4880166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c43fd333c1cc46aef3275b12fa8039167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31ca917d238b43d88ed1d34b9b878f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868f11f18acafd4d3e572fead72f76e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff6c556f9cf8a5589a0cc50da8c38c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a81c19403e3fc54b11a8a2026c17b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736abb38b1ff2a4399112204ff6acd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e34577b492fa2ec574e2338dff2bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f8a92bf273f6361a0451300f47b31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a64f1eaf1ee45c16603b7604eefad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0971d3f30d78c2922af88fc9eb8e42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b3a65ac53aa495ac4cb5cfe617c28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a12284b4059e548f24135105635a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e7f82323a7470ae17e9c1eb230183179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7928ed23e9aa732f36a89c754e9604180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cb5345c122ae73aa0d45c6a1cb16e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d85c53a72ce5b10bfe59f54049e3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af798eec1884cd4c37b208aeab569dff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c42d12eaba3b60dcea335eb09528184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b04eb06601da83b9f24e4b87b46f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e85ec199eff720353edc9b3e04489186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae5de271b98b8df1d6a2369c508c34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d840d8deea3eca68b09a5bf35ae2ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a3e6fdc1c38c81aaaa77e0ab18789189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2611f1b29afddba645a25c24adbdc31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d47e45474cae42112a3fa1c933c8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31591e47304c73dc8ee2792249cfae0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cda0d6943c446959ae9bcca7837b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d4b9d095ed1bfc819d48c98fdf959194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44325fd95ff6cae049ad41944974144195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc960a8819a066cf1a4588c289db74c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cfb0d7c51499e9d169679809e8c77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3249eeb0b3fae1264cdc620b2ff1f54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a75137ff1138ab08201014a6c5f9f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76affd98d6a959b2075b44abd7dde0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6cd8b0a738dc22df082cf7d2c578201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50f361191d889d4d03816f5cc73078202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fbff0677b231212ee96e1d6682fee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fb99cccb6514831cd91ade2ee2aaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c476cb7e81195ffb4a6a2a12f114b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846755a3865b5b24fcbdb00f08c56c3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70793d40b6d6472bd466fd4bcad5bccc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf8f60d821b5064b05c2cb5f7c9f67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f44019b73ad9a59ef996fc58dc2c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca3c94c5dad05d0e35612be4dda998210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dea60d737cbac6ef1d9768dd96b7bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f84a2c1966f866f90fad981cac3d3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed6f9943dce36f328032fe7bb20ca0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f9331d8e7840cb551d71790e6bb05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389c379d388308291214a10760d8615215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22234d79b25d47cc40835d58857b7710216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddc000d68c2efb12397f6704dcc31e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5b8ffbfde47eb1c6b814a15b00d93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b7b7f836919d0f5452362207c2d16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b2eb09fe67d001502d4ad8a8433bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d65447385297ecc5a8b8d2ca8df9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917b79e3817e210cdb766221ee0bda1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c42d16d92f9589d8c8d47639373ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c5a916b378103b9863860b1b03c41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed7a4cf642e29c97687de0371079a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b17aa27de0574a9f703ee15fba141226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cb96cd86facefe82fb3aaad8fa99c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe961d3d95022f8915c4579f6d87d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dbac7c1e672730a21ef8febfd10a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fbdbddfa0280cee4a5980e65cca72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921a452af54bf344b36801643a2623a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254599ab333ea522d85bf808387d399232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e609aadbcc090b14691dff3aaf39f56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec6bc1ff81f3b5632227f258eaa0ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cad0968d1e42fb36c2146e498fc23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fd88a0a52ebf23764c530e7662404236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fadaf5b114c994409414fe060a4aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fac51b1a0d7ae7601390a0879f5e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aae0598dc690d4d88819800fa615d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbc9655d307ba2ce69e9de52035a6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d20ed4f987a952b185ca426fff9e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c403044aef64ed28bd2908206e8e90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459ba6f89a45dae04730e86821fe92d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc292f60bfe362609a33499f094f66d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da0e19994eaf4feadef00d4c5fd31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3586d03431f8abbd1eef2baeb5855246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc42cd6fc8f0ea5981a6e55848f2f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4182fbae97ebeb0328694627b723090248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553fbce4b932bc77a8c786411ef3b0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b8d657ac7baef15e2d54e67a4a589250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751afcd1ae46ce8b68e091af16008e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159cc0b5ac6daa0e0f3b8c6e804feba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aba64880223e19b118c3c4219fffb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a859895c6ab7821b8aa6092a2d95a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a302c4015e56dcb128d6a0e6bb95b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955a3bc18d6fb6ab36c65a1c7736793256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562d7ecdff84a39002dda9e076823e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a89a71bffbf3650d32d6c53baaa8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1f8c484be4f15b009006e4c5d07f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ea92d17616a4abc1e613ecdaf2276260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69df4e8aedcc3d4b1b7b0f7a635a28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047fa23b9ac89e3d3c442dd3ce4f059262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aea0a132eadf37a4fe8aa1cf8abbab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f75806acaf278d9ad8d55b893fb3de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca528afd3de592d9addaf3e1a2d4cf32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6913cc26ce9f91ec4750555ab5fd7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb03bc274f2f6af6f2df26ff2a4f6bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a058a630845672b5acc6ae3b1f22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9162833d390c3468878f6735bb8262269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a0621a375dedbf7f06e9bbfec81b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1042d337385350de9856cfbf4d8f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4b80e6634d80a69f294b75cb59739272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda2f84e76b5a5840f64b873ce56a24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcca33e33ef8927f03b4e38e04907d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15ac2246a40abf21d5b8d7a8e9dfc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81060f13af6c8cb79ca0f6f3d4abf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae25e6676e6dc4f9840d849825c62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fbb550e58415b6eead270d233e44d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01b7e25ad98b9f53a54a467167f4a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09d2c2240bbb24bcf0760ac9ba3251280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dda9d975e6495c1151b18615f41721281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfb82dc2943f6beffab9e1d3282359282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b8f256e14bc20b56761f34426d21d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342361c613147ecda6c210f94670bf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb519b0cae670d49ac4d361a51220399285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f769b3df2d975957ee5bf96c1388759286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a27ee6b5484aeeb34e7517b59365d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555dd33ddb9cabfd10065cf7854b9bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe73225ed147c02f17b7dd6594e3e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14d39d57e198d228925cbfbd84868d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07c49db3184b52e0261327f4c10791291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa50ac4f254fa74fc9d63d3c2ee217d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0fe949faa568adb83aea931933607293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bae26367650e3e568fab988bee81b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4871cdae872c397464bb866b27f70cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a20c710a4ed9ec32a49b7b011f9ad4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920ce57b4fe37b2277bca2a2207e654297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd26e58c86c5436159e96605a3c28dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d54c9b16c04ebf4f6695e4bb4f4cf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9d8bcb1d473c77c8f5290a6c80eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107aa84c50c6d5b6703dae82d0fc524301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416993f660738a8c0bc1aec26ba7147302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b10acd9aeb1b9f8aff8d8f3edd750e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ca829211f6027a550aa004c163860304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb43688bdb336e4a1dd7647a0eb25e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc26371eebc395d8418dca89260c0b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505b7fb8ce000f146525495d5988237307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412f0cd25ca9efc4a8f1a2afa1659c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e708e2d7c00cf70b65236c643f77d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d851408081cc7290cd6dca2671594e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fb8967a0ae87789734cc512858c9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cd07fdb25bb48873fcf70a4c64b7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4f44863016b8bfbf122fa194cc29e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d9308f4e6de810c80b41224109636314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02ac88190bfb95a2948ada4bbe3a3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b96006b337a14507e0316428574545316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa00aca8046bcbb20fed83d595e6ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9701306a0508822c7d0d688de8276d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f77c2b36550bc0f125cb471b2bd4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc5268ee3143ad2ed8ccdc336de60b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0698502f848b2988c0b84748c70f8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ce51fa04458f2020439a5e448617e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba498a47acb77b7dadaf87867bae748c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daea62c39589c72919614f939befbaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4a9a5198b4de470ca09897970ca77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bc4e8d63622906b6ab2c6e9fffbff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888c952d09252724b2799e84d574825327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f396d85a510830344c1f64188b268f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f601aa7d4d7541cf4fdb6d7572823f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755f99c32d30b8bb4a3518c324474ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb38db8b3501c9ea009ab5b7be28ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b24c4db28c84a526f6755c00e3e334332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ddcb3a4e50e4a27f60ecc0ac2238333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6635e0ab0f636c120d30130a296d88e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c3baef7e9ca58f7ec7b726d316f60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d14a834b3e94dc1613d533eefd2187336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6b4c0b3f08a895323adba5034e11b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bbada029c7504bc3e218779494c3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90691cca36dabeb21161e204b4453904339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612b676c6eef4acc9d54537b1d695d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97894d18ad53aba0f990305429a161341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca60f98d9e4e88f2de06844bfc64f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bc2f7f81ad3e916eaef9c5cd35eec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9303453ff8ebccc0b6db6ee941236a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac10c0b8f33c70d3fb9278b5833079c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9822eef895a78ec465c0b956eb6b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc85a34a6c81fdb9f042bcd798a59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731162a7d71bcd0b87e8b4ea4adec5a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a1751549fe518c559ad7d3a1a8309349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727f0b9d617fc7af1230da8affee644350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3040b12d44a30f82ef45737ac059a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969fc279d177ae924e061c7ef95c0c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54902ddd18ce5745166fdc5af6e1c90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf941d64cc8f888ef75811aa91c9e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b1750f4955cf47dd2c6dce630ab9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f77aee4b0e10f3f2ed9c9d77e77698356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17455628d48be4803364ffa160347d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3aa36681b9f87a86303d94a80c7aee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae8c6ce7bbbffdd8a85761b055700359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1ea106e38b282c5bfb2c2e3033a32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51360f7cd03416e532b2be5036708d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83ba0aefbc09c150d049f18183fe15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8222e3aa6d2acb76a9335b5dc052dda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643106185bd6e5527773bd5eca6b51c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35489e41d6b36adaa6d0d5b166ff644365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfbcd0007070f139084a8e6124cfa4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceadcdb4565abc319566b4ec6cb211367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefd03e4b62f66010d70a3c4b2f1299368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f335f4b0cb73b6aa9d926a93348d6b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc00e61d0dc4fbfdea65394c6a1928370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b76d92c8d5054a92d7f1d9a13f725371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a9df68973017d12f08f664ebb9fd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844032eb42181f91d96b8259ac62e01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22bfc1c93a7980683e3e1cca39c1c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85ec1ec5ec3133f4bf1e2b30391b11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d8b20fb5cb0a9425a5b5f8a14a6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519640344d91a7dd8f90846ec6d6782377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ad1e2e7d045103cc5c890ffebbca0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c18d566215624591d56676b7eeff3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05039829527ccefa34dc585acff241d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bb874bf74e2dcae254858afd292d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75332d936c49739d9577331b5ab5f5f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0045b16f22bda07125e50d5b2ca50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a59ffabc9dae3fa8cd7abf76411b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85965a238c5094311a3d431accb00f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab045d17c3788fd18fba7f93415943386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165952e3399ef4a3ab3e59f365edc442387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb69debb897be72da9a633614bd6512388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3524cee4194bffea4a4d26cca87476389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e280aad00d1536f15aff53962b4ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a696009757f14924a089f785efcff02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0830a4554a3159dedfea76e51ad22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a54b57eaa9488046ee312dd76a15393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4556200924078a4db827879c1b98184394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be349cb0a40f671fbd064ef189d4e7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28f4fdcdb6077a068115bea757a252396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaba0dfcf075f0def57267e0040a885397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aadf197081fc392e9087e4d69cce4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceeffca25cfd5b1550badc0a1bb713399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ebc15739d687c14b45b21255a5c36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522da8e573d77545631ec976596224bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a390ac277449e7fd915198fd8019de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83fee99f4221d201796fc972ee017d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c4b96c28975d803b85bba5b8c882404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dbef7a6d1040d7ed20e6dfb0601ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b3f9f01aefb74b530e4f91181863c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868634c1370a92981d3c734f92102d60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702e177ba3f451538795b396a320579408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7e79567ecae384ac980f9aedd9da7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374b6c1efc7533d4297ae1d4929f7d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402abc23de36cc68fe9e90cdc3f109ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ac05e4458306adbcd4ce2f3a586ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7bf2ffa8da6e278a750fab355da13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36883caa2b7dcb22529510abe076fc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b0bb2d8fb292faf53878f1731ce68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3926f785a6ea38253e47f142eb26f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edb8c601e50c56d6664fcc8161e2f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09065ac1887a740e62efdd874746a9c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00288b89aafb667434314c780ef7615419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f648826b037f920402fee4e32f2d8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a82ea9c21cd38d8ea275e3089adba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45d35b0531eb18e9ef8ecbfef4569f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625abe1f4331f72285c97063bf035ee6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7a6fd278beac934483ff15655f250424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051677631f910f3dc08b226d75af15ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936686b4cd8299ad1c0f0e24ca4d0ccd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dd2b6a5d226cdf8c87dc9ae3e31a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528fd831b6fe175ee636316c59baff0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c29dc648224777c2f993310692e93a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f2b052e4357caf83fbb428315cb96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd4f8f0bda04c67615a297b76b993431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e165dfeff95501c2a205f3f675ab53b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf76c61db805e3692015d17e67e710433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e011c64253f59d40a8ed582896568434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa579e6434a6a81484529ed460f4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d4df7526c4520959863e33f1e4db6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7984ba1d974ca722e486c13b7a981ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8944073c3c0e6ee8942cf544158f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b68b45410a823bc78c1a3f8abc242439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952050cd10ff3289c85f122bb9ecff18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ed393d57c5aa8e468cbc8a522700c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25460505f5927f6a1b6566d305dc9283442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d7c555af1238607086878806f285b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98c3f7db7d85295182f7987e03ecba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966835fedcf1d38c48453ab386312523445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb7a2b16e2d7e2b810ea41618f172a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58aa409df3712bc5c8e37d19d67e7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4147442e86c55cff58a63b204d1738448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a1341d4d02a5dc7fdd7582aa1f11f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1918898c14527a8c4549e74a01143a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcd5db4660e81986ef014811ab6428451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7351b3a86159c1283a44158093488452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97719feb026adb272fac6291cef40f2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc238426769e1b4f22cfed20d8f481454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76965c97dc4f223b0046266b36cbbe7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab02abba4d7b7d3bbbb10965182b45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8257c9d785925c17d33a6a4510fd51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d195864573f81056a832b0698f8fe64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ca3b66cf3302aff51fd91bad7f276459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2cdf435112b74201194b7c9952bed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c538e3a79fabff95847fe49827959461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1dd30cb5179d37520004bbe876cb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03570571b53c5ba9b37ecfeb0f88f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e025295475d9d4009347e99b4bd21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40b6495564e57a66ebda0f680a3dd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c17c83c3f52f439de207ed8eae029466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d9cd2dab0048dc61fb104d5474207467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e593c1baa08b7197a52169a5f39c90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd3f2198ae2cf2b21f4a32a0b28aa4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035dde0607e601af1b1ad1fb3bf8a97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51ae7017719a584676890a8cd6afad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962cda5ceb2b6227d113f83152a6290472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0932fe1d711f4c91552c20754bb47b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4221b751f8bdb64a92e0dbb69ea44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054597f82347aea9fd33576b9fec817475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec6f86e9e1cbbdbd199e994ea85d25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eeb4e0c9d2a4a086774362b5ac341477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e7e44792f8ea9de49e2e8399a57c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44dc2c2d659a5f59486995a72acd37479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512f9273253b01420ccdad4a0cbd835480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97188da18d0b532df3bfebc4f8749fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36eab3e16613cd171ed6b71d165b851482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48f4fde7df6c02a7db5cdf743c1ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffe011d8d78c7d35b602914ab609c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c3cb683e9dd3539fcddf33f976943485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df3dd70b7909b82b674f29dd962ff4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac5e8d179ff8e699f9c004a0663efc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe57a4786601c04020d3483dd2bb95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5faa8582debd0b7d309826db4ed12f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c604e6a817f8342a851e5aa3cf72d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd9170d0399cdda5e5a2671351518f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669e9b95ae3e91acd9191573e4e1d35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6da8e095c70c6e1a19539fa7dda27c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05c00193e49facb5c14d01fcb1772f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2172f7baa0602a4120011b7393d93f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527977a88fee7281ac93cea3ea4c76f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847f0761e4f280c2bc6adb6736e4c5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3472acc2df15372da0db8e86b6ec8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de48a61a58f6f324acc4014601d93bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4849db6b0cd1b5340c52c8e0c5d2cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c856674be39bc31a547a63738c491501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb67f274e601e223a261f42161c13f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66409fe9884ada4f3fcef8a5f0b82f59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd36dee981e921b5e3e793b1297b2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c716d4808d055b157f65d95dbe2d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d00ebec57c4f5d9e4a91b472bdad1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdd830c18c5617e4266e8eaf8ac362507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71307715fe3fca986396e7a76b921fce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8470fa1627e7adfa2a1808a92adf3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ebd8956c460b698116556bddc32f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ee18d33d51556d45dc2c305c8fd0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc30e293401d3381308ea52c324d74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01662410608791693dd3c4d01d96f41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fee29df76344e391183ba21735534514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d68d2269d09a1cc6d5ef0a8383ee1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da90c947e0f3e7e102a1540c5d9f7aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2273197607ac06c1b34aad478aae250517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015e3e6a471e53f6e85ee76230b750f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2b3719a1b43a75311079d217f980b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab3944922dc16b370d5ce4f54a817b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11bf21bec9126ae22c85f0c6adaa8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86ff8068c993c75b46cc2bda72379b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833bd0f4882468420dc7c6622cfb210523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6524380463308d07968153f6a1746c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cba8e6747ddb32cdb7020538dcef6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdea1833792df621438fd4c927048f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90623b66374108bdc874114779d817aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62407d6c4c070ddc6a90e2097ad1920c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ba334b6261bee737ee332ee60342f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772bc0a7b4c8671102fc91a38ff896e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8631fa1e5744ebce5bee570ad4e3f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01740d2dfd2262c28a801373c9cba042532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c555a4ada02ca001a0be55567c9f9fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e393669f15fcbc3888f392ccb02da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab277822e1ab8045c0a00cad0f18d11b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8202b403d7baac411bb5fad5e00688536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651d3306a90e306f2c130707417c65d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5191da3827e26dcad99500bb2ab078c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873c1dd31eb981cc2450b89fb354a24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b837794dc05e0fe32ea48695b8155540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f406e9c101416edcd86008e98d00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2443eb16b9f42252b7413a557a368542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac24f644dab6cbd94eade4bc32e4cfa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1929442031a35bf983db50bdbed052544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35433e177aad9eef40aa851ca560e521545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e2a77bd38db1705fc502277db2317546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326eb414e6f7197673a51eaf711dc6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d8eb6ecbfa2765dcebb097423c962548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e530f7df1d5047c29151b09db4894549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08628db35a5edcb8d3a5a61c564da8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec7c00320f421155de7e9fc44fb62f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd5c5dd3e792b0dfe9e4c27911d5ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770a4e8e84415e88cafdffca8ba86e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803bce39350744a3cf180f755bad9fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59063d718d289b62c1dd7a0b475f2094555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ff8ff7e15102f0854507d5ad88413556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfca3a1ad3fab9af5aa7999896319d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29170dc1fb361c099c18a53b217cad7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854987169a1a46936266ff2aa68b230559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b4867413de499bd14e712c5960a35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce9bce39f63ee762b30e78eb1f1943561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bea05e3fa16b0b657eba8caed206a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bae30d629bb34b935d2c84b7bb394563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e2c2022748f0a024b8e46e0291c2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a70e5a7a6a492485a30e4887fa4f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f13baa9745720ce5ee412674f6892566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d29018d183682bbfa09f663a10621567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac7cd6dd9bda46b7f4c0e41bb2a24d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fe0d4277096cfe3879a8ac08af01e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b8bc263629ffdaf0370ce4a6a0f2b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa5d9300ded2ba290df555701950aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b4dfc8ea6c8ba4f4207d7d408c972572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d8a9aee978d74104deff556bec874573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4194ce23e48a2a2ca0afa3d4ba576b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603ec4d4906c863bf92d9fcb4572996575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7892abe7f5bc1ea3ab52a27014f2f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a06b55b56b637fb099fd5c407d560c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030efd3dca12bae6e0d9d7b17350fb1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d35ed8e6f7f25021614c6201db050579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b34eba8f5978c555cab23ebc99ea76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61d73985ad391765695bc257bcd121581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9d36ac209ab1e1c4ae0a723ba15bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eea34639d608eef8fb31833a4d23e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ff38c8e758dae75bb9fdb7748a35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698d9b12d7a4383dd3ffba1f4aee80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271081e98d9f1a9f4bdad4dd91cd187c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588305cfa4ad820cf9ecb33bfcabbd8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a728ec899af2ccf2736358f96fc24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385c82a4fae49f26b32fae3ce2fbbbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54742530aede7d6f9db2c53dc2140b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5654e853baabd0b60a60fa53ec9a5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56e3061942a05f93f12954604c833b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd58093b7c09d44f5190de7fd416d3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc6ba119cbe23fe07585c3036dfb09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751f3b8aa496dfd463b0f041a39aa7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e193c5946cde3f82cad1a2bb9431d0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453af6efc194a353b16805917cc3bb2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea521d78e82338bb800dc59d73167ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713fd76239a1c26860044818dfbe5ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2474b96a881366fcc17b3e233d6c7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdb5b95ccad98b1c7328b150ca1887601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0373fe905b2e0c9d5999118c02e64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd698146aab71d2840aacf549b6cfdce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e62d58381b424ee52642ea71d09d2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7906237db8640d4213af062651e2e51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8011dac6d460418f7694d0327e56d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852babbbabb654bf14dc1f8f2fc0135607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da329987c375660b93a54a46a9033363608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad564d7b68bbcc9865de2524a7ebc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594596cc6a3d69ee4e384a56e59c32b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879976fdb416d48c7a74d1fd7bb813611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f3ff6336fd6f46f70ad3a2f0c99c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd16bad0b9051a6685cd9ebceca53b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6e9c9e173367406d672643ab815bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca414e10d9958e9698803dc2dd4ab6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10034aa774d50487f6dfb6b1ea8ad99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14f891e1b4c155f54118614deb5d1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a4b34f63949979ac5181c56f95c4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230b1bef3447bafd7570af8bf486304619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc008d38499597cd4ef8b09f5600d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876d25909494995367ec0619183cb5a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947f7b417ac0cfd4bc4f6594a220782622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecba6e4a20115020adf0b9f43604633623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9c36aaddaa3b2253cd99e0ccbd737624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ec91b220296140bad737d7429c49c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8d64fc8f8087bfd3cf8ddb01fc5f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9cf16e8518fbe8a956d7d67ed5110627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43490c35e8a963a1b70370b7067644f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e19b17a1e1e801419fbb994b424fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832de8b36a6ee533482e01291bc57bed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48480b8ff2ab6eddc532680176959e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabac1104cfe3f63829fb623c1ae2649632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee04a8309393ca4e7aba7b8b408cc58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c35bfe8a96dce0c48845b67fe3421634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67206a6f3a9fd1972a7492d76a3864c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cc6d63f923b5559fcc1951f48a124636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cf711214773d2fa7028344644964d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d9a9e4b2641debd3bd4e23420645a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc86570d535c4e184f6d64898aab122639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840368765be44bba441fb26c05977f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ea2313828c96d708b5c1a39647100641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91944d80ffe24b2547eb1fe30688369642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce7dd2683313de3a3b8ab6b649f32b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac61e22d51bf51c11bfaa3c7b9446e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc241193654a97d45b1867807e46f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623e1391baf46f9a1f76e4c089277db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547d01b21023c4ff5bd06b850534146647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdef4c3a6bb3ab7a0a9089e1e854fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887a76c6cae2c0c3c409352359f2fef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56e4cad660327b1ff15aaf5d1cf28e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de324d76587fbf527cd729b4b4652d61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809df88efc7710c9b59fb3b1c363ab9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffd74998a036583b5d9e573b7e2c85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f04110bbaaf069c9dcc7fe7cc62920654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d8f414525d1f298de261d79bd2c14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb179ab88ef29011e7d95d6351184e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047194e25f839818e8a4183e6207706657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559a83934c45a0a8cf998f4010e5801658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b73276a6d3ae8079ef0215fd30eebe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd58b504f3952a94d1a47c23d8bd66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eea5cbe39899a3531acb1aa0c2efb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78113c66f10e4bcf9f9df219d0d5e42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e340793544cfd03afb657452fa3c5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc638faf82b869c0c445ba9616598103664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e44b4500c672d246b8ab9d6e8db151665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b992c15a971e5f3e57fc3243241a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f512d58fca0e9f02678c346523cf1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1596b5a778ac739c34504d1c844510668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f86358b785b3ba66862f9f9f59a5ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11204077eea18ece7816be12a532ca6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc588f31b29d4f628bd9f785e45c075671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d36696f815d93d6dcf4a8c0239a7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a1fb7483b079c89bff8b637bf21b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8577a3fa444e0783421a456f577f7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44798b2c4cedacb689b1afb3a06b4de5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486cebcd137296fe7d5f6374113933f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbcec3319bbc066915d7522a880b18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718d96de091777012bffe86c821142a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d309e970e978d20449e8d6327fe13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105b0a5f222bcecf6abab87d935deaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dc3a0256349bdc298b2a200916c4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4e5f56d5f3b83a359933eb4030174682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48314c16faa787ea564935edb74454683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937121f3836be8b96603a95c8de9a16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc4aa38b31aca5b3097a7b4bd0a4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13418214011dda8c39c47eedee44a96c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ae1441dd1fe601a81d3451a99d26d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc4f0996f1d18124068fa322d5d3d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159916a038d639cbe2ef9e3586eb0d08689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0e1d78d7ad2a3641325f47580b792690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932033f6b66b4a1f95082401069f33c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4df359a4a9304ebac7c4a48a6e2758692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6dd203fb1620eaf0a0246bb4f965d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889076a7df02f5cdf5d7fcf73fb4810694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade278762cff831189e191cf8ddcad6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695f4d2c84316de7f2e28568fc361af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfbca56ba9847a9fc51ed060ef1c23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15da142ec964b704aa9c27ec45ac168698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f265d48b8ac55f85856145a5eb102c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09751600bd92b93a578ceef7bc7e9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd16d7ec7233aa42eaafb7daa7e3c2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add29ccdf8a22aeeefa78f9aa612c448702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550997a6a0a117b6dcbd5be30a9e48c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea59c2247aef7ac4fe825bc8eed4558704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a441b98c4fab0fff9164fa7d3012a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f02ddaf7d8f792c40f7208f25b556f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66744dd92bc0ddac232f19e6d7028c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6b97cc52411f24e0762064f548d3b708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6b224e56b059adab63c9d68fb1ce01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb3b23178058b8d2848f68648c58632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e15901773945c32ee3d1dd9e35be073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec12ef4c11879576d61667ad9e0a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600591a63908b9fc67164d2f9b8b03e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff695ead7e64b527dfcdaeee8e5715b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34170b5b672800b7c5cf42c840bdff37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9317d396203e807b69475544f4ebba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9d54ab6f5ece3e2655adaabf640069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69e89e54362f4175a2a6e4d114cb2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8d4cfd9e914b073a6f345a76b3c6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cbc7afd5f4ba2649c47bd7011592a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6934ca288017fea5b64c043f5276013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae32b300d8f5021711514778325741d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7101be0c23193469b4991cc1ee119a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f9425fd89914829b71689cf375d8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23b643710ae64eac6df4987598e20f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b6775bd3774a819ac8ce9192d95b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3567873ca01d96d10bcbbc26318e7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394df525ed3d3055f75b9630fc8862df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa8dc387eee8da007f2b6c6e4a998921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb18c0bd3168767fa83fbe18ca76d0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d2f6f5abe5cea685f19d8907cdb5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67763fb40c8b447ee919d614813a3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7526c1356589a9e693e6575bac2ee625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4559ec42694742cb529d431767aa126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8a6d932d95d3d0448046ef4df898a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd033852580f6ba8a7900f300cb4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2106711dea01e9d3cc306349ca3f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa41271d495af6ea570ad40bb62e3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eecdff198d792eb93ebd96ba221a3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3b8651b27cbaa6b01ad6805f2262132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f7b575f7ccd8a2631b633173555db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48a95c647018c62d89eaf00beac7db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156935908e54ca6c0717b09698610a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf25818fe97a1a959c35e6eda52b4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee2146114598cdaa4cdda5f5362a0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46981e68a38801e1354c029d7707ba9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aee35af5a597ef3214fe1fab08b30039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03b712702f88343832c8437bc8476040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51a3ef8fbc6254ae613a583fb50ef141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c08961b9c80ab4e4ebbb08963ac4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a57cadd0e54d1b901cbb8338fa617743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ccf670460aad2793be8a2e0978a4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de30d04bdb9fc6703c595e5cf6b4d2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b77148ad4cdafeb0655b963c20d9ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480fb6d8ff3d4e3a03d73f811af7ec347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96212e7d0aef70a6766245bf76a0ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bc595d24071e0769fa5700c00d4df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892aec7ecaec49b0386b6e87f5c307950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127ebcfa5d6cbf19c9871aeda1c101151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f470797f651c9c0b39501312dd8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d05612ccf6dfd157222b686c59d3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca418ee6339ae278fc27aefef36af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc64db5a8f73fb3d68f37fa70039fb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfa92dc8d1ce733d2dee219d1b36f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d5b0c9fb612e822ac01baf86ec31157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24765a202861ba2f584058c19537e8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41c9bb5f4f770fc72b59db1918071b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38829d4f3b87adf1f77f63a882116e7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f93787430330e9fa478d18a7efa9fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f95db22fecd1b1b542d544f11e15162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558020ba66afa55fb9ce8f70fd9081363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c92c32e69454646fe024e05ada78264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1088423d9974410dae426661af0076665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a323c83498b57db15a91c702baf324966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60798a7a2902f8feba4a28f9aa2f9c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79237009ab8abac7f221d2301d71080068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71d2be44b0c6949ff60d282da079ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c93f78643867bf66c2a426d8962d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf206419e9166e9ae5cc61699f4926571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eb9e1c5334c8ea47fa877e24479f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864de72b345dbc6c4bab5c013a3d13c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed4f97b13ae17a0e44f09bf57de19874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c627aa1691bc967964b233d1b7d9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37129e194f6020df82c110755ef5cf4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03375fd2e8e77b3a7ca458b7cd6aa7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ccb31a2acb16095e32d126d2b7eb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a890fb210c8551b386339043937479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d785190f8efd83b44211906ec88c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd46cf04c2227bffcf652e5fe7c041881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8998e70bd9f247af838646ea7b6c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d216e9997d355dc7a25b8c1b5eca0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd617537598ab15e1e0ceeb118b07184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb326305244ad4e3497103acb7db48db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8b404794cda722b1ebee472754d0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79ea874b6a1531e144b2bdb1aacbbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65709450a7df419c6bd311872f3f9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7eedfe4593ce294709d5fce23b75e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d1ead919c9466999e55854089b3d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b782fa968de9415ed19c689da78841291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a2a9c68a82f0aa4ece626cf8e38292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958402741729cd4955b5fd4d4cc0048393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f820ab36c65a6231294505300330f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d3eeeac3192ee7d8a818143b3135195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baed5e1599e053c83c81fcb1864e9b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389340b8fbdc6def3be0dcd19ed9c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62841f4436ce1cdcfba90f333492e05398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1d702600e292b2ac9c72653ce7cc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10f910194177098a95adeebaf3cb54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674e8811ca00e94c1b09f83624c6859101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e80458f079e95a649e7524b96cb23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6edeebfdd9b7e4fee612d4a93bf16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1a14fd98c7306aeadd4ce3e15db65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ba6db3531ba0c77d20d40135b204a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe090f755af0c736fde17e1b4974627106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15045021b2402b53a3ad74b0903e0aa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ecbef1438f5d284707689d2c9522e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9978e0cd9e5b5905c96e70bf91f6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bf91a74cdb91d45aa19e82514a1a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdd49a0fd48382a76bb0a52f8966fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357d2a88cb74973fed0c177e4192074112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa04d587617f9846627a4766db9ea6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60dfd5c50ecb9c1c5293b552d6bb9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9db0633a7869d5c33650bff237e0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba82b56d397b6e8145c92973e49d786116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19697c4dea392a2a80e3ac57c3001dc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cc2c122293f33659914b561c37411118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5496d3a992b7f84cdbf360cab0cabb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba958cabb7b90c7d36e4038eec2054120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe06292a9c33f0cb33587af79c90f67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87437f51493bfd3a9cb57fef1cd380f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d676cc127968103057a966349e8553123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4bcd481545a045d3fd41ebe58088124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e740bbb3e68896906a9e1b728434be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581981379ad045ec790e363068418ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0a09899befaaa3fd8a8aed7d5508e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab7baab67ae448f2738fd11254065128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cac504fc5ec2812342a0524eaffdfd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db52161e9e74cc64ebc3dffa358758130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e00c3ec65c6dc914f1f11b261e5010131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f40261bf7bf717ee9dcfdc9f68eb03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062b3acb4da122425a5383ad4b6c0f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b6164f7334a38021b0adcc34659bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02677d443ae1b38e277e108ce349733d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6990fec921b169976d0f3adb199a37c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e29d5d8309a17f75fa0602556ba462137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef55c9a833b4de42749e535c3c9b14a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b564ff55959f564a77e3166404659f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5be793272ad5c42cfb8cecb7d41c59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3a3d0b5f19b1f494fed0c7e4a284f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6261c56169e0c5cd7d6d95492d1ded142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c044659da8ac476340677b1aa08604143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d3bed57c99897c2c06988395cf085144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f189bbeb3d0c9ccc72c25e0b26842145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d89c93f281df7a3070b8c4f94cf539146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7832b7e6e22d59a8a9c0965d8b396147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac87147e0c649e2878063434740c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df602e548bb0117324724c98a89b9f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f32dd8c471f4d3bf31f42b4b0f41f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c22f35474f72fd93874b5fcdda7b34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cedb8eded4edadded67b9ee6849af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c4214c05eac4b22ee1a9d33737953153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec1b9919a12ecd5eea6beacd4cafb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df871a0b0c8982f07095357633333c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11734bc1092c2e7b97a576ad0080f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158e2b28eb80d225ea1311e10f1d431157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aebc5dd8c1a82d8c0e1efa9ffb9cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682449e43a966100fa49a0a12844ea45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80ad073a05c58c956afc4c69fd9046160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e006b168f61d96ff9178e93003ad2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b78f11651a527fe3283e578e830b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad780921a059f2ddc4e129c34de15f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d1af8ece11e762bb0a5cb81b7763a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214da56dec90fbaa60a0e90f9fee076165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebddcd63acb5d2fbf65ef55ae3d7bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad8336ac60c7120316af734639d74b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850018b6d07261da18297db899d90ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c27378affb0c282f460c454b852005169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81207da847c05321319f7b89ddf03daf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0f93662839ebc8a7022b38237f282171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa515471a1a1b25cd8a3eb3fc2267c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb002f9c57ead5d2ac2bb8334c2bcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b0e7cb38cf744cf1a4ba9a3519b23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7187a1b2d490959219ab0265acc88fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c27370ad35dbaa1bd1d3474cfeb9f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326ea2d0c20d3c78ef9bd17f66f44da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fae3d685412f444b219c19bb2ec3d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cb5e45ece4400df5c4da0783060fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f48208476acce8cf5512df355e684f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f87ef56f73462140bc38444692060181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64afad44f661c8d75383675ae96167182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31223dba4d0fdf97a999891ee0c927bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfe2028d116bfaa9e04122da66a041184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d856cdc085260bbb73ab33452519eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0aaa93b19cf391e0e3a3fe2ec1088186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb14ce416ebbde4f7a841d82b539f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750adf61fc2aaf4a0af95e266e7d61d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b188c3be05fb799329492322a23fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5055ccba2d3f0c74206639bdffde8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b714b953ffb341b3a064b4d6683b84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12902186b490eb32d34fda0508fe0714192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a79adbd2a1663634ab6d8990a1436b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9667787b0ef13ee568d765cde800a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deb9fefbf9586f2a7547f8f7c6cea1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9ee2f05ca1921ac9dab60aa3b052196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c01362d64e3db547ee15874b6bb107197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf37cf050fd37ff886f91b51f03ee86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4811aaf84b880c860cd5a32c79bf02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2b9e5c7f0d8cca32fb3e366fcc5ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83da0962c84347518d8e1ea85cd214201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935232ae0b5e11691c3a9a42af45712202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d8a4042ec364dc7f41366c5587ef2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85496fd7ea2ca0f3a5b9dc367e39351204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad572a0b1b8e221d9a4de10ecb283415205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba765073dd349ae9d17d7c9c0d7862206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3078e22c9a22f24a0c6658bfb97278207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7b2e5b2f774a349faa20bd6eccabe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97a0236647513c3c31bd4c28da7b71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3513ad230049f97271f6d8917decb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc1929458b25b12b7820d0a3c388d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0160c160a14d40f6fc3dec6972d79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dbe2e03e1e844cdc80ff7c1be6a2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f08eed24ddf975861ccfbdd6c70598214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526feecc1f6159d6d5f14600e45fc7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dbda56c50b67d0bade11910c72edd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73f6a47cf0035aee860d52b650a1b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db62b0ed0ad32f611a42f674f53db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799632285618ac96e7703de4de38e5a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8eb6689a42e4832069ec0b66db18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b84c42c94c7d322e1099b91247490a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff65cf655d37cba899f832c04ea377d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165ae0d5cfe25349de2fb8e9ad9aeb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef785326eda7a4edf39f18d3202c993224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1185d1c8831dd95b68563e03de649e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667de0e30c520cb090d2d01a024ca477226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651dec0c79e0c137d648c54105d0d07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192398e7694a38254211da8bbca5c21d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae77a4783bbcbfe7797d599ba688c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c848b3b180cf8ea5de15cc673dd66be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48547eb25b450c1072b060363b0af21b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa180eb10525c97c91cb126e23110fd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb9f5490467dce620855450ed82b56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075f7f93ad60430659be7d9e87be386234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d01ef97ccbf63ce9aaa9f3a62355d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992c6ec9b645e6897558636606c4daf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38580ccfb992608a7233920693ac6367237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6994cc68931190f979a6ae1aeb9e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a23f0898b2d5a1f02e122c4bce3ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d24639a4be97665cfce22c6fae1f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600606ae13ca53aa3e6ecf7bf375d98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e052a15e14abc320963151262bc62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf276056e65803b7dfb129c5b37b3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26e8c526fd48368754670be9bb3db8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f914ea3bc41cf1b9353c277a4f45f9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cdf190593c1b4addc7347f3bf6150246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d34d324854f898fc39a9a7128c975247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678bc5f82069cbd2e5c1716ff972a05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176d40fc39d30f4e7eb889034df1510249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af486dd1eeaeb0d38644a359f7dcebe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ffa3451d07513549cec3ea495a312251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d2bebeccdcf15339da720c872bd53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd20747c212df7f9173aeb117a7556253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bc809d2660b7eeeca99d447a2a427254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c7582eac180f34df84b2a8bf2d770255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d477e29ba660a97b21a517315069e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d29708f349fff0537e4a9d1f4dbef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85108983cc0b849282faae36c5a76b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be96ae386208420b42e2429d87f02e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb9bb8b85df7b4da16e36ec911520260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a61fcda5311964dbe91392f0a94be9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81364377bd784f27d75bbc662ae00b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695898870a85138534157e1619467742263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e487a23d24f62563f76761573595c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5a9270d7c0e02821b801659dba552265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8999fc8b9df69ce5a23a9948978cdaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732735f2f5b62c261979819453d9383e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89cffa68b1c9ecf2e496af79d5fbd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c210ebddf9594cbb9ebb3c7e157ad1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bf59d9cce728df757e9acc118da8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d32dd8d7927ac04198da756c292b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a2f098adc5a06d37d5e3eaf2468e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b063afddb0336dbd65f237e27d9b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bc5dd5adaa04feb3d93870dc239b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693be4f602486610c0714a55adff1102275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714091f7fa6022a981120500edb8c4f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464cb4d7e5d80f02b00491cf27f3f57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892932f63c6552fe44837a6714abb4eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5920106629149a041d7aabdf6f0b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48f0bc503768b2ad7f65846e45744e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876b2818a30f994dd608d808f1c6a85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381bc2b041b24a9b879868190222786282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ef5b33ca1ee59cfa1a39816941e04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f3356248c1228bd87bd9a4c541860284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c657c57363ec69f9dedadbde88a0a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8a93d2af32698a8b1b7f1a460d0ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88327421ac9c375a68bf5a936769cebe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020eb8f9fa5f3b50e2523ce6db7b5b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4fd3a597435f17e989ae0025eb7b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29301129c0e410ebfea51754b53fc2b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aebb403e30de93e4fb048b69ce2112291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e0668abc5a342417784889b96d990292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08425140cba290841acce18464d81dc0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64987b5d2b0d48044c346850c7d99f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0980d94866752c33e5f522bf884069c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cae625c54416468474ede7c47c193296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e40a8868f7a8a7e3d66d378c14483297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c47e8255086fb864c17de01663dcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af476e486baede80c49bf2ad59d2747299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ade599853eccad7afd1cc2a7136436300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a0ab675cbed8577359a5edf441d34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da23d12bf9d9147b7f0cf2aced831e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb0ad0c87dae3716ca65537b0c702303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462d2c2fc5ed967c68284d136eca036304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676eda4207ff174f059b1ada05151ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf901f23ba6375c8536505f05f010b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06fa849df82b146a9edc7d3021c290307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbce66ff11bca58243150774e19753308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c4de5e96c4c7a34a2f3e1a13f9991309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6902a9848ac54134a6e5446b5253b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c612f0f7ff05be88a1169e6727e0ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27be0aa85ce0410a8dea0818479311312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d21ac118953561f1d0e058ad4613b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aafdf638ff46a3eb6637c46ac4937314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ba9b59b3af7c579541f331d0ef17a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25ef0aed668132a0ad56a76f41101d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a36f2d84abbff543b31cf5450be77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011235764dc96f6183886b2f42859e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b5a3dba4e8cc10bd63d3992584f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a1e57d0ad299fad33b561e20cff4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b260f3e57e907f81f3e506304fe98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0855b629692c83880ed0c6cf1d9649322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3918d6e7dd9f4c0c8acd99f97cf32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd51e381ffb171e839f5f57d76906b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c54a2eaf0117cb5f025b548c650b52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf56bfeee5989ffe969d45c3fda391326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad8df6ef10591ea1803f29191da5cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77359e9d8bc70798585ef3e65e3bac8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ef84eaeeed42099cf03e1eea71f4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3b40fc9aecdeb678408dcf83ed22c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7d40e66c0185fcefc3696dfae332f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc09e16a35fc7ea359aa4705ba6e02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b3e855a5145e85724f784c5c95ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3045520ab358fe59f36b486db26f3a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c99de09e0f07cf4828afb4b1ca0a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34afde07c2d258470c3e43b67fc85e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401b574fd56d5f3b325b2ece697c294337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42931200fe3bd7d3cfec24ee22548441338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3f78e44c97c804f035d32ee80b303339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea292d42da47c4e4575faa6f60249413340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f83cf957aae571f13def0268de9f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01605f9cdc5dddd1d49bf1ea7ed7c3b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0bb977bd5d801e8a5b23510eb5f04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3fd4e8c4eef4c55302f0473dd4c10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfe5a08705db4d4cd66a69ddd1f78b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a20fda08ad402e9070f150c174e11e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90e12bb70cfc73b3e96c67dba0d1f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d6785e562e9037e173f88cef2786c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8a42e3e875b48819e36035d3e6937349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7898ea6b20f53a75e6e1e11032159b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80aea92ee48539b273c8e6711da48b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a79b87f32fdeb8646f47fbfa09c170352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f97bfe28077f963cb9a7e3d8f915d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae11d1129615dc48441822bd8f4698354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e74af702335cf9a7a56738c90908355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590f09e325f53b19a77192d4345afd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c38d06c61224f5ee396582d41bf53e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f69881b941628447d46c1376a74d95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16446ae9b7154e79a0158e246a2fdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973b0a52a9c11f279e0aa5948d4146c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f894153cbd2601b4d72fe13b178ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918e458eb69b4bbf8d31d49f7da654362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0757d34a3dc918853a74fb3248231363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3a6a2b6cd74f2f6a5ab9c54173d9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056108485169430769647f8f7fb76d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3416e23b0fd05c5f023ad5cba5d3ae6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82682b920bdff4ea05e6ccc18da59389367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b97efd33914f3a4c85f5812a1907c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793badab11e0fbf9aedf87fe4a1d54d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e42f4732b0ad96b91817aae4f40357370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2f116bacf227bbe99c23126e6c55b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ceeab12031010277158e23ea25f47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eb85f8309f594a15440753885bd4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747a59827913c2ff94ac20bfcfc9c5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cafb733e55a58ce499e2937595799b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228212d50ca2c1c128b6ffa918ee8b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c1b80847d803cf61103f6b501dac2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891b5cd58f40e875a85faf7b0063c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bed843c9ef55e07a153dfc00e8c6c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3ae5c0684d8902f393bf7fffa66e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a99e65f21bc49d403579babcb77250381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672392758d563bca90bd2d8c5c9040c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143b61412f92a86859624a19b3af464383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a171fac661f3a64974343a01d353db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fbdd9f0bbedb2d3b4ae5264620144385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34717fc883e84e19799fa34cd8b43407386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd830f79db533771797cee945ca14fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014660aa542282dab82861401c03ebd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d26b52bff343bd2a9e2fec2f2e8451389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc26384aef31c94751280f6ac5e5bd4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9b5ba029abb390e0d0144ee5479b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e71df2fb994f81f1ebba72fcec83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c68b2ead5751695d73adbe4ae38da4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3b5333783d7fd60958f48b0fe5b15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd70c42cf17df5bdaea2e628f4bc5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44b8979d9c5bfbe62110dce5c5986c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dc0b6ce46345b7d2a0604a9e7d625397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00832fdc5ef0500912723d22a885a0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41323986ed78c609ea4b64bf4b636946399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464939b63ce9b244714f0fd9d976a38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937f9798d26d9306572cba44d01e359401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0877d5726548c2bb1a028ad850ee721402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f662983a8385a7c1005b82a06e81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d99088763fe734af3ba87e4f4708d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d2df047a6dbc9cfc579f45edbe148405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685ca2340a6cf93ad00976b4fbd3ca6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479d8402bdb12c94ea81dccdd42424407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a9053fa6686cacb8cb0ef1379e3af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4907d15d59adb5e72b5c3bf28663d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaa8299f73017a3a0be2893efc936a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180eae1f6696f51c1f89f90a4db523b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f5c282512ff9b844c91903ade64c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934078e12a127d9527dc3e5cb70f16bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c926a2faa9470bdd2fd02b86b31330414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa684208412a2ae724e1c0ae5212e11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84329dee6ae0fd672aa9625010f86964416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad1b9e2a4fbb423681216f5cc4d6cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ecddcacf144d97233126c74f81a2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023fa5a2e89ab23f3653c4e1844e541419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874f6c37894b8972a9a9fcd9bf632be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f77634b7b3a0c749c43ebb812558d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d772b09f36707a45c4f2ea02f4cf2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e4ac05234d18ddc6167c43f8af300423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d237ee6069f8bc6125fd044bf8d96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15eabd03aae150f894efefe2504f962425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb4d6a0da8c42259e7a9df69040683426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24afb34acaf3f6a1b27fe01783a0047427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a347eb3ac44d0e32c8a8bd2a8886831428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ba5007e9cb3a68691e5ae1dba8d06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5648569d8b07c24ab9ecd75309516430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef702f443e9eca55e7b5db221dbe848431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f06db192b98a1da0af6fdeed8ca92b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cca9b356344b8f9e535d8dc5bdf545433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac89d63c52c5ca388417291604034ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff31974cf7746f8af6f559be34a814435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5a8b47ce50089abc378ced1c07009436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7124bdda0a7b69b3da418bebe1fee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be6e0506cf68bac8e12fca321132a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52c7196acd684b9fcc3302eaa00929439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f468f9bf75b7e57cb8e105da8555f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cbb73d4bdfc9d539f505fec3cd3fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255fe3f6a9ffdd733d4293c1443e854442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654229c2402263266f622ee853cbea6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a35d3311cd6b8e0af188e9137f594e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a64dde9f7ae1c26ba6f72fa9ed185a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0f52c23725120cb19fbafc237c691446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02961bad964ded315ad006f02448056f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9b0436b64b201622774bdaff7a031448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2aa56e243bb636d34f5937f75b683449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f1329e026007d0272902f42b37217450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be1c4dab1e86fa2479a95f9b764103451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b06dadddc16808db56cf9f6dc6fa5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208142b112c77752ccb5a6b75c234fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696787d5216c1e368881e641a68d41e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd679790b6021b508e76b3b4109862455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6f7fd62cccddae12d08cd21963c52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324b0d03fc010facb34b1766dc7616d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f40bf22ae0c85b983d66157351b8ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d23318536518a74fd858a56a7cb8a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3075e8cd8813f777fcba194b6d7904460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8650c92ea4cf86021b99731b1cf460461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac2481c0ee5ef5cccadbe237e96a8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5c225ccbf14e957afd4ed6f0eda48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff16d8c75443654580cb8b5a612d77d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5690bd1d29908a02c5fd649cb58baaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393881797aa55139a451e4f93092404466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235a216bfe8a73383126a27abf8b09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44509ce0231c046f48c7fb1625cb88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270738bf407346ababe86c188a4b9cf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b68e331b203aa9c2f085e35273c360470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2165f94e482bad4979c7ee62f2752471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b19ae99f1f516d7dc0acca34cb571472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f667d547e5d77fab8df5d2c2ccc1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215c14908c7b055dcf515fead2778af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65cca3fb4d71cf1b49c19aa91018de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2186ca0a688fb11a087c952f53d22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea4394e554ea1c020ff324930d14c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd0e949199672989fdc71978e6e381478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2d1a7db7a779ff7f8e99d6a823f32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84245094c1851f50313ebaf885e966480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64a508f8528832065ecad0d8bf7206481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241a0674cc9a9f3a18a6605aac8010b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fe1a423877c41b4b53c636da24dc6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7846278f164b7d4d764e4b3a0f0f6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87040f1c07fb4d8c10bd4b1d7bce4f98485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebe2d408c20720747cff8bdb968869486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08bdcd461bd87d1d5aaf452f9b6663487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17439231910868657b55a8f99cab8618488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca230c4d985c3d53f91ffc120f12dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade1a781efde1d8e47bab69836df2f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca95066e63cb0c3bdb5eaf7026e9669491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e0597521653e610eb31b24f626bd0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1720cdce712431d1750b83b015002493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb542b8d9f1f7c46e85c3af2f17ba4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24284d1394a43cfaabf9d8613a1585495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da1e77e5efa876478df6f9e4a2dc9c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd8d7b45f3e9966f2abe05c36a83ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a6ec4b93323ef1395c2f6bff76d55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c4202675d39ec02428a30b9b76adc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9dd3956566a9a7701293894732beb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34e4b95abf108cd675e047108fd525501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37fd0362da01872761e80ecc5b8c60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d00fb8e854551406dc3bb63c47e11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135d41acc8eb468ee793c8bf0a0cdb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6354a1b7b4dab1604429494720fc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da5137b65a16a1c2a7a6cf5f7b5762506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247c2865f9749ae4af5a261a9ab325d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d64232625ae6cf43904249be19322508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954929825fed17577ddfdadb6252b2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269d922c88b975cc03c5023bf3e6371510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ae5c620720bc48e7f8c3f6e994b96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d26b2b5f9be13b621a53793b57e30512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bd803927f498b41f69c251678eca3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798692ce47dbf6048983bcdc826f026b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ec2c0f84410824ab0c3b185f82a05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d0b7b2535067d360d7ad19160eb77516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd506635853b44602af71199c68cd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc0ef09127ffcc838f56768b4e203c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2dd23e6a4f15d4b73e61e31d2b47c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dee438981af72b0cda063c15e5cff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74df48ec4ad9ccf55b2d3b8a964899521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d727352d8cc70f8bdbbd0806db18c03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c1c6a8f9a764294036a421a5633c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d9cacbc7e70dff6b373f05382d503524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc162cc71cc9c0cf55ffe81d6c6657525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08015fa273b27f1c3223081cd9e83d3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d76d6917c26c4bc246a46b3453134527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab230decc0a9d33cd86e9b292caed72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb94c8d0f7115f20edadc1b35e671c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab3b64d95c42ed6423d5590a2876ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7f89c4f96b1911b9fe8dd70344806531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd45385d86de8a29f99a26f185b43e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891afe304c0bdb6c1df8496ae1952b39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9fbf46df2c8b77f30cc1651221843534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eb638a2d9a35c5a9f0bbeef2640da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9c5d68ba890cc8ecc5d71a0bdd3ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb73cea45847b1758fa801de11b3c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc908ae0f878a822400e624bf6d524538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ae617ce1a9a300887b200373c39d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c855611a5b0bd43c556b2803b84ebe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c6860bb6180d4ce0ed47e0ed3e364541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af768f3e413e1607ab50ef8b355ac4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389dca8394d91a835afc2d6f5067b0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8f4e58c67f9d77a7f983d86473953544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f9da9d04d686d4a6d8e195045b44b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66e14c91c3f4439549ee52775a596e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff05a9e16cbc6c21f6dcb73eac2d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1ee921e3b1b0bc3a5665bb1af3ecd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f840c81f4f447f7b7b6d7c6a88c719549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec94d1f21e63f175ae9d50abae9825550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be4b4ffadb88e0757740dd2ff28596551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb470db7a24b0ab9af1051426a70b284552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabc84de8c799c1b0a2386a2c9000d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55555b51d600d160bffe6143dd8465a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bc6c6b9d1e576c7a649e610a2f60c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee9decfbdc071940b98f77e24c08df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbf89e0ea039908774823208a8deb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd28afaf3ddde114ffc978437a983f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392ad2a6889713e5a38b5c21b62f613559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64183a66614f673359db8c48a90936f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7602b2757ee327c4ccde1caf8fb42af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36952aabd02cfb2eca31673c65b613562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537702bed0c99746f8da44b70fac622563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4e865a0becd2d81f0b2000843b279564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a2aee7f3ec07bfbd816803295969b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ae58be03dc3bc589556847702583566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae9a68b5e5f6afc61d11f6501d7d35567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552f5d9872596dde8ec997b71675e24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf49e3b5f8f3516ae80d64b2e957b37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927bc95f1f1f4b0e9ee40b0f8c4c01f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67752c7f4b850601bd194c14e5c0a13f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6143f0cd9e207fa1193ff2f2cdaf3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d05ff2713aec45de4d05fe0cb7e25a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf662a836afc8e1712308645e96f77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbadeac57e1e36a0d8696394b25c04a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7f5db65d3cb8b759fe0796041ef99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b71a9684275692282a80402d97df71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c66b20014605f472b69921eef3594578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb86254a64e1cbd5562c9c928e6bcfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb0a9e992d4b89aa036f7dee8d9685580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc9ae1b0096de9bb6d98b6917c7695581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648bf482f505628de1dc7aa39dab877582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c2fc996fd68d66b331db46b56194f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1065a2cc0a0dcafdf3a6929e67cbaef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981e53802cfd05a3b68d2464a7e09c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368cc6a04977afd0ddeb12000817332586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651497774c650f5f39adb00c80d69e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e9e6b4c02546cb2249efcc64ba6c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da37ecec7c1002a4ff3971ec99c1de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5327e20bdd3826b21ca2d40cabcefd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deddcabceb8d0a8132de075ec88100591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85ca8ab41db27002ad85935984b17d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98720b0f0bee12a6bdfa3f565c9a40f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc4953e7da0a75777b505129f39e76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c52f46e5beccba990941dd5e921d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbeb824ecd054efe2d7ecdf862fcf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067d4f4dfb664deaee05a0673556f47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b5e08c5d128b7d4a6ecc4e708b3f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564073baebe9a94a77493110e981230c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37a49fb32e75b1ceeb94697923b1a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ac91103cceab57ec1a4b085269a3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0226fb305159d83ee4d63759c902ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b694aee562c998396e7e70bcd8c30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60716b2102b2bcd77c4df5ea4bdaec70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6def710607713a28e9929a0312e4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d5a5f270c7fb6a5f4a201f6f9b328606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc233102f15f425e36b07c6e0d1a673607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d66b4ae2e60425c35440d592bfb290608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9de99d8fe278b1c811d653d373cf4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b723aa767b649a71fb56dc07294e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c216d1782b47b6fc7334baca63976611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b88b3df4c43e283bb2911066175502612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa2afc24bc4489257b2ef2b8c341a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c850bd8e94b44677d77b7f8b5b2c61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd178d4652650172b3c647bbc236fd1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cbd3b6c356049c865edd8922d828f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d706ed2928f1f51e2a06aff992e834e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aad15541f182cce9fa78914f48f10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f52a69c73b45b47a4c42b8c4fa197619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b7958b83cd4b63a354e0b8a3f8bcd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993125dac3526fa28f576cefee0d18d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e749ed516f3a2b2b2dc543bca75018622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eb195c9136aa469c13ddfd74a49f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b66a4ea0328e6a215b24ad33994e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad180b37d16a9b3d36ba0b22e967008625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639f2fea516fe88083cde76b1224f24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c56134458c1e871dc394d3f06797627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5047105b3ec4468df09eb6c0224e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afb90ed8d61c826299c6a26314fd51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeadb23d8139c87c30ebb78979b1463630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4d53eed294263dbdc683663763a1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4a5a2ba7fd8af4c9ecfa96dd6f7c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616229382b61e3783d992d1fe9806ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098684e99266d62f04b2a3add11420a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0439e8a7b8efd4ff4d5187a1b2a2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb2c2f0d7a36b72a92d39312ae3df1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423591b2755b55a1b188b7a9ab85a8d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbea6b8751ebdc74e3913ce7331b120638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5ab471f749754441693a0bd453766639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45855682ada9055490e7792cf3ee1678640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179227b3321d9af22d6d9295c528f57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9742eee0a170c416f9353be912d1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b576f8b0c557422be5acf4c3a464ae6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563707e8f57e07244808449907ed5b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054d1c266f8444b9130dabc3c39c263645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f432abdf52b5f99d595a691bcda388646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bc48bfbf08cc9fe4cf6708d3924df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a432ac8c9087054e3ae74088a110d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b52a459a38612afbfdfe4fc240b488649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fdf4a7adcafd855e0435c4ee1666d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e1225ddced1cc6054481f2eabc4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b7dbb89109cf74aaf51feaa965824652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ec690dee61ff73cc5b06ad14e859653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508a534342648d11dfcdd128f9eec28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9b24ddad566b1cff9af75a2f4e733655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8368145e943cd2edf25218970900b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c386d740d7b9d41ea53eb322e1525657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c12a9d426eae246acf2c21324ec17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab4d4e9db40b7c546c60a6b5793530659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbab70a813bc8ea1de66e3e12c537d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7863e25b2f1860b11a7edcd986abf1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d99ea37b824a084a20a278fc5f845662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20397d48cda6a36826cc8b21e5fa297b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df1d7dc6068e42245f0918adfd5ea0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9917fd00856e6cede45a469863edc6a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f4f0d1c7ed33309cc8b720230c09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b99ccd196961bf3b71ba8823fb51667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec88ccb73aa4cdb0546bcc9b3f3af3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d8c00605c09d6b49f59ed290a98c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa664b2ae87cbb8539b44103b340a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000fd64ceadb77cd2df700b5ea9c62671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0d962d65af615bb8cb312eb34b22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f10249dc3cddb47f3143a1df9adbe3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f646b803457800d30cff067f232bb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af913275db01a3f8edf13db68ffbf737675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3c9755831422bc2c4a5ca18b6d65b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0615ebbb115f026379afcc97682375677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e696975f2e3c8617a74a1a9b77623ce678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>