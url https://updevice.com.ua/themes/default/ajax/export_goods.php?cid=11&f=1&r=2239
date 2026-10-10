--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636612343462023ccf75ae5737a0c8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207ccab8428b8169ceab67b3b64e8192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30de426768527c27ccbcc3c8bc5a0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abad2a38e8bd9eb45cac00ff5c8d82f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fee589a6fdb2a274a905a322fc27435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad80900c6c2ef7a31faa00a44e0dba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e65b826c5cb3275baa4711cc2d6c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57f91ba201497db6fe7a8343f96b3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512b0fd25edf65aaa381cfc4b1a80ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4369823d529cd061979581806d26b3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24544556dfddcd0042a76cf222ae666f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b058ee9275169ab7910f779a49bca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fcb16b213c7d022e800006fbfaa4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21354fc1a5627f9068b3dd7122358b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6216188c6122374f819579ffbf2a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c75f3cf6566673cdaf04ba87ade2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980be91fd71e9b6d453af12801cb7b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad54d56e57e66b96de95d2a9fadc6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab4781b9b12947e3e37571a90db3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eee4ed30a72fc4c2f042c356758ed420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe6312d4bee216010e26a3f4fd887e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0b0ee8c7a147884b36b8b7e3d860322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2b8a7a4fd4343096963dda69ca21023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4593c786d03568c1afb0b74cfc9732b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab2be2f2a70dc6b62b3b81cb26e5d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659a07420420b8e6f45a3424e146e2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b58d7a193f8bcadb53e52b4697d4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51438c763bedf063d6eb2f80fb37149128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bdddf85b572a6e2f9984b7463782729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c762a4c3ec83e6b7da73266113fe88330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccdbdb662284d68bf1719bef7e3f1e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3a7f8c7e93dd2045aefef0abc058232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abb33b29649f8428344edb8768f2f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7116174601d765ffdf7a067266e51434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e476320f85ea67970bfef807aef4df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdbaadb0790215d9422d49200a825436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b10a278dffa29389550554c50800037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b275643b22df641a1d53d8f24eddc5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f52b615c112fe1dbc7b05d5bd844239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225d4782753096ed5215d223276968040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c339330ad639852cc4dd3702ce8a8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07101021af3503be514979d3adf594542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c71fd6777d6d8273a8fb2b5a400b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664520c9d2207f5b6cb01b3ed8d4b33744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28633098161238bc56e397c06b231c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cba23bcbb96bb1ed459c65dc91e58f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766289588790b5f343ea8d79ed8de6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bba21e93a6705080b510e48be2f48948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae448092bcb18a2cb9f76958abb50a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5df97e880c53579917eb1c3368c1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f541db7d74617bb52ec928e81f5e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead2737d56da94c10d2b7aeb6f29b7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68c52b0a584c8792225f05c23538e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3c0eb7f06a21e5d89f7a6ef98d3ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4777f52355467003e8f184cb12d0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3b39ee07e7cebbfda6d847a740bde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be47cca19833ffefa09c47a756b9f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e77cbdc2b06aff43729f3ad5a20af358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb9d9db48ce55bc2406d289351706859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3841847fd84d13c553b412de0b3536460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097720c9d961febb392250ceb5e505561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16348b77ce8b97835de3a6530f27458862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9cb941d3c9eb45e25bdcb68ff6b5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee9ebba155aa6a9aa70b39e12cb1f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1331acf4d84cdc5c0128e54d7ecc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea200e5fc3f6597a9f7ff4a3c2d7f8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a062904d0ef0162096cfe4dfe9d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86e2a45a6f1051c7c205b0c68914d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64f46709194d8c5bb4168a78c75cae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc682cfd69fb3c64423021ffa1a3a2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a97b7ea123cfd6f28af2714fa6e9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d4621edc6dfd47dddf9218cd4ffaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544407c29d5e99353854381521f93f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdaa091920b39a02c2183fedcc26a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaacbd5be8be14f43b26f02aa94f2f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529fd122d114bd07304b2f5a585e68576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58adfe04067e13f025cca63b253d1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7fc942933ccfe04172db2dd5afca578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75e30f48eca6fd4d01945e2214dc4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc929ba0b87b08e7d7b7c4643be2a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744320b1304e6ce8e723b00cf72007c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5461831398234d4e6b0ad81f95e8dc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cdc9c94e7ecc15e38acd28d6197da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f4ca70ac11b82561ded4b9060e49e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fd1dd38770a71d6f31b7efa04f8c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c66b4c5e6a00d9ef7f6da2941c721d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14559badda4850bebd201b9ff44f03287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77851d4d6a182b5d3c3e7cd5c2ddd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909eae1c069a749206a6f2644ecc77689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e4515b5fa93c03abc8f4f39fecf0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbcf1557354cc347b8b22ee1ab4a3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20b5b601bc84f14738b0038cb334e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84099b3a777ac0d6c4f8e1682ef386793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fb3671f42aa388723a4548016474d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723fa3bc99538326c19cceb6f848e1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed41df9b4fe931c25944e7c32c421e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73076ee67984e670188e5446a2a63ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49706aca2a4ae529773a0743ebd415598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d551bcdc8c664527bbe28a88c50a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12df14214d36359746a184d9dd37666100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d907c483d6da56f12f25f784692499101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c19916daad88177d9d2993bf2fb96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768d756f3d4480c9a2063939501aea3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05476b9104a567f0530c225f8f4bd1b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dbaebe5eb2208b3f9c816d879889a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772f91763e3c4e22dad4e09d26dfdcb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47527b54573c5a96bf6c582a67cfa2ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e34518ded110ab663693cac7c76a2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9a888f3e22f9f77ffa91a51b71b88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299e6a809c9392707f30dc22e804540110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237b522f53b96b04b633e2805d3178c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597083c8de77ea5f6f3282fd0abf05a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fbcbd717d939a9200e1082624a01f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe795f00ba35f73cd694e150b3e666114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c33d8d564b1fc790e47b71b1ea1ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863f0ff6b9d4818139cbbd2c0bef970116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba1135391ba6d82e2d9ccf44323ed1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f0cd9626d92e11f68c710bedc8fdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605f6e7e284bc69ddab05bafa2e5cfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663643bcb87dc8dba1be4021ed80513120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da4cb22434acac31db47db2692ec0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99cf1c0ebff85e34e75b93d8360472122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99fd08ecc42cce1cf1e758c94bd165123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976abf37d503070c234bfb8fc3e5ca10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f657fbb06d10409b09e39e62bb558b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1dfaf9edb4e1548b21221433a2476126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb513acf35878660b813175252a02de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee10a6dbcefd35c2bb3dff579fea3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d897b8232916d7211fb37138f467b7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aff20c3eea2e80b992f088cec9e8cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2eac10a1916a019328793152b9ece131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da5f4be012c3edde9c20ed607ef859132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35983c615f5a759c86f1f0d4e1854f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4060286d1ccca91e1457442b4586a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fdf1b93ef4a0e50e5a54a9d7fbb64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c24c534b3b7a17d85c2588d1ec0034136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d869750f608b3fca9ef47d4f07efd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e5aeccee819465398f43c173714b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc294dc5ff2368c2549f49fe824c012139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c8f49dcd93fe02a739130ace0f8cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb4e368c94dbbc650261809fb7cbb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4c749d5ad610b7644c2ae7ccacc1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0adff0b0f96d56bdb741469378225143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7819be1aad18625774c938148230d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b344841e7349b2e23b94272333f7b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f1bb2e2ee18276daf406aaa81246f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c27ade82c101df12a94dfeb7c3f5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fb17e9dc8ba121b2a2727d574ede4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dfcbad87ba02cce9b87e249df64fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ad66b1683134476b9879f2de1b078150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7a7c6bbd932ad3a2e1e7f54cf2f65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9769e348140b9efe32525a53fdf032152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cc5581b1a36db75cedfc1ee49d4a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af6760f31252858393a0f7277db95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d7893abf043b5bea72498ba2b5bd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f458a2f8356a61d9b7a7398282d43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8070b71ba606133171363edf69b0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282ae27a5e490bbca2654da26be3071158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b9856f985cbefa10dd25cc069530159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc15097cbf4db20bc82cba37759a411160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce3d05091ee154c9714b5c40447f6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647bf33d68c0eb9930bad7266f91f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799c3b9743e0542be9d6e6c0fcd05bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22dd0ded24483acc3dbadbabd948a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019ce85ebf8b971e6beda971cacb202165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800765f6780229e0e0f3f47e69ea586166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156fe590bf2077b1554c8419ad64514167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc01aa802906e85d52035da34f393c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f07a12aef7c6917d4fcac5f4c50f80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd107c285b759bddbd1f8b3ae9c2e04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6646e26e71753b4ce51eff9f61e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09614731c4c142e0bcd04cd72ecb1e8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2506c1d7b502e2cce2cb1e11d18f40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc83197d81f889f5c99216a8fa9557e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d1044ae155cc4816ffd7a59b52d21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5331a703bf4bc8218350a64303e37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c786eff95f132de8e86a562a3c50fcd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb408faf0ce3ce7a343f73c090e80bf4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb719842e777e4895fa6b5652026eed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed355f020d0382578807a4b4164fa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53bcd62e25a9d7b09b222768f3f909181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaa55de4fa2b9c163264aa970548fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8bf7702a290d96320471acd0b0263183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252b4e49ee503b2891a56908a13c412184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2626458322c98bf79669807773a90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ada2a50c5b14576341237c6370cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8290f1761b58eb4484a12e4b5ed74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607085cc43e0a6d5c88c6b61b112a43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51987622fdfff2cd7facc12f6a4e4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776addea29bf1c37ad6cd3bf8b33226190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c457bcd5d314fc260148ace1bff7dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c71475c6285cd1f592424b86df88f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b598066f2b18bc1d97f2d738fba04c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c47ad1dd48f6988e42fabe70d77f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846087a6a7377a1c0b73ddd77829f3ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c537da9ed00c5f4772d7afc4fe3a56f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5533e0eb0241ed105f8a16eb358659197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa18994a058fa33631bfe73030a2821198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804d56f189d4f25f6f1da422a01b22b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc0fbce610855024afdcfb91c342ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582a59fa7380d2ac435ab42e646ba9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166b16b2541a38895600cacfa0dbdcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aba0eea6a9e1570f4305cee3779ed2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a9e06dfcfccbd1ee1cc7b530e9ac9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339dd6b6254fdbdbcabda85307c40e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400ade4f1631a3af915f6d6c48bebcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2beb167b36ba14432d27d99dd4094207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6c26943b5fe2c3f7e45ad33960569208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247521ccf05a7dfc9b46a1a3d2aebdf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e34a7fac97e6b31a53d37170f2026e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21f2d044fd79341a44a14436d5f29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de331e21237b3fe14c226f11d91e1851212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432998bc0c693851ffa14a49b0c50a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c97c050fec82bfa7c4ac73bb373a33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e5d1128959afa85d3e9b68059da02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ce4b6dcc46c787a61bdfa59507946216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cb738adf0652e1fba66135ef32667217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa944aaf459546f7de58be01c20dedff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ebe39e8f6e1cc63e138b9fec6a538219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da1704a75c20909fccdf9cd314b01f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12e7e73e048ec5ead6d53478be51e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ccb97636777e090b836eabec762ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9bf962ff913249e012c0d1b8aa5a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86697eadc1d09add0f761c78d1535e7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e4fbdab196ef077ebea874a4a4d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8fa0c672f60f2d34734c4401f51a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de17a243499ef256c99dda69d86687227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b866062429c8a0ae5b61e42bb154c16228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd853e40c59b25f6f9be7d05b0794a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ec36f70356269dd3cf51bf213ade8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7ecd1fd2da2cb6f825ab722d30fef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283ba56c6b64660d6916e8fd29e99e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d0d978f92971b4a437a552a11461b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46101184f9b71a04d8a0f0d835aeab5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d51cea3222d95ba8e292bd1153e49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37308fc5c73ee3bc64b7e68cc90cfca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654a96c9088876d752146632db46237237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008992d721984a5438a6bb06ee7ed896238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8072d388fad5f6da2f6010719e7492239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22c12cb3ab05a96015c7e0b5379588240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84ccb9b9879a8038842e02085d69e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa75478a41aa7c4366446b6f0b39a04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9146e51294175f850196ba5307072f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03388d76062965a1b160066e2f55be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4db1dc0822ef768f3fe41325b80784245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d9eb3a6ac81c25fa6bd9c819a33f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7db02a83acd63ee5ac2b9738a5efdc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0404b0afb415a3422ab5b39e2b4cf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6af260c70885a44c912d05aa4bfcf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e437e415d1f8a3efba685c5b5c20a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5779ae2f77d2b4acb03657950db641251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4be0950e9947c05986197e6950816252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f4cc6914518cd9a4061daafde635253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860554808d1dbc5551e92f0e8149a7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d39afccf360627e37034cce2ba049255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fa5dee93d1439450cf5b7795ba992256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aae59965cd8bc4a0d7887c873e905257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa0271578796f7542cd492fe6fcd30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6073ee360ae5a473b55bdaa9db2d41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1f96236d5ba35d85570c6b74e9a48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905ca194fcd6f47ee13035ab00dfc3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e010dfe177d9ec481ac17cbc2d335da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8c5bbaacd73618e75ec7d15dacd40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3d1dd75ee6cc7503c8723cc54de61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8261f5f12e12125b3962cda05e8f6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf38b6425c2df15eeda8c62fecd3f94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487d1a7ce01215430b35d660874b155267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9db6807b39a399343c30fa71cbe9b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3323689cec7db5c4cc629eff1b33c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418edb4c3754a9bf3509e7214dfaef0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8339881d569d20cd2066ff79c46222271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b69b2a5367c906a5d52f6923ecd5cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc7b2bd44154d1ecd59a7559ad8594273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2479ab872d3149ddb3bb04e17e0c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ead576324cd3cc11932de7415f2e02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a462d4d5eb6210deeb89d195bbf8221276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef18e83c4202138a7b5e0a6901be5fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053253c2926f56c8e99e4294488a7c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc8d4e576138c56a24c137c068fe8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d1559c0fcee1ed046da1f7cd1a15b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4e9300eb60d87f56e980d302e6c6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0152bd271e80e94b86b60a1c853194282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f3cefd8e9c2b34323b3b0f33fae4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa77356e6650f680d8828fca621eaf0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e28206c2798b7cb57512c919248534285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211aa4620071bc508a092e39be44690286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cf56fce4596776fa612e06cb9285f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d9ac70ddb377714e39b3206edc8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1fb32d764fbbcf75976d7e12d8e9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c37e4f4af4259ccda98ebc6642fb69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcba4dddc92ddedd76a6e472f8b2dec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf928c933654c9a466d68d3cfff12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284048377a3f81786c51e914f8cf032293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd19d0ca38333d8c5dade59b39085b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8508633646718e24ab73bd1d9b5e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09732f00d5d7bd695b8031910ffd3209296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc38d63cccc0ac3b7c55855cc2cf8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e9a3eea2dc846bb29738f6c8896f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069456b1233aaaf6d1d23eaba0bab6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb0ef4708f2235f91003492a8fcef5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f67049ddd1b9df587f77bc1fb381a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e209a3d7857f9b75186bc1780705b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88420d5b7f4c1a40e58e59fcbda116303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb6a986b101b02a4fe26a88140819f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7c900942fc750e7d6b91b4f029272305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec09a3cdadc6969ade930ea40cdd4ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed32c0d12b7ee06bb1bd26cbb1d69a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13585a9997e25cb6ebb5ec5cd7964099308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dc69e350ef74692e25e13b11448fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf35d6be1c2bb06b24c83e5777e3eac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915c4a4ce5dd56047cdd6582d391cec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dc364bc2b3dc533c3ddd054d729a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dec5b538dda52a3df2f5550729441313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7555e2e1f5a1859d1545824a38bd5cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3e65c1e1b38bed58db18c49cde3ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bb57453f6b21c495d17624b8688d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763206557e22c33f1ee015b7e711215317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f1171033ef9f9a04bce1430b1271d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08a3d64a805ff94e3009e808c5ca0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1fdea996331f99c957c41dabbaaa7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54273e1a921e65897c92372c72e09f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9b38db4f484cea435b2e85fcded75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c3e832dbcbbf5df9d9b1087bf2788323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5207e057926a09f4260f1a4f83da2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b890f536e9580f04c97e015b624e27b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9386a1309ce44d01b3475f050c29b5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418b8c409972161f1390739eff13919327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55fc35e52608e63de61eb510e84d6e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a377022a31fd4014994fdc8652c49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a4c03aa2c9b8c6f61d0b9398de20c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c455f7bb9c70b4db886f1777ad274331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280805cb536d4d9582c78228946dabd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7417cba21509babae59c14b819e0bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147bcaa5a1c9a71bcee25344f9b0112334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca920c8c61c17fbc27eb1459f5ed8f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f8c07456354be0a57a49d3175bc92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b675554cb275be512bcde7d30fe8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ecac9e9c41a9404d1f5601bdaaa6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238bf66b8a16f5a43e3d7518088bcc8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037be9d31be35c3e968f5532de27aba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642302e009a432fd56b7dde23a8d7802341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5ee8d470a3c18d35f67222ff28967342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73b84479fb0ec3bbd9511b39a8d9c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497e439fc42acdede2da2fbfbb474f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cde0c4cc9600ef714573771bae7dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa74913a05aee530518f86ae3fe598346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eb8ea1f3d2cd2ad77927389f84e58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b07d70d0d11d592271acb90706a9d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4505f51dfb9cce554d6a81212adb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae27fefe14ce7135e9abee36370e982350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1095ac70405d0c158e797051dac021351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8ee110a51b281163b8b0b46f34d10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4c5c11d83757842b38aca317503b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c93379a9479a3a36564b42e6acd83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f926341389cb79828faf1e04c8a86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e4ee4de3d7cb918d349892a2352b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4888b3fc5195aa74684651e5183c46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618a2ca5f6543ad3a36f87d5efabe2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a15b292ef4985658e33fec3d7ef25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141111ed4aaa54d7f3e0a9d753c2ee1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f82633263b0ca70f59507f94c1ef2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271d24fc6147f495c8f921378b68fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b709fc93356a96a8cf6c9ba9c816745363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf94a26b5b38cc2c86b14853aab6f64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195983c5953c671b66718e843127a345365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48bb67472fadbb9782ecab053a790b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703f140443817639aca972ef256c1aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00eb8dcf266dbff6e71e2fbd013ffe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4cb575a85adfca571be7663e6efc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a38752fb5391b6bae07fb1924d561370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ace323d853992209229be92a91a103371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0660f4a47d9c3a0777781dfb5fc5f1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18e6b1d8adb683d19611eda42b30b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0ccc7fe302af101711c569cf228f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d96cd1000a660212056972d6a82f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a022c838d48adc30b4d380b9b3938376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2f59fa23b5e0318a07328b2a1169f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189f9831547711e1d2cdddf6522b42d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbe219dac5a81e689c1c54b4746c4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f866f75810b25c95a5881b46357f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7da8e1ec3a2eb379076335bb17fea3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeceea50f614500a371edbccc5c905382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64855a190f945323a5ad6ba97124869383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f1f4b44ddd33ddf5c3245778c6a25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec60a38419a0b6d95fd41633b9b0c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f757859324d88a799e7ff7a57266d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed148c1281766a0f54f83743a6087e98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd4538c01ca2da36484352574f448a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78b597ce20cd8fc652b0c873a46e5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ff05e7ace86cc32c0b2040086f8af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6d94ef9d693fd45bb6b1ec80bd928391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebdc9d38303b2e85eecd9b5301a0ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b698802c7e1fc43f7e9e9b2308a177c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fda4dad53094594c162c4432a520e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff81eb722530b994096721333ce64ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ae43768724633e5ad88a69dad3132396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2985f596970ebbfb2a22a7dbc964ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362549bb1f0bf4c50c92e2e697aded7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf8b00fbf1602693ec8f90f28185c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa11bf9c22a08931a0a61d9ad37133400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a01e4379563839a1803bd3addc48fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc39f951067d6db038db88fc078365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf5bd667d51d4b97dbdac7e0fa65fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6da6c3d30f30391ef43014d2777333404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c984b5611e67236b9c0703e5d5bedcc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0ee8704bf8cc05069baa84a463558406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fcc8ee7fb6ffc6ac78438179befd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1de14f91ae03fc5a1d7bd06467314408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9542920bd61f541aad8e4c0a439487409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8a2eb2d336b71dc673b13cab21992410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48c7d1e4653c71024dad27395903a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3d0239f30dba7401e8475db879a2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5828611d1e7aa5a8d94e6486bda6337413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf9ee97838d0f8e09c83ebc29dd85e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e68df843deec36035ecb10ded5a864415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587c91cad7abab94e958263520165c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f2c794d2c6489da5e9031e0f2da37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96a53c33e4fdb3b6b6bef499538971418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e16bbf9f27ebf68bc4558ffe01cbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a1e568e32e145e982535a83450b3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efd0e11939f71c757e5a0192abf902421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b501896f7e0298c1dc9dcd7e4428134422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c2831375a54833d0660630d2cf3f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f07015f4140d1c1088f3883f208d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe307e7b2e969cb14eb302edba73b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174af438897b8342a214eb32fa05133426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52bf6595a4c80183e93004f557b851427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d2a1325b9b3bf652f2788990af92a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86cc815f8e158772461923ba56c4de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e42c68b9c731c31165c0ea20c13e1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0209d01be433790e4ab65defe5f41fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7135c1ea09bbe8b7b91bf20a72c72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda60f244c3e528286e58dcb908b532433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838660b2f509cdaf2709f94bbd39022434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18acc34f6c2ba7c73708c9cdbcbfc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5121a39d278545a3b3b7d1bd8bee3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9549ef9ca1f6dd686ecd2dd7a4ed55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dc1a309c992556320aa6b7192a275438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34c6462b6d20c2feae1085bf1f7722439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d283c65f9dd0a7dc4ce24696dc9510e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ae80e16de34800245cfa8fbd32bf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e30d0df7bc67d76599a78be15f26e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8950fa8d393063e66095dd5cb589c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfcc40e317388250b4fb6c273bea5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cabb0000e9c5b10f70d293b71f077445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe55d1000bfad792535957cdb0a7527446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad47fa4106581847c2c36e28b2579b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c90193fc3afb9ac3fe5359f33b4c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10777ad8b6af33ffac2bca38124ecb5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3c24f59a7086f33d7b385736d642c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473928eaadcadf2b9280819ff14ec908451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eb4217c9eab37cec2cc68df9ced7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7372813124b929da37a1a981d78809453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb5762578ef8341696213379f6e21c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e6cd0a6d852be0821bfba4a962439455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f0db7214ad8325f163ada5f8694f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a0a7292c2790fd08adb09267890c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb7f873d5ce614bd3a5be966c6384f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5a88c58bb1a5025c981f4429fa191459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a372b6dbb89e7642cbeaeb7d6c0daa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52fe57098b841bb17317aa25972e8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f87d024b652c2ae26367686c28df1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d6460a93ccfbc26f4ea311ec1b11e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e5d7349f011339d456becc4e739ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddc405788f3d2885ff241442df4cc1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e18da5744722a644101c4e518fd431466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae3f34ccdf366d3c1bb1abbb683ab3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461dde59ae014158709ec439fbd1446468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91303e821333f04c2f473eef141bd7c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f0f98c58980778f227539594fd6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4411e31cbcb801dcbf002acf61c3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e98cc1b899f8a4d113a7fb0a128bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9605e1de7bc28b36ee42ed6e40d8fdc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6af07c04d6904fcdc1174f4950bd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b90aab6f5042dd80e0f3ddec82cbea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85d19c590aef9a5297ab7e813030db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3afad872e141fcb7af3d09d069ba1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c2c1120d91eb8b07cdc9f32f3548e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da65901af247ca712ac7fdc3f485b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd76e4a126f581d210fe55941cb88e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f14db65303ef74c68a29d656cb6c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67a9de291014e719466115ed2e3882482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9e312e0d6652f428670f3b44d9894483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985219ef4e7adb0e7e7bcede8fc3771d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816a2fc6b959dd850ec5c5d41a1ce18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370f9d5490fe478e7b53121588ed80e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba23b06b47b29b0ef4170fbc3876eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bcab09890ca851a5e01c6ce7006c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3068cd9cac1aea920002ea8addcdb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01a57502fa90ade5720ff42434d921490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ad0480be3340bb7a8c8ba10ed94f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb7129d60b174907b96fbaa2b4cd9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a05340c1437fdaca8eb2cd8e19c93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68974374b6cf5710229b7e18367c7b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd5cddf61e3e6436c366f35efc0219495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be7abfab92794085531604c407d51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3a5e62a6c18f81f4322dd07fa1c98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59251e6bc40776e8c415622124cb6def498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fac9906ba6f0f350f3a632a8aced3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333472b24bc7a9eb6c4926c0f76242f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc5d5d4735dd9e51ea72cc0052c6a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc5f9fc60f9cfbe5e56e9243200579502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2cbbcf34bc33ec91f256eb2cd4075503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9598a03d0e9380eeff0931271fec87f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcbc4b88c2ce26f16e240a52723f03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3484030400022a62ccd0f022a24811506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f57dd7c7ba8afcb614b7c56cd7d28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6b8a663cf6d777db268cbf40130ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d9898869eeb5a76d082542b951533509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b88da2dd056595ff767815245f7f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fff481315bfbc400e2a336dd58f5d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edefd77147f69c133e917fa4a1721d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430598b3eabedda77f5e57acad3f48a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c66312680ee02dae71ec776c283f74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c5404605457bf19cfa75e1220d103515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea8891096c36805234eee20e65470c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb737a1935becdcd180739bda49a287517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b2081d613b844a9981b342da81577518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d5121b36aa57e3c0afeb16d04d349519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd649a198bc981e1f770de7c97dfded520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da84bd8ae2e4eedb31f485d44a5b9b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138c126a078bd3a51013bf23c19d067522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09fdbf813fa8507ecf8e298e49cdb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfdf97e58c69ea62d5f73cc97124eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8667cd72dfff7369edfab7894d83d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cc7a0a9a65b9771601e2555f1f3ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957528a9eb74807cbc10c751dfa83584527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f843c319ffc955d7e666ab36e2b82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10accc64dd22d09cbde3f5a055ce3f0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a3a0ddaf28cbca214a8538552f4b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bdc3e229aeda93b6027c0785480b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb7f244c198397bcc76786d595f04d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437d2d1b6855dce8aa2e4e3e633e20a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2028fd5da06200cb58169a5bacbba4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffe963a9218fdae4f06a732d33cdda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38006f523cc60ce18da67d2ddf040f94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a7aba70d3010121ec23f67f39c3d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e52391528ce4c48bf8da1bfd0a5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ef115d63abaa31552cbb0a519fcbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20101f67a45f8b4b7eefe215694f071d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d046876b50b330b9b6406c6f01b1bc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25952322752666b89fb5d17ef3cecbd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2409f02055c852984b59349435d55ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e186e5521b04d4e4bffa580fe525c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb4ea9c4e1578b5e621bb3904c11c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e43a3f4fd589e8845b94ae17867c1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a02597bf3a489662a7bf709fe54d63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4b38f501807c572bac403033d4977548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeddeb84276147618c2210d46e761f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30893e02dd0a50302690ef46de287d92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad063c88a78f13af64c54b6a7769f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e246b22755116ef67a8f76df9f43b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bbb22059434ef65c02c150586e437553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbafd4233bcb3dfa606e989781ea61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54250f7e87733b0bfb832698b289fe97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5227c8c178f1729bd8f35fedc6d9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5200ad52d6abfd742af67065431963557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82b2730c36407788a146bd66af4b82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a239d27094658ae875f12bcc7e2040559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c61c45a1feb292688eff85aca86f7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79633b9830af409172b9aab41b9e04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb2d8cd6c4e756b7462c3c2e47d643562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1a4b32bf263e89d27aafe98a0687e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00855e22c4bd5cf3b32feb6d1b3fcd63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f55f653d889b43d0a164559aaf44a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2031e3fe8663be8aa87f373e0aa456566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ee958284513eace23efdad9d56317567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1f4006810f5a0ae105f91e3b8e993568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9d4c57470fffbb38470ff346abc1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73484d79627e9a06428a3f6f7a4936fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4219bda5ea7315fb106222be339a6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bea4100914b44b952c7662734ddfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e51ec8b9158474f37eeba4559c299573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2285af61af7406e09684263677c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16902477cf48ceabb9e8fe91622b1a95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe61f9c7da4b336f8fdd2a57cba859576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b868f4f6ff48ceae9c2ed55dfcb52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d183565874df553e89641ed7f0a7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d27a6ae7fcc4dd9ce8479cbb4dcf1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8185b2ab798c4dd684460ccf886503580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfcc30878e5b74c1eeabb718651d7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61533abc68edc26659736e0ef424bc55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5ac24572f9ddb4a2c486dbe1a1534583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad0631e440d12b4a8cbc3f5e120052584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff79cae31608ea756d56868e22d204585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57affa64cc751d167804dbe7cb388956586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca5d64ccccdf88964c316c6ca64450587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874be585eb94c1419f1df11f3cc028c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3642243aafc74160a6343f2c0427654589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db75dbe2350201dfd4aee174a55860b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1566df565be7f71a85cf0c4e8b23a6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bf2fc47c4a515d7484e3213caf9a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b818ee1d2199b8e550b876267f4bee0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a7173aeb3544d249928025807a7ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e9bab953cf8c6fdf1daa3959bf165595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68fb57bb78295bca841c2aac36574c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e229a813c3f6d1398329f5d25d556597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832f3bef5bb285ccd2a422fefaa71c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a3b1352d51f42188d72f55f907ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40cc06c52a356d65c444bee86554bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40350ccc343e07eef007dfea34a532601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279a869cc5bdbf573d738a13ab091e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189f0962895e7ecab733f550a80a0fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dca625c7ed27ecf3379241bca56f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875efbdb3e2fd7d8506c814f7a44ab0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609c82ec11763778bd462c66faf91cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea03453608053d3831621c4cf255aa5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dad27742d8eaa95442a2272ef8c319608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b5ca223726b45a8a12c4c1c7fc93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69c99a7613493be224943e49770ecb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5d7391651300711b5b9659a735def611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d7a0e2be08a57691aab0a309b6d24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f27274fa6e311839fe848a5f38113613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c446c186f4a07b5de1ab04065ae98a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc67ee24a8e57e681f0263297e2f3e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3242829dbbb38cf8ca1d9d437856ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9274227db101a3d2023ea781141f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625736764d493a8736984645571c9bbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a384ecf97408a60a47fdf43675490619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a1d83006a4a5076942a14c347d5bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159d981e0b2f833f76973bb09ab1a55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb98398c0d99a72fb4e78fac0fecffb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfba1a79deddeffc20e1152ed521b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea0dcb1ab2174f4acf9bc2f5728e33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba353468bfa74a5d97ad23354af7d209625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed92e9a0fcb95865d5cc6c883c5b6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792b30318a10f7c826f4be62daa2f71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7925a94556725904ffb80f6f3f3aa9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989626d4872a23a23b29f639c1ce50f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01fe565ec465255109bf7de1360739630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd676e6a4e7caada9b26110ee72c7ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdbb01ae1c776f103967112ddfb172632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950420557c4c5414607e24297836ad96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734ad89b272a52fdb797606ce6141b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475236c7316eaccf26056a8257b9323635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc4dc436c9c5de5fe5a4eb7eeed367636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6372952ba2262409be4747ea34021637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888f8c4e0caa860b7f8dfb84a754115638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee463c16c7564048c20df5acbd8fd38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf3ac16e9489db9c298dd5de6dbb35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1599605216d36c43b5cb92a186ef9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cffb50e7574d51dee3c2274db13de2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393bd82492bf9299936c80a804c4e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05dea863b1acfb5c0867b6eb792098644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e667bf2b0455eaf39313a402cb59b5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45213f99a384c45e41e47e72fa1f4b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336da7a9fbd4df8ae56db946bfbbb00b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5acf29044e7b51ed51b62b96a86a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb201c3e09bdeabda2c014b70067c58649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801136838ed07f0cc9d627fbe0cede5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed83bb7ed9e562d617f30bc0feb2a66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84929b4ff7fb7dec13ff45b0b2739426652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311f9295ce5b4212653f36639e94f4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ff56528f8cb357c5f7226df8df46b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371543a1bae68ee07607ec09a6ec572655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf770c72bbde1bd764ebc77c3b2ca3cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f2ec0bf1a71948d05247eea35a1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fede8286138497d5bbf836303698caf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fdc2a3966bd40258cc2cf3b6bb83a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86b7b17ae7d1473248bba93c42a364660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952182aa7f96246d56e014bd1eba60c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fae3c5a534dcb790a30ceb117cca31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1bbf0cf9b2a1c9d97d31cd3606ca8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39749b0f1001c42369b19c68ff96ee8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f323916e61d152e4f5060131c2b6c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49195c7c48d13886d80f1d9ed197359666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb947c91d529f2ab1267e988751c3cd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcc2333bb95e0d665dced3359840ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5b9d541f39ba8ebb050bafc3cab56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd8435f56ec270388d227118bade79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a642693648beffb7f21f3f52f9204a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d8ba52dc2bec596dee6b0e8d7dd85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9656b18bcf72df33bca9067eb56197673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf1cd8b9ebbe993beb398bc5086b9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7955272f66e625329207690ac428ede675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaa584720c50be98e469c6e6be692b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04addf5b0837a6b455538fb6c33e7fe5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151cb1a9a3bca84ebe31b0fa43c6b4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d847457ba31edaaa7fddeef005372679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836dbe42b721dd8738a96fdac15446f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bd739ebd85f6023a24a6838c589b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5a2ac079fd069fdeb573f3d774424682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9eec1200e4dd0969add9165540c53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a7b719e66c040691ac158207beb75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63910e266e22bc2f4f6c3dcb91e6399f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3ddab56314a94166a3a0e02c7ba61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4b016c9216a9cfa470fd5a9bfcc54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463016f2043f2fa96696e8d88aa5fc7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c821e2b385c184ee70ecab7cbdb96b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65141f3d30e0363330a2b0e3c23a4af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5db4976e66b6d3c9366bfaa7280af2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c120ac82b449d98b1c5d1455661ce0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808dcc5eb53484e4d64d8713b5906cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb2df5e87ec03d2ce03a0a765c3df5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93ddc9efc7fd51d44891d4dea6397f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826c6425593839664620207283a268a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493890d8d301e2a8c75b527c0bdb689f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a49201f7cc7ff0cfb488d3db3bc7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb3387c3d0a20a12407b2291ef2ee1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f7472011315e3295419332a2fc7f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4ceba59ba270ab96834e703960409701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f07f271ac10748c505156fb3a6e15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f8829b02d9eb1c08692794d6ade04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48150681820a0e8436397591737ae66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e857a0aaccdd21ef17638a5ab7316705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c6cb2f11b422e66e833703cb6fb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7472a6ac97dcb4c2ab1a885169c3a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1c330f2ca5cf1f76c757cbd775f88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2ccf178de703c0c57e2b0296b1583709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b30d9808ea870ad9fba81659b4660710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64696f4a31dd0637cead9779e2be74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7309e1d3d68b9eedca5cb2c0de7d03712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddddea5d826be87fa3a9fdec221f611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7e1d2047c8eb3e7c0bf4cea3d3aa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89d85c42f955f5a8d38bbe82d844ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e658446ac3a620d23d5993f77a5774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5a415bfb05226805c444c863742eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3ba32a0c2cd704244296977d75b7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ed0492ba98ace3b39ed7e11b3132a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d906ee2ac16e56cc137deba999835c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086876fcbfae7ac287a63063934fddd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b41bef33b1b3bc7dc94ca448008f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b1a48ff278fd57b2d20f6f75ad50511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa911715067ec783ecdbc2032ed2d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ccee1bcc216cb35417c68529ab85a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521347ac95e1d33de02d5bee3d1e837c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9629af3a6aec5904e43fe78d7a09b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c389ecf1e86820f057f75afaf2e14c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737ff00a93edac6b8af0324173f3ba717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c6cb060337ff11833d26b8f38a3fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc16dd412d4fa3cf38fb0dc641e00a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74169c3bfd6f473f469113218ab5ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31298455419bc7567e525735993db521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a236900241269a2a97f027a1215ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd9406309adec4c987b973b18db47b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d63ecfd793a632462d98619215734824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6097fb0f219d4ce84c52cdd1225bf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c0646409142b694287dba2e7f190b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d3ef471f0e0b2d9d10fff1ab4f52727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cb4698054f857efd976cf6ae9cdfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7ac6255abfca1951a71ff7301314c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5d17c9e303f00ade0adb602892a4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70441f79215d7934b8f495b46e1e65231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a34f24719dc729498eacd23414f2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703c02a234a5e6ba37861771fe40da133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407abb97438260e65b701a7e69ecc4fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207c8f250af0f08589dca7f4a9ebb5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a996c9895c987c831aa23bbddf828136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2745467bec58837d9f126d32d37e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc16469c7672714f99810797768c9f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377290e6a9207c891608aa9d57655e3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3edf4da8aa9e4bc55902ac184dbfaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c05cf61a4ccac3503ce9aabf1c1aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093409a5b8acdc6622bea9cfb49d1ad842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ca1dad7ffaa30bece14ab9cb877eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bcac4adabb1ecd704f8bbffec417144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfda0c5f601b8920360f87ad7666ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7ba6a53710b19b47edaabfd64573c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0daac520aedf831caef1dfd808226547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9c3ed45797529b34323c0279b641f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b7112f1c2bbd0a31430bb0e8b95f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b9696daf340fe6216746862566f3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002db9d35bc753b1ead1f4bfa9b1d8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb1cd06b3f0af9453f4ed6e52ce46952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7afa4e9b2bc91165dd82aca5aa7c6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef2cf94f49b080dfea789a4613e52254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d4ff34daec8f4966482c44f2b2ae255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c810bf0ec02fa2a64521839c0dbca756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f031cb7ee63cba29cd71ad100998fe157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b861baf8dde09f8cb81fe3591c57d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93a855e39fcb82759b801bfec419059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b8fc452537ac2e262d9dc641e308e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8128ad9f7791ca12cde3610b4a1cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d375e95abc1e8f39fbc1a37638282b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94566b950376a83140af2dc6d6948db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062927ec1b2d1fe257aa099a7d4ce04b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a74ee49f760aa45b87a80e624555f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1299a4d3c02ce8cfaae809a28d29f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930418b000ad9aeafe28f77c0008cd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b57055cb056698706cc029f72351368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c10634cae8e8e2ddc72098a8569ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fb8d082b9f2c75604811c143d119870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2940e864cb46df8ac714a3f2aa110271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c32456d7efe6e70ce50646d52179b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b98b66077f60561c2363072362a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bec59cbd77a2f7bb28d49c7cdcc7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffb33252bdc0fa19a3e657afc1568275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5d1e26cf5fa929db1389fad2a3c7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca873ab988786627f897ea7af0899a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1439d2edafda05006781f75cf8198f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1462ef0496bda900c941d683a27c4c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9063a2c80e664cc91b5234e18342e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66112ec1f12b683df726775253548ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52474b5eb630f6e94dd19960580937cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913f79f347683e0062e97b03294a4d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47981d6b2df28ece10e3ff50c55187384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f8089fbdda8d639b06515c46489aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb431d65aa9d329ac0bc2f9bab9a6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03522de85c3248e5ca916dd3e6bbd5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2a17d1eaab37896849ddbcf38062788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ac3a4057025410d127bb9593967289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55a892d281d54e84fd0b502f90a7a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ecbcc6ebc7009b4d2991b1996e42c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf12d4e361064b1303012fc085fa2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b59f4b67473e59288d902778d7270893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07cae1a5a822cd0f8554211f56a08094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88aa0a95aa1b3129656d7cf88976e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13ac415d1434554ba9698abf96157796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f395a361f892b4c2ef290236dded297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716cc7bfdeb35f27da05c74950ae84798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e993779c8658e712882b127a9cc3c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed820f7cc28f5994b63e3633d353e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cd8b3988e5958b59e41cd0aefb547101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da4cd1bfb414f66a4eb70d1b6290b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964f814ca6c585bbeec8fa10fec0b92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c181c18c9f9382f709253874b21b5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51201e5ce53063378bc0cbabc8e2d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee46638334d21e19ede6f0a10dca167106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893818716f173c0520f2ed40a700abb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0e39203f99e0198a9435e2ca31b80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f61f395af841a64ae85a996c2dab98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dd784fbd8bec05b65dc641922e7f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7183de66db2a07b6f7fe927eab0f96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ee64868b7270b0b812787c4e60f51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54474f82b1d19de79baa097961d861fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1110c7db148573b68cc4d4202cc1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aff29b59f90d887d1f031a114f3bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9671f2ef45ab65b007aa0f16d8be02a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269278446d982080eff5096d013cfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adef6c12e6499d90b5e35f81cce395118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bacfc276892a93e78b73843040117c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646e622d7b5a22c092f2812173b737a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5462348fd0095714a571b9dca6d4c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0254ad1c9207e055eb08673ddd7b3a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035e340ff093d0933d95c4d4a36d143123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff260c32f70d58d05e31a738ee6a75f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7976cfaf13e6e62b09334741b6b7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0fee774210c5f31631bf517dfc901126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aeac6de06ae4601340ee023c2302b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820455a27a834ce2d55b4f011349f6d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fe72d8da255469d1dc0d5385c4ba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3c3106ada3885777709952ec144ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1e563d01ce90ec59f84250152db6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec14106dfb7333a04c44ff4db843dfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b50f462a07ebee970b188f4c4d1d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcd5a25d957e12e6dbdc04114d13d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a3ece1873ac21f9208f3496a58811135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909b24a505a29d4eb76c79b602f3ff1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de0930cb3797d8e430c27ff0fce3d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a889b99a0d0fc5f409fa84a027939138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214d42a56af1afbb69ba6edbdd5fe71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280db70bbdfc3217b0d258196d4f188140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5427eca704fb540ddc39b33fdad7f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c851c1879eda0bc56d4e78c7b9f4248142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1a53e1dd70de667b4c8eee01ded18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac5e99cc4b8e8c5759f09dd1b4d8a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcfdd42d6270d43c8c4b2b4ba1383b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43447dacbda35dbd01a4e6c7a50caa25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8c1538dca2bb709fecf12e5ce5b3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084cc76833b7028a7f32a148b5b0c81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e6ec8c8d04492fdaef586993288b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b1d07ee5351944db05a6aa4535ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8507c056233b4d69bfd55c70c1fd4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d1b836852d76b6d1b62e662e300aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b773673934911d57a1d024d7a28c58153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2964c1f2d54f68017d1a2284a7990154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b43ab823851380e8c1ce522f3a300155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cdd841750fcf47c49b82298e2f32b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55716ed0b6b410af4f8f0b9d5233a31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f73954bfa3c3d9a91b3d920e625632158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2b72074f6c3097ef4bc622b083c70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cc4fc0fb07543501ec07ab2fcc2ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce68a76d1314a26c0df88155962cd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f076c21732b277e81513cf4369695c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ace40d5e4a97c727f654757c5a8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6984221101a9c31734b45cfcea95a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b243232b2fed012f2195c5619a02f50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368411f363da674ecc2e00445e309be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33193f5a15cf3725100329a6fc5e013167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41453acafb1643d5752df51dd0009eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ba9913e5998c379d391e048e4a4b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b19c44336a927b464c54762e941180170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90d747ab6d69526808658847b7ab78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b42e5309b7d22b69386692bba4fef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd441726d40375d470f35d27fd0ffe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b9ca0d88823571b2aced9e064aac5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd0b2cae6f214db24d24371825c58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e58f329d39f1663e03d95bf3e04d16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2c9eee1cba7097f1226b66c0aa6db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b00616d18c1a8992c5616da342da7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112417703f7c1d96173f102e7bf52f95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f316eea71125816aeefc615bab3c1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72010d72dd5ce9a76e1cfcc2686d76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f5fe7f87c6c5d213ce32d9e49ab64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775babcec6cae5c6c1e92528c7bf206183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc16e043e476ec774c976fe18c1127184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cafc18586120e9e3b40e6c8bcb3b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3785d900942b88b494bf8b04976592186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f9406e9f2d0de2c7900fa2c00702b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45607bd3878f11cca3d0e65b49962451188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16907050200b9f4cc357a47500b01a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4802a12b606adb2b073ae71f7db92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bccdb31265dbee1cae000f427333c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1127504654c351cf1482168d2973fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d79fa0ea463abdabf6790f0dc41484193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0953f6e0f96510318fd28290e72d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8af9a0b96224cc4fe6cfaa6c4396db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5e0bb524676c21773404c22e6b355196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cefc7c5066d34f4c61929f45258798197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d73b2321f2f2aa11fceaea90f8029198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ffa167db086e6b905afda8551ac02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04b2c94a72d9018b8b95e13142119200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d5b157cae4f32659ea7db1b860951201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66cf341d3dfeaf53965e81e53c4c1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8b8d8b93ce27ec03ba7b0c5a8fedd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fe1f715dd2a3f15f679a04aa2b145204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a9ce1a4b3135ad66bb3feee377762205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ccbc8b08f3ff5c08e132593982ab8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84422e12072cf3d8a7c0e807f18e61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d7548a01d87281284c109cfec062b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e93ff613e7498cb56e9e458f866b5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc36ca80565d24b824e79165a08231210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322f10c6c6614d9bdbb4f4024f79ed7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcccfd2f6ae2d77ea0c0fa06b3cb92b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08a754c0e6be5b9ebefb8b8d16ce06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50c9e4c6782f768e265d978724410e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d10910c92e0d6ad86b0a89050b050c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd73a2ee463c297950a199ad26acf0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421215dd828b321e5eb6685f8d52acd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e404a39b2523c3649712ff1366b20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a2135aef284b025d7d89481641f17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0c6277b0ec524424a6f0c319b7992220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a899b2003408c999292d6b4df37996221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424beed38a38d6d603e27b1638e1409222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc812946a60080a0536cbc15d1e490a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe03f80f924e3558fca9694af61c060224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276c7913b07760064e503511bf6a76b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ef930f70881669ce52eff7f859515226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb725e6613bda834f8d58933f31a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30811b0c26e10c597bbd738b9e71c8df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef765d7bc677186d20eea84999a4a86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6143990b6749fbf8cd0248c92f092230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6045be3d8bd21777c42ec4ad3a7b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2e915c88310d43c79075a170bee0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a683519f15ca4b54e5d7d3564e9dcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ec683552180da398657905fc02037234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a906745eff546fd5dfbfd04d99d044235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2539ec4f75f682f826922b42af67d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd444e294cc9ff3de47a6bde38a3be6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fb5397d1752c7e9aa7e11b8f6e969238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fd002bf6f3b026282d15a9813fe77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4470d82d5b712094ab73c5df9fe35f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df7880255db80298dcd1c48208e00a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17ecdf4d9870834d0e546db45043b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648b2cddfd1f61b7ac9562efec32a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469d0f45a4572e8b4137a9292cb22cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f178226225814373e025c46a16e49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ea1639a97c095c9e36d2fad82c1d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635484587ad4b08e71fd19bd8cb3ae8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd913fc497394a8af28cfe67d998dba8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78320f3c62d327e5682e5ab4f0c022a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828b563dc48191e609486543cd8c96e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725bc2f8dca8d5dcad14693733aeade251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110e450eff6d0bcfdbe079dc6fd528d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c96d33960150b3c40396cbd097d38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b833f8def10c7b4df19cb99b53b70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f851d6484079847acbde0dbd2c95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea582c9642cc0d74ab8fd375b3c7ed44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30657020e02183f0ad0a9d72761d6a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998507e63b71916345fb65b06e51d0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b773241a533d7e6a2ee8d70e410f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6df45c0a7ccf387d504c166b1c33e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ff91f0737acf45bf997f199f72b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6ec5e7692e94a9b0936a149e429d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6891e0eb77abc7fd62a773a2616df10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cbffd10380f0e89b2c7510162505a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf9a01ae4318749aa6df6d38b48c44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ecaa232c9be50134313daeed790e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348e6be7fb76e8ea0d92a7a03766c7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a7a50a39a71c344c5de8629788551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139bb07ec1125e4f82cc178dcdb1013269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732c7afba669d786c518b1a6e3a4c2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26932ce61fae826e5ab36f81018e5b1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12598179fd5ce31a08256e72d385b662272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27fb7a960e9c8f4115e6ef9df5b789273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ff6037707b58c80bc9ea576ec3678274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776437810339a34e0ff047880f54af5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa3b6c0d7829107d5d5d1b140ce16d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cce5ee9db1f721dc6dd145f8054cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d53ca4f13d15e0fda2569e15b038f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a76e7d3c7acc488a4cb24faf330ca2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ee442e9cd3048c00cd3561094d176280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd493d7e69643f519ebb5010aed9c16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641596ab665341b5369a4a441fe832b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1403acc1060ca66303c47e1172ec5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154294fac06d4607cc497a121c19829284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bce84acdd9618029d4fb78a2e35bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783dc57b29e6dcba0fa7264f5978853286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7b4f19e03cee4b25787a613aea5c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dadad7e2d732304d6602ba99ea3c15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603424c3164fca752159365f70f42b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6f7295b9c8daed3678e694a80eefd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d09799a2e3d3b6ca316731fbb74d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4016c81aacb8340b6b88a1b5d1a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cab5eeae036f4e09046a8f5731c27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc87949c95f5effa05b96f3fd07fdd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d049772fad4fd4cd0850c69c83247295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22421471a6dcbc2616cb84a5e715b32f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e1554fbdad71a8d4791b5b5ca5f7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dae67c72dda88f238f2b9f7403724298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caebc20411ae1ab873a54edcdec6850299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed04db52db3f949fcd48e3cd494e509300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b092b4bd5a5c618cac0cf15be2045301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da27d4cb34757aadb0b503ace251d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82364d7579bf49366a210f81ebf7a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fad65fbb43a490020dbf246ea57572304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676f72e9d13b96cdb37ead87a9c0027305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2774ca26c7a3ed1add1fb10a91706d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16679c51dace2013d13444e015d4859f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4164145aa7aa7ec454c62e2d457d34b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c955e598a419b0881e58e81b5623309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810c86bc610ec79e206de1ccec531b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ce9182f4e59256f94dda636ef1f1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f7ce343e375c189f4a4fbc64934b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e90675fa37994b28beb60ea89db2e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654ef3ef135e629f9a9abe24b945b3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339977d10b9d797687946fbd36da44e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dac3f0995771aebfb673d5a42e0337316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f716b7ecdce2748ee7be16d4f3b349317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab08a62b42fd7e38eebd050fa3a6d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95c9c3e13a45b6ae68c153a24250a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20c10b3991b5b84e79b4b541fc41cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71d66b3371fcb1ff17d75ca0971d87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22729f44efa3fdc56fd0782d9cbd1897322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1127605682af69a2065281b02140a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3da633ee712bd87d4711dd54a5d63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec307bd0b35d3c23388d3c1243ae7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2dec1daef0c0dba7bba4aeca3ecd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26118004027da8c2d11ae02dfd22894d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc614460e6485d83160d9f0fa1eef03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21243297d84f07cf3bae6a4f633f9cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a9c3bd0e3e7461daeecdb128e6fc1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438e283754b617b061bc8cffd8c455f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58312e017c7f287196015d8b2e37721332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580b4c53291bced0c2956fd953fd3e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bc651ec689a8c17bfc23303725d74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043a2a8c707c576c9fd8a214b8c1975335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f667dd053d88366c1866736b9110e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df488712e506af3b63d7a9a99761b61f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241cef8338018f73e2acd10c9f1d2f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420570b2545c929d40a1f5fb791c305339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20767a26d2521f2ad6f3cff71c425d37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac41711a007d3280de68ecf3ae50c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209130c0bf1ad3bc7e3b98149f8156b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93851d504d608eadbb2f8dd20591c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63039aafb9f63ccd6c026f3a50e088eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16eeb8924f55681311d1db45b13878345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7996b2dddc4120559ba4dfba77c3c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd73422390dc0eeca67fc2e4580ac95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75684bec84cba9efa8a19c2ca9cffa41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbc06b1fa37e98e753a021bd42167f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5219395f53b51beca1d654e6ec8e56c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ef0e47d815eff1b5256ac347f8baf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519cfff9771c1efd156dba65db550d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bc9815b85b53da09fdc4733c22800353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672a0617555b2e9bbb282d7329bd3ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866951744406f5389ffe04db795b18b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72625cc9846675ca5cf96abe44a0433356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14961b7b678c641727bcc6446da56cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09504db831a47a87ae6aba3df9386a34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e48050721b1c4714ed3a3d649eaf1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b09013ac9a11cd6579c9eaed3e345360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43949cfe3c8873487e1045dc70f653c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5306a0d373841414aea07e165cfd6b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbe9e2e867f746925c4efb25664115363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f1c31f34b40c58269dfc8a3bd237364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a65b29bbc6f1abcae779c757776b39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aef28411c13fd83ebeb2fa27433cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538cdccd92f1d51251bae39322a7ea0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef3b6e1dfb874c8445484ad297d408368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66105b511867701dd4e3638e2992ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079641b77af466e46fec6b77c4b7050370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065fbd1af8db4797174ddd69982c4fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6feaeb502ecda9fd21df9aef0d09cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988b2cbbd0143acc1744dbb4d94471a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dfb2938c7f8ea947a464700dc5187374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56331b466468cb44fe5efe9b19406c2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d4ecb260d9ff13ce6a082c484edb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd5fd4bdfafeee161043068fd9fd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add00debe5164f48ef19ef877c5624b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d17d451ba902b9161e43017a5683379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e06da62c40c4be2d913c11849fc03b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f9aae18ee0f1656cd346e3e55d2c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa15f549947c12b1ac6bc455289114382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00b2764a5fba3b5159ddf6d2472430383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67abcfb8eb56ee12ed1270f13b691c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad998daa250b95c5bb4682ee4a2de99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75661f4eb176379f98cb656ededd6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834f44650234117e4823f495a5be7a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a811ebc1570ab639af180c1c9a0df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0f20094877badfbce284f80297973389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53319e5fef748c4684628f548aa28393390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f75cf1e9dafa5b4860a5acc020b8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b22a45d529d01f184eca9fda13b6c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa72563844a3f311b3532b34cecb4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7dabdd518d75a1711bdb7d414bdb8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c3fbebc0ba4001e59854c53895f29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c67a28ecb78eada1647abd63c823df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42bd61ec6ff6a5d4bbabcfdd144676397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ea85cfd430b9a3e0d22098e09d766398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8867bab716a6bd86adbcc1f18402b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeb4994860fcad3d0b00382649b0c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaced8fceb20f07c7fe4305c5b69abe9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c51c6ea68009c40d67122e0843648402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae758d955c7d399dd77cbaf4df9cc0f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50bfd79b2f27568de7c1bdd75b906404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0de85b325e63fd7704dfcbb79e0ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d038f96625fda125d3fba022f2557406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e8940c6b3ced6c3803083a9f13f41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d5e6c05be21172ab4b8cc5fd9bc03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d365a71dc7c82948b0116adbfc9f9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa086955df3f63147538abf82df6497e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256337aaac5e15ad07d88061c5b31602411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229720cfd24d081eba3b59cfef9a7f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9a6751134aff9701ad397f8c9bb1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035f2c77fc85c656690dd3561172567414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0820e9fb205fa31354285790773ce5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302a9d4b4b523430b9e0f65356e7ce2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e03a7f98e0b2898aab3ed2c8197ae8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83445be09a0452a08b61896eb03bc6fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2743e3ecd4c5b2d167ccf26a03869419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074809ece925dafc7c1c182d5dfe86d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec474c45d12e085cd381764a17185a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b005dbc8c193be92b735b38a607fe4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42b4de72fa29df31b1dca11957af98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bdc784a9513476e2dc34ff718a775424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd4455ab468152880957b3f4be7049425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8806fd272781d0a7ed47aa6c86826426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db244d0c485a2400616e9968e03d2c40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a332c5d113cde351ebe4f10194269428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204063a5c1740d98b146bd2853cffe5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c880599fe0f8e1798edc4038e90a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296ba8059a8b41e47b4d8f563c03084431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b966a42f05c4ebca66c53a40f541f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309b1a05ebfac78a721c3eec6012fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f949b5ae606fe32f3139fdf91c540f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8caf58116a913bcd1c7d60cc6cca95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9764d6400a050d9b09922cf2199dd6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd83b4c52b907006d5c07b0bb899e64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1950ff9393ffda75189d05c9626ce56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa73ab7730dd470f58ebe4696fc488439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eac7030d7219acce20cccaa12c0ff9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b75e62d23c91c6a0bcdb16416ec79441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590748c89c1c6e8a3367df70d02d86d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aa2a64220aa0ceba8283744692ba2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fd8c38a1848c55cb2e4b40a3ecfa1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8dbdb4f7bf80c11e6be61694ebdf5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a99638e136336580c847af483dd4f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9673e0392caae8c4cf9264f459a6b56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561f028de72c497f83d64a0df6bccae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec616095081f392753a2451a834a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8efd6e95de924d00e39a5e039a16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226348034b15ff4e26d856dbe8f8fa0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c54e2911567ac99f54e5c3f99942e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7399c866f7d3630454755908a03e1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afcbd4520b7600fe3dd5d5a154819a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d362cd080e2b6bddcbbd07b993981a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c24ca00dbc5f3dd910a99d14bf659456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5958df67972f69c3be6a1d6e7c9b6b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c89e090a7949699609e4daea676e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1491dea8b4aa8a5b677b09df9afd62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fa8fa06fdd66771aac35ec56dc5bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded728fabb404be41ffca15d40639c7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961c36b306436392d465c88b20874ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdeab5f0ec51c82ed0ce71325ed169463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0b2d1c2d947e0562be238b8d9ac1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d247b870182b763fd9722ddf90b94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214ac36c37c230d17074cd666cf00ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4abad1722bb3f1fc96bf3c164ea2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe20ddecf1091af1099ad31414a7376468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f5097b26b126d35997545cfe2bb1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1632d33df052fd1d654a12738ca0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c14b031f413851147b7662e2c0ff0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a96f21a9ca6053071866961d3f1cf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c47dbbcaf7d131e21db8cab159db23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c19cfcb1cdc5aa73e98d1ed5a4c055474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4c53b06831d0481d2eb2743edd90e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bedae8a5361575d59d08ae24492608476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0d0f4d34fb9a1fd63ca16e5c828bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42589d928a7cd92b6f41fac6c429433d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10573a12e06bcc3b4184421d6751c012479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae8b0094f2d68027165e77ad8b43a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083180ed1370a5d1f1e7588413a42310481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd21aa8156d42fb2c5549e96c01ce1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70664972c1cb6e327ea021be7961bcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae9f70523fc2e5e652a39d8331114b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9372ce1522cbc6c6ab198d04f40a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc39018c51b42730a36207913d3fbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132ea47c9a144cfdd354a21040ce180487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060823697286d76666bcf113edc50df8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5b712fe5bf0b53e11c7c7350d1db3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94a8965d9737d24164564ea6afefed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e756d0f016c0aba336cfc84e6d5db73491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f49a2d7ed7b10a57ad0512a5fcee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb4ac234509ef0feaa3af340375e9a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275006d282e292dadfe59fee6bfb0d57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7037ea3eba8de3973dc334df414dbbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bdeac42021cfb1ffa9c48fcc4f61b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6444c6eba40a5099541fbc3a0cb2f27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddd4c7799f39599693a781a577551a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258343d9eff66111e5027dcee45d6280499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e3d0cf79149fc45da5cb744104102500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1ba1062dfadeba864a9880f5e5f23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa529cf4f6f70d80183f27dd94971f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1864ea7f0f783063bd65e735d589f91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d560b2240ed635730383816ed877d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1a5962438e4117311b9d32a56b44d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c01b38570e90ec96e86736461312b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef463698225c69566f96c0b8605966da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859d7b6095c2916cd4d16ef54156d04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2305d8314a42d9ff50eff7c26411d2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fb18d25587f81e49260dc171bbb9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03f0440c69e179c3d4b32175118f03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e0d111206a931c4c71c41ed4dbf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e495ea7d614f9ddb3755d57ee073a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb3aba511c3a65259e95a2f9865115514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f46406abee7717cee9faac5ad21e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573a8dfadd284f94e2a5ae30e4c6ec7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79faf5de4098b683a88e9338234a66b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9d69a1a96bf22888f1c762f8a991e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41e14b29abccf5bea981249d6b833e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746d53311bb9c0a206cce050947cb8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624c8edd7d4b0571397c9646825c13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5851680c1076cae988d0a502f4948fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3108dd424dccb7fd8ecfaf0ba25b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5161b9f6374d9199dd022691c8e9d3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313a0b49ec19e747b54a5584aa8ec3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a1ac39fe3a0e2efda61531ee41c7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e9f543c789559a8d22576dd8312cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00d1856aad8be5f0cf3dae9fca1b95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94700df3838fb3048a0804eabde28e5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713585f2b1db44e6a17f4111c8b65419530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c8c0cedd12e48c1f75a454b2ba4c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada306c1614f531ced41830df896df7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b7624db2fc1fe79c008cce2c0e71a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dedb2000041def4d13462e3fa1695534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525241e6080f12163800555bc0dd1d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f60d6c6c6782b435d370c4b317749536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81d721b7b54b886de11d759b342106537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f591a71452f6361380033cc20462f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d82868ebba5a0a3262f27f2b2fb989539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f273042a9b18a90d6de03e7aea97457540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf370bb5f5226173c5998931b5bc2e5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a82e4a5815e1e9825eee129ee47639542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f8808832d29c8ce6dffc31cc5de3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa65e741bab1bec260497b1d662d083544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9fe6ba927bf4a4977571bebe97cab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f128ca4aa1eb5efa4e26586e5b693b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0c24fe6954da5871281ac50a9812e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a622691767b1b5a0f5ff7ee408f062548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be80e3a0ab38d451888ba0d05273ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2109bbf99fca0e6a852e399d96c1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d33c5cbdf46fe5940ce8e7edc63a58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271ee66165f48f136a7380721e1eb63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e596ac8d1f38fcf962f34d26b4af1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f450b75e5b26206b9c45800e3a8c35554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494338bbc1ef0d17e3187a4631de96c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ea0aca35e603302787445e0bcb438556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7a2cca340c32e8fe235f225abe105557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15c9c776d0057c28a16a977ec575cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddb2c7971c33ed3c1684e5f51a6f03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d82df65c60f651e892648901e97ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd9ad5361c85e61946f6f23acb2af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce6bfb88466a666cc96309ecd9c795562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dbfe6ab5c116c1c7793126214eafc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334161b1ee844b49477e7aa8c7bb462564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552306a490fc63dc343f50310da0efad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083b63a6dcbb74a551f9023b49269e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227e36130d7e1016eb3bb6c1161ecaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbf10a47f5250bfbe50aab126ce9f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652b5617c05ec05d23f73ac4f39b67e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1374b78f262bc696726a8959eafe5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28271777aeee3305fdcbdbcaca2b4b74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d60740fb055e4dae1bfb8b7df9610572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93da06e399550c662756ea3496aacc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b17b18a83e0be1ae37ea3794be2ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbb7add3adeb106b39a1f78fb14121575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b54ceb17cc23a3c6b626512606bc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d65c90aca4b8e202e4340776203bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6789d56a80ce64e0652a4a50f0e0b46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624208cda83bbe9a157eb379a898efc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf8e25cce822c1b7244a248ca9f460580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdfafa422dd7a2b305a532bc23683e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0743b58c362dc083db6a98f3302e42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84397b2e3bb3f6db337453e421d1d407583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cdffedb37006de3a035a4e08a7b9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722376957f36d87c0833450f600d1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a623cdfbb4d3989d5c8763ffb77ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78d313b49781027644b857b9f70c3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5b375738970f07bd2c61f009496b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edf84577a9e93a59d7bb3859f8ac79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5b42e11e7d359a104a60ab860f4c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de2d3f51857cfc38b886d2e75495f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982b6b253391a187d7881d6e1fd9a6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1760ed318231576f3d2f6e97c8f5cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ee690c0304912274723944f9fad8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544eec4bbfa3b53a6c478d42b1e8d4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901208e0a74bf5c00c01b93059771421596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f652802025d3a9af44be363e7e88f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b824c1c751533d41db0ace994c566598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648efb5f4d5578fc6841f867e25babd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927dbc9390b1b2876c1224b9cdc81be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5964be69211331968d8cc55e2481f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd8b3d0d1649addcec3c8978121d92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af48fa384759b8603914312fbc751a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff90d84305f74ea51f4a0bd0761d74c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a4da33000eb2ab65cb722188ca062605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7e234f5a8780a2e8dde158b42f209606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6cf2200babf9817a39c9d2321926c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbb0e216006fed54ab5774106d8752608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2e8912e89c4bea1a30a09fb77588a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ff8774c8cfb619d097523ab22f2f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667295d1bec5984ec7f46d821d9d9899611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d307ddb50ec16f4241c8f1539efc91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4953d04a78e7c65914969c345780f39613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb71a1effcb9f7d9ae4c8cbe1afafc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fefda144277edc2d3462529c54a196615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0dd644a4b3419bab669ab73138946616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534736a52c41db2f45e199698ca2659d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378055ad98f1f8f93b70886761d6b17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c7450b5a80f124ae3bdcca5da255619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d1a904b5ef64d02b57afd9adedda8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb5a2b5c0fb5ce4db4b96007c0595621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa773d12db17b94b6bcded9bc100024622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ddca4acafbb9c4bbbda29cda66616623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3d39431d64e4a84dec280092a3856624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1612a57d2bd046506da9905fff5b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb7bd022d8bc6992e1471a20c1fa32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e171f9ba7a7e70e01b2eddad98aab2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446534d0dc42ad96e164a22c4d2a83fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d8054bc1a59c423cec19c19745ab8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53637ea1875c4a6d76b47f45a01bccf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae618f32cbb9ed55c52ac65d3c40a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c2563fb1996043ad634be6234c305632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d27c92894d51006e9aa6d9dacdde39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be4e5f75e4671d226498a52ddd6f5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def27c6ffa37f7e704d2a580a5877c47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf49692eda423c7489e300aa242c86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d83e1a374053141b391678792ea310637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73b596c3d85c27caed143887fd9200638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892ede3a153ccfadd07837b799cd8f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6ad3f5913a116b6e1b3c041427ef1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602d7f1ab83c08627cf6f7044ce7433641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca25057e5ca21bb42a45f9d3e21dfb4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23787ccfec6a9cc739782d7c182bb424643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef06c7f04a7f143dce9936f98a353644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf8ecfec065e7b63d1108ad62ea400645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae7af622aa4e69aa3326b3d4046c52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7e9e975f0d532bc75af3b11bac90a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054bd147ebed0229576244359dc9953648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ada47337209f40942146bcf922e004649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e21de3fa61348da6b6a07cb3a3776b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd199311f04db0d16e78abaee38f87eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b02843fa554cffe9e1a7c47e8060d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60827dfed5d67507a86e98ddaea52986653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac358ddf60d02c97526ed4c538872a8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b2d9389726a4f48cf0e462ac40862655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90115dd31e2cc5dce4e6e33e4f8af49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64844642b5493fcec4b211807e4c158657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec44d644362eda66f688b86ee21932658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2214ec89de9620d606018eea7623de1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37a43c06aa13fc33c0f15a90fb36fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c02f31d5eb9fa77b07d90e3cff0080661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abde97bfd352869644e43cfa0222cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effffedfb2947e3315077dddaf7c3200663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927aa7bb33d29f37c8fc6283f731e52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b19eb4bf2f68de0e2d5b905c8c9b61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04709f875b4a9bbf4b00759fd2365d7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da174b0119d180bc650dedde615eea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfdbedf44546fa667a8c43897e0e70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2b38240c086fb4a6d0f6225fc1b22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93c358f33e333ff2fd53004168816c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477cbb6e2a255c465c1605aaec9f9d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761a52d3b5029cd10a1f40723aaadda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6568372c684e3e5f7c782dde03cc81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17503f52bebbd9767048d7fecf0bfdcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d581bf001c6fca670f69b45f53f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a6a70e8fa38e26a3ade0a4d98665c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b48e0517f758f66bbfb8e88e69f52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfa0cb0c47b719ea7d2c9fe5395739678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>