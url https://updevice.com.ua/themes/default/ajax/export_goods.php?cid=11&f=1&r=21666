--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d28f1deb31b5777abfa73745559aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4ea18e9fa2d7dad0da2af6de1f0592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e98fbd8a2d1c032e78b065b5e019053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8249339749f7762af084eff4fdebb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774ad3fcb9bb01997538da826af8b5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd0a2bf749883336f7bdb0273a5d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10118e20b90e704ebc008b7a44bd957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee109489ddeeb1de8e5ab15889d5968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ea680ec69c7e157702f47a08757909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d99350a6898cc4cc77b06423f177c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fb182a7c8bff84f313674dac78c8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71d2083b99086437ab68771f4ecf5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ffd2a15339b32ae242da1c4dbc40813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703be6f767e108188aa5dc7f5c100d7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56c53757fb71bb2aac8f627e46698415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e08d71f9c1c6cd2d509f20ae14dc7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd880b114f04afbfd2745a3d0d08a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350784bf0e133e622fd129b52ab83df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bd5b1f269b60556db872bc9cc22e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b77cbf7b8033fc10bb7b1417d927920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02ac303fe61d23e236d6657b523b9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca232f50c27ee329e12df9206d8430d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dfa40a63bc53022167b0381be31f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da8a059c2faec1f53ed3257ee1c02a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a0b7bd2a30ee177cbadca4ce072e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41bacc98b0b01c6ea70c96655c955526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217acc71c674cf33e0eb8b61527e801427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a32096424177f541c15cfb5d4657d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67ea645e7f229b1be639ee5565516629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207735b00923469c52d9b016566b393330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df6eb30f672b353e2daf31d4964ca831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d5037bbed0d3a2851708dfc3ed58832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf0d4830e2b7ed65dead5f402fdebf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd7633a8c4d92d7fef4b536f7abd4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5f440b352d405096947294e10867e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aea158c95592113eaec41f900869736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb88062499641a82611041f029040ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcb86d46ae168de5df9f7f45f3430d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928289468192cd230e8b10b32ef313b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e34f4d2f62c60b215e4c319d76e7b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1754cbb0a873c7c310edfe9078496f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d0452ead96a2df9f8e4bad6808cd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f59ba580361066556347c328f544b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a992b1082f38ed94af71a18e39557a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72d7e7a24fa2a1ffeb9a55f3b8574d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046583554aa36edbacdf61884d3e977f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985fa2b6363b69a9b26784251a4773047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7142cb803af4ac591c1399c5ff85f6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dd53caf9fb0e3261c90f7178915ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a338d7fb4f3bb8f5fe0740581d5bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507b84fe9d7f8b608d82659c312d74651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aec731ef9697db5221c723c330ee452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51373320845524bcc0206b0bf52137ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d580d55c8617085e5796fb2e3ec263154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee311e883e38e12aa36ffc1c898c9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed5c8195eae0cf2e97fafd787b9bb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09906d39e356dea8887c02fa45656a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21e7ee6bfb39d3c45cf709bc8f2f3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f1317c1b46ea0e530120fb37a60359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc80a85403cf5d699434551b21191f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a8f5011b0719030ccd19beada617061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba241fd8911939b8bf6c9a7e3716a3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaa40a5a1fa10d4b99f046d55d948d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ca78d1ff4d1c40c223d19ce18827164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bc89997f4a7d88a30baf176b1a97a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59714ca76398378ed3079a3bbb76a54266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db367fc02620fc48f18c8f8732862d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cb3c87ddca3ba6334de4b3ddfff9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90351adf60d01c6fe6e3c407be3a41f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30b5baf0ea97864bf00d607453fc0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405ee3e4046788e571f1130291be6ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28172369f662c4e5ffb8ad6a1192897272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad176d0559d9fdc00500ef6d8d066c6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253929bad5ade7426b928bc6cb73af574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7b792df1f90a19334a5ae2c1e813475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86504d50964f52c73b047053089db576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab17e07d9d46be360e48c0b5c4d729f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d5e619d7ad5c60dea490bcdd3b05e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58a2eb701167716099c7147e8ae4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a593d58868800ee015a80ecd93768b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2f17120e5be81fe5f59b35f2612d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a499401fd3c736dcc59e86505754d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789642a5cd0341729b20c9c8602269983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34a3fca8ea2c09df9a7dde5832e4b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d728003bf0cdb062daa5b91bbf95f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724048b7b5f092c4a3051e461e1653286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3aa93de83466a17c7be5b0cc9d292587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59207dd9e16ebb80d63fdc0ce327706188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87946e38e7be9f1f7b5de2971045eeb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494191d9877b0c4179921e3fe00d81090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa725de940eab237803eeee85e231091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e20c30ae703a0bf3adbeba8e92864492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7105aba577060356372920a595f52f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25145be048f767431e2855b5a4664a5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c7c73ae9bccd2af8c70557582016795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52491839358dbaac118aec496d83487296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41877f21cfe4d3cfb134fde2cf44a91597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c15d25942ab05b7b5307dbee65ae4b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e8b29ba09aafb4da212c536fb74499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29ed79740cd1af78bc977e28d9e75f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5bc12cd695e3cbabfd9d1b59c1a3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0def974c6fc6374cb8d3ac6fce730102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fddd16fb7c435ebb1328974783bcf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1f613344d21331b4001c57914ba42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98dedc04ad75dd258434c68bb675f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1329dc727e9dc902c03f3eb9a42907106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a57123265d39dd41233d806fcb3c0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7633fca47cf9bebf85f6451050590e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7d61c776d7fd0e09a881713760133109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce5444230127279ae465810233fa21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d57956e95059f366b9407ad43a426111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a625d5e1475028e13207905548ad072112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcabb460c58fc487f820f2607229f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd86214b316a1a303970eed969b57f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f5cfaa2014a456e8ae136bb1d708f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9cdbed0492d16997e2a138aca7fc7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eb12e2ae3fcb2a6742ca3b662bb9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318e493fce494310b7aa64d595e7a82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0935666edf5b4535d49947b1c8ff0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24411b4de9980763a377c291c976d706120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46763d399f5f37a5c9d51f3b375fff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f02e11c7cec96c71fa3110ac5a26ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477421dd5b02e712a8c0ab432feea2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ae95bdd8db198e152a5e5b2296f6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5987e27e5573bdf160a01ba5f20b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5304ec07842ef8ecd38465009c3b41e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21b4d0e3fd701c5414ccbde8f27b19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07439ca16b0b0cb3fe3f0c1365b14b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba115de1d2643cce7f83bcc7b8c5b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffc3c375fdd2d9280608874bfce5be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175835e629be6336215bc98386092b3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059c40c218014648de819cc79a06551132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341aafe4635be6e1e8646daebb95781133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181214b76c3cf979c7b3da342b06af3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd6796421ece6c4e5ac1b3d1ed02f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c27df3414337811e6618c532f326c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc2100520ab8b9d757a02f9e1e70fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8481588a90597705c89db547e5d1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a56e1a0d5a6e39de504c151358f493139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78700a8e1f64cd7a4c2018118cad5829140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1180038fc085646d0c3a4078d1f883141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cf8eb1af9e0344992c6d416c3624f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d440f67d16b33f7518defdd0ec274143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf1e878459addb69e76e255832a4af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63084ba61216ddbd966b01070fe1a2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48450ee4fe82d84c5b65eed2d57c84d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396413a4161e8d8ae7c358b3e50e0ff0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3930e41b5cd6444da0db51fc508cf1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c49be107b764f95a4330448b221e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e20315e829df1474c138899d6ba9be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9329439d63c9296a80b7bdbbfe05af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29210d5a936d2779dca41af727a09eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaabf13aee944dbbdd9b19c061a849153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b839a221665d598e241258560ba1b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a796e386315a0ca86bcc4de9c4686155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebc6d22751e7c111c47caa8d521808156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc162dbb9d004531ee865b256a4a4dc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065d53968bb7bde3f078c02667329e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0309a5b99c6a82c463431989f1d37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6e58f60e6fd98eaa56d43524003aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bc43e7e9869b9ef7c939eaf02831f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dbf78405d12e66a5100057dfd4377162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a972808670880234ba1a4374de4213163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb5cdd476c3390f23c25036076b8c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db84c365b7f3a8a8cc8ba2afc6c312165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ce1bc3fdac9de5beecdbf6acc59c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0981cba9ca168a9c243f0aee5eaf9ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b0d475ed50ead7ac50f18dc64088d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c4da5a5d009e5c7849a275a2eb337169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200da0ff5b8afeb78bd123bfcc850d22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d26a3e79dd76abecfeac6b05fdd087171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f275972986d9b01a986104d5adeaa54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9cdbca9c7008eb4d75f8da86a20a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbcdc0aa98e2a574c35da5eaec7d45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faeb6f1c2f68e70cd26b3c02a14669175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853096ff1d1371a26905ea72c38ecf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fcba3c1f65c7c3bd437a448732be5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bc76ea66d59bede5ee069b8b4d19f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27edc00b279ffe092b8385f3603deb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df97208d354e137b72cc2cd5154e914180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8de979559cd539c5840c53e0fb6cd9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adcdbc589a11f4eab9f682bad7d905182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f766e4778a28238f6b164d3e3af8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25e8c58544cb7ef68e4005a2658e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafae2536a2af0e24e1058c1c8db971e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614048daba0f73e701492a1b51d09b0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410855910d6ec483c65cdf6372b8f452187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82bf4f380b2f8ec3f20426f608e23b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4229dfe564d768c1bc20f5972b915189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ac973138a8929a2c97a3ab217e8de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84f076b4ddbae6ea8c9bb18ec80da8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94d835932b087eab5739a8d15a9d77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1bfda9ae4904630c89e03ee183dc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2aab61735792a28353b5bfb76367f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07521c996bfe0b0a721197f9449c4ed9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa39680dd64ba0ab0d5752972dcd5c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6421edbe8e0f2e8af8a4497d48da1d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcbd5407b4b00c2330708d08d43fbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fc26d28d39504f5bb9f9485cd8b14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecaf79a8b47791f160b097ac624b1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029a15099e9b13c4200b52d7da0c7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9114e6a2c301531f871cecfe12c6af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df0aa9af7fee54447ca1e9c74cb3c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7d3f19f81c525af9bd6dd4fc482ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad2a46632bb7aaa0f27c56e5b275a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e1f6d21049030c9b1defe7a9e9a82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8709e6cdc3e7c3d03caa190d7328d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635c54539eaf70d49a65a1a0c44a3c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c66e119d4c38f90f6aa8c08796dee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e763c9ea83501e91883ca967eabe6fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38445b2d6c3546550444826e4b4d0bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d1fbbeefaefa5822631694558819e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d1a1e64963d3705bad6eb2ec2d24a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c1ed11cb3b594fd8c73bf29b7a644214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785bf69603b40ef83f659c3d6e236a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a527797ec6a0eb188758abf37f51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112bba9729460e0c509aea7f497ca7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c69ec7a21e3bfd11086ddfaf0ea305218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1ebd49572a4874bf5ec4ba5bfcc97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc7ca0347f850c659e35603f84ae0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04fe60bfc40d8f091e0ec2768b715f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da55e2fd517b557999f847840c22e7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865544288c4a762f2f44130dc2dad687223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca228f9c142001f35344b3c0457b4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286fec5c27c6fbabe0fd0e8536ae45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3fbceeb86b6e632d8d6f86f0c9b04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a39e1100997dd3323ef7aff43903ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefb98cd7aacde6ad252c1e7d9f87ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f4666c387f645963015c095ebc932229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7034e1efe3b1b392c730fdaea96728e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af109d9f848ce91e373c0003321f0d5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a3b11d25622a5611540ac12ed738232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd5c76595ea52eb28b806463c0408233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1d2dd3894fc8f724cd7b85d194fa0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348cc28acb84960cfad51ed6ac384ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e32e28a8a60d949670a0280ba39923236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214accfba5c044bb8bbc21bc1a391362237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087aadd409a470458e21394ca3b097a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd0d753340eaff01b22dbc2b728cae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24257919bb19cd066b9d4647151b4726240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea904138503adaa5f9b73a855e1db402241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298744ec9c411218ec8fe1290c242344242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3dde6df533f3759c89e6ab792d813243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a10fa55106b0d7a121e1996848ad5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd93fcc085c7f43956f6f2feb004e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e9e28710a3be7e1376c0320193da7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcc8a82e1190e670b53e2934fbf861247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923bd85da811ee2d7311b7594856972248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d4282880925bffe1b41407104e8e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b53d4d793720e2d232bb0202d462ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b979d38a4509a72b2d091d1696e669251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed3752b78e3996d77086a3ea476df0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ac99be5570366137dc50809e9c6a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed42e6f3e50db3de93196999e14eb2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5e1e63bf3e8a2c29618bfc49cdf23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5973be62392a710bc7c51399265936256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9199f9e2b07bb22751474e9ac48ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2325856e7806f575450029eb27f6d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44da4d4cf48b04d65eb390d3b372f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a370078fd1bd0a2f5bb1583ed9d8e04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e3264f36600ad46f42d39f74cc09b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5c7ed0ca47b9c4536fb26913a165d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a5de291edea67332495bb78141d07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90154a57e67fd2b951afa72cda929ef2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca6fd91cc9a05c61ded8ab67960365265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4021678de4256a580f22f3dc52f789266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6247cda11bd83a2bd934bdc978f70b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68342aab3feced0206910be56566d17c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06074fa73c5b7f2ac2ba4529dfb7a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1033e3a8b36141de26d36acb7b3aede270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5200dcba47677c856767403afa7cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44a4b11327b870486e71adfb1b0dab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a96073d21ec77e465678d5edd2288a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2d3e3ecaaeed332529202e54d315e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd133fc8701238a7651e600ff0ca7750275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767d3af43ff84bb5546c68b3cd47950276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c77ddf83cfc24bec20241b3a64497277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261d5a74bd7a239b44f5eb67210a38d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620d8ec9351c333a5ae0b7aeb38ec52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1755abdbc667ff866504b8745e887a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7409915ca6978183071f85bd199f212281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6c01e336c9f6b7a141eabdc72883282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2baf6af5ef93a43832793dde4bdc74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60764eda007c8772fb4347c71c7698c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09818f87649f7c03f386329ee71bf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a26f7d7a1df9a32a3ff77e6f4671286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827208dcc2a444cc7dc2b5742547205287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179997da446d65c83544d5bd2e71ee1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd69bbf91bd44970299b96200e5e89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b82961221c2f0ab9d395a5fe1586b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaed7f2b983dde3cc77b9a34b92075291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5fc8a4645bbde934fa2a9dce39bf0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0317a9efdc18f125e6271bdacd147b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e8d618a5a55ecb86ebf8e7c8797b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbdbd818aac381c8ab91a367992a84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e562ffb258561dad2c8cb7600dee34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e46448a83369295ad820048eeaf982297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222949f23e59a93ef65ced1f34560ad8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac18593571937475962253c4d2e968e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b111865d2038983ecdae5053f439f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcf281628ae536c7279cade061fd66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7424fa4bed0e1afc8b4cde7cc107d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef25a71b491c64022b5bf14e8d94fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c68ca8922bd91fe3d646e8bee09b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af7df505a11b294becf2fcbaa44932305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5915ed858e00904288d3627015215306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7f963db007c00ec24d1e29261a0d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4323330c5aadcdbc12ae4f7a060a5ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6af51f08f361c82abce95676c19986309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fdcf1eb4cfefb388b34993a2837ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238d5c6863d1e46bc7231c1d58791a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dba6b16b94dfc5ad95ccef8933326312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150673337d167cc5139edb0038df7b5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e01ff5786e1eda42947064e19eaf4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109d75793b4a4130c784aa7a356526e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e2196f686e1f35db23043225c9255316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c88f22c16dca17c0b46049a9862e53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcae17f2eb3df3d39cccd754bd3f31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803ceac0349979f28e27016283748c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fac837092696ef0d7db21f9b3ea02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cf2846a8f237dbf0fd96ffeb00dcb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedd4ce91316de7e4171f9924d82585322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586fa5b36dedeca17095a05aa695a40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ab09d27b7db8173d5d6d206dfb62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f24cae43a573b4af30bf04fbc37c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c794caa2486bc12170ae7a78e3fed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396408228edc93ce532b3cc5fb7abe0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f1b60bda2ac40854a99152e66026f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08d5ad63e5cedb47c756efbe1a8f99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662102ed1f8170fdea32815b93dfe92d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210eec6041858419dc68238fa6051c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae2aa8d4116a208e5b0c843d2234b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62026176d4b0a3f4292eac97e07a13e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bce4fcef6ff465f32dc3f3ff953f50334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f248b7832a9c65a95345627ca15e01d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba170ccabd695aa6e885c218bdcb325336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d934b5aeddafd0e0d5b7d1a44a9d4d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00643cda1ec53c389a00789af3f04932338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bf670d0fd32bae7dac7412550706a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e133c462e145f5aa5bbbfea6db808340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca106bd5de4d5020684391883dc64c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef30b6a571b84a575a7ed61d0d6288342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cb06db265f7135b488f2de5a21094343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb362d8aeb437e69b42000e3ba3615da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6fb422014e21dbaa888f004e33fac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abbb0c31f2aea2903fe4c5a89fa8b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb0a3a5e8dd02dd903992ea742d88c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b54c7cdd7183ef1a9796edee702839348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c6c00c0b3627b9d1a29ee0b939f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaa7d4df4e764f09d912148aead003350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a824ece3e314f38d88a5cb5a2587676351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a90a9d08f38d422d24231d7a4e40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd816bcb0c042da9cbe06d5793d22a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e7b0e542ac56374ea8b9ca92afd0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c698131df780a8faded80bb313688355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c317cad5f07a1df29360bbe75798b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233bc3900c31db684ca55c14dd0b368357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed7c6f939ea1425dba66ca745648b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3bc0ad7642a0ca84873ce6ac5fbd5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e869d1eca0a99d1c01a4277812866360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad89b015afc2817c296d0ffd6f05507361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320eb61aa2aa3b15fa4f460d43e2e19d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427291b728d7f8e4076b4267557a6e01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae5e2d52653bdb2fce0d04ad7c8808364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0542a67ba0aff81aad3783aa0ce5121365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5582280468bde5d62eb25058cda6d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd0f85053e0b064e4a60c828792e49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6944e035a27ae534436239980451368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a10aa391f9376e90924e7930946ff1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc343df301078b58c7e51d6380c03c56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebd20ad6010e443be10278c483b1b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a0fa11365f6db93d8a9fdf3886841372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134bc65865f6b7195f106bce1575e65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2231a94212dd25a2d00cb886cba09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772dcafba9fd4808940cd187b033ae8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9250a32f1b940da906ac632db7a864376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58125671fe05205030abda6393a85a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949261d555523d5e33d102403da28cf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de88ac71170d61601f6750d54130206379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe020ada27c131c4173b4135432df6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f887f48c688172a869e55b8d98f41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4defd730f720708a451a8394dda3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ab175e40165c6a8a72b31362496d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501928b9cf1d58ed44e56b4efdd9e5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e3440d646194f02e446c611f35249385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63285cff8234a80b80a43c99c3d66ff1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e24b7336d52a7a6dacd1b2b6ad1bf1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f7688976ddb4b4f9d760166bb04c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfab6a00118522865bf741d5f1188f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86867bbd166d88e2df63547273947a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361e6b580f2d7f1d8a58d2b92638357391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cea50ffcf206ceeed7b88a34c0702392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a21a1ed8c62973af7bb6e5f496ba1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e87b6f4e84c722e80be931a13629b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d3e57963d78d29e9c1b921f9de1c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a61042a949e4ae2d805b8320f3889396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429376f0b94e9db3caeaae73f45472ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3bdcb5837ec4b65c0222fbae80370398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2e07dc96f20f02b4dc5fb5cc5a91a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac9a0b98005c7e99a3c24cbf8418a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6aeaef741baea8c4d42dd63419e77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bf7fc344bfa1810aa899687362b7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2846cb7030c5896e32ad721a7c793b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb89b668d854fcc8efaede26eaff04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1f8334ee7f04a13c92f1ea72daf5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb322332c5a10d10092c8a18dd040fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adc4906c53d6930fd8b78ed9ec3e6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fb747793f83e25a35812b45ba67a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c8fed95f3059090cdf9efda38aa4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93af3ca86a5ea90df5a4ed72b01647410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c26df662c594c749a257916189f4cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be8d0c2f7c7f80fbdd8f89642ade0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97446d50581bec54b44549f40f5dedec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32925bcce3d599a68a4b9ea971b37f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc6428190cf0b9e1694df2f4fe68e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c885e57ec88ade8f5c4ef8198f94e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c60d53b44513ae2736ac92c1330dfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402be2994fbfde7fe4fc457f06a3eb7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651ff3ff650d2212869299e41524d5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e25b95f3d75a2cd1e88ab967053e82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271e1fc237b2fc839faec2e1f5b51ec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92236c6ce0b8c1b16ec1b88481ab09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35ef250659d4d39ec9ee558fe48620423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6643a0fe4dcefc985d99aaf9c8eb7ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de9e5614c577c07df2c652dcdb251b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c08f52b85e43a608345a5a94e0889426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153df814eb5452da2d9af07d72d33179427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87a8604cd2b7ddfb442fa0d58fc9b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387733a1a41d508691212df7d9f981ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009b6870b21aa62c9041f115e70953c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7648260ccd570afcf36d9a6a589bb97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c9d17ceb571625e08ee321e9da5ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c05004ad9a42aef5e3ba11bf22a20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ecdebd30413f48fc0264f9a72434d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103a5499c793113eea42604429c0132435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012d051a1430a40df86c2d9f8b1169d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba311e73a4e7899901010c5b6d1aed62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935401717f3fd88fa42deb0337fb8ec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61049e311956901872a215fd9b52516b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db7bb9a4a23ef4ba39dbbb349a422b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e36410b07e1d0b2b7309e82f6473f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3d72c76b28a86fbfd6b0057fe764c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53cccace2ecd3925c5e68346c7e373443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd51bbc58912ba539d59b7676a19891444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178187e79d9a7ac2c5a2a2f3effd7884445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5953ce63e1bbaf1f9dab455211cf238446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307826a93dde42a7ed29f82b185f488447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e29f42275a71144fb328067846a2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3b427f47e8a5c8440b2a0c2816bfe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6061b8f04172c6664a41221f57589b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3741ecf0478c4ff52a7bb068d12f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc87e1841435b2fa3679bddf393c55b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78078256f0e2d8d5465aebe9a70614de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063870aa9f54b679e32421e89ec37db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74336c87043423828c91c20b076204d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3949727fd9de509f456f006e605e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051a43b9676d2a4643996a99959c136457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6ac60e6bcf24e3f77bb98b33fe4bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39357472f0f3fda0f4d81f49c68b1849459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57859e63ae6eb733c40dd9dc552813ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe52b4a1781b00db0749119fb39985461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2178ba235e45be0ef12d6fbccae0d6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb702f6c67f94f57b3d93152741426fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217697dc8a9c9c287a572d73298bddc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852614b9bfcdb354b7b0f46c7f081b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb055918a724dd6b856680f227c604a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bac1f3aa107b1f3332abe5e9f2037467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7b8ef149a373dbb34abf3932db9c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0a02f8613edaa6041e43b45fef30d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56464d562aeefcdbaa2465cbf1a4809d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78bed5f0863257e24a03d3dca3ec34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d68c226a99e1772c9dd0b9029527472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb9dc5734e202e59ec37a4dc5ee5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c36b3ca0961f1fc6f58223b0c08d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbdb6ef9e243712b12500b9b2e17a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0eca674e50562dbb29bb7b204caef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b630904ebab1a993ca70d4e017b6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df53e86505fe5b11fee86adf9a1e81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a6b1822c614d610f298e577369500479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a45c394e1d2ef90308f4d7481398f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dae0fec0f9c30178036ff3b742b92481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f51687943cbf0887b84aeba45c105482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8383476516de0dd9aafb22e36dc8e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351d9f9f504b85bd2573c188fc7f392484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c8b0e35d93c63567bf6d5cf43b01b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6ad19d9bbe7cdf57be52d1cb47a86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee5646ff6376f2c6d957b068f1c61c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a689bebeefdbced53dc8e16824e5382488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d65504ee095c9f2745e6e7c6ff453d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a00bcd2af4b335a81011318a89186490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53b9aef5200913c920717559c828b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ccf0dfd445ce6ff0a33d0ed0b9b40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a54fde741a81f7a52e241b1dedce99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b5b56508577838a1d6c975eb89d0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843d022139e014b7c155a3517355c66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2538d0ad82c8930fd5b216a7be49839496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d68aabb6497e750b1fe50c5c249b94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acfce84e3f7c6fa7c3c38ba74e3aa4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a454d12715cfba9b3e9ad27d81795f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa036e6dc12743a6c0a7c64ecdb32e14500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd5ad7be848695c93aa41bf4d4f01c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35d1c9f07d3f38cfb0518a7dd2bd49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b86ba335e722bc13060e8a0a9965a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83148a21292f69b8c1d952b0a90495504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc211cc8215636fa4a73bc0eca8b2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97149b883a7e34e8a1a10de49a47420506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982d0c89d57a55f8a035f03db1c0d7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77127500d9b81f5c6b6a6bc7c5f9aa05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eef3964cd0ed71764a31cec0cccb07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826de69b9720ad61b5e0dfd2929e8f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478020099ee5243e7f73dc4ac7258a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2a307ddc91a6603718eb2841242be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d175b0980ddfc74810e178a022eb69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf99ea9f4f75250157fd593501df8e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7a2f98f76afd29ea5b0e86d2e29c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f1395d8e55f4004ba23de7771f0e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abc01b0be6b53f0ec4ef25522714fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bfbc463c0a33759eadeec898861ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64901bf5442bd8ebe03ceb5006b7ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63262dd12862a523c83e6e81ddaf1bd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fbe262bfc8c65c201f8a344a11c54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea26722fc827ebd85feaff896518710522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3958bfd155522493dee3053ae566317523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287ead78163b241bd3290af8b11ef45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226ed17791177ad8610b3ff6dc89e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085128b8edfac72b0ebe5075dea1414526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77beab994407e38430cd635eef7eded527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd4788d09a2729322ed36eca42e5a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46646fa4dcd87863690346c3abc727d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81475190fe5b168df33d0d4c777210530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0445185c59002694e686a37fb1569c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c1926098778a2498dbe0625c43c55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78878fdc5d9e91267af4052e06e73f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31524eafca98a8430e95d0756d6e8850534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a89a8ccf94d322f3e2a342fe2d46e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0ef0cd4a7f956a9cbfe18d4bef9f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cc2bb60c893ad80b2ae64f56b0c4c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be041404d3835260621a6005b203bdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595084e48e47073b085196cf75fc9cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41a9657a410ce04e5e4bd643671058540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27224eab453b913e817d30c25dcdce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c757f0867c09811878ebb09eeb9da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0c7b27c28f704c1ae993dd8ee7a4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be90559abc985b6943e9c3bac443d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b6fe762d09c031ad39b00695c59cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08ece4cbe6d08d4aeb9fef6c6f093e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fba983ccc2bf8f5e6a8513d4466e53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b71e1d6d95d713fbe59585986916548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead6726aaa9416062bf9f75d403cd55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb318ffaec5a209a17ae213de5f830e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90b0b166ab8b3f2da285d1b42093c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1d51288747370546c8322836cfd4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46750e5bc5fdc61572c318f82cd8ca08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97f27153438d885710ad4a922e22e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84f982e3dd4a8217d298b29e4483cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd428b073d4634c6ac4f362b98fc73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb83006e1383e62ea5e9a98f1f10937557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b8d616fa64af23342e19cded3239c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc3d6095c76ecb22dd860a48b9fc1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09f99de5596313a212d8399262f0b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192f99886568ea681aadd00779271d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21886014bba8572793e3fd8800b51641562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02def9e33d094a2535435298712a1d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40461ca87c0387562fbfe4ad8d6ffe4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854efe5f4029647f3e203a8783d88b51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b733eba8d6494dce02fc8f7ff3baa6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3872920655ebc7645fb2221cbb0e4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb33731a138e94f81d9f05c769f1c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87899397c4697e8cf875d6d151cc6323569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87932fa34e12030ddac888b7827ee3e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee38d0bc8c0f805e945b8dc06f390ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62948e65b26d66d017ee38c18a4101f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121fa89708005d1f81c935db30163bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95134f4164954f0cff5d6871759746aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed183cc772ec1e4707be3d4fcab2ef9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbae50eae1596b0aebdaed8d2e53d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d7649e71c9af3b58f0d9262d30f5c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfefffddb91e0fc627be76fb14dd32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ac4e940aee02d55138105db7f332579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e2e55e13387257942ebee0f745db5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7eefe1db5545c04c4b7d7739eba1e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955816af56d49a383ac1b142c5f3121582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b298a0094bc37a99ffc14da09da1bfb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0c57a0c47fa9553b57a5d846c6295584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5901528fcc6b1b4e930463996ec5ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49951b487a9fd5b0d48258e0213036bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e660048c0d5c46950fb1050fa216dd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d98ea30cf1e128d5ed2b095419e6e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7c4d76f021471c46802d55deb8b45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da33beec2e208ae0c80585086eebea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4aa4744fd64976ee758cfd324d86e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8dfb97bea2bf2c25f85f1c416777a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e1274b1ed88067b17aa7203913e00593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895e3021c844134a517d2bb5ad4ee73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa7cb082aa395ac77de9dd1de6c985595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbd7d6262b2eb2a145c8fa55ee2ed0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471256a12fa6061c8b00870593497cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6a77a3b69ed283cd55e2a7b8b96d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3772572697b7b45324041e6d2724b54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2534d00a23e8ffdf06b932812dea8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c23c863589bfb006f25127043699f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29294ffd7b321bd47c5aa165083f2aa3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbded01adfef999864293a6f5c6e56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612864d53d48b04d8724638c91b14d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd8174dff3a2d601f8c06eae590891605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504f5937a2534238537b0aef1722d98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de15409a3023f340cb0ccdf266a8ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe1c6c8a76b8b4e25030397b72451f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4200b2ac781e850bd7645ef144c06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec27f16b166f4b79e046e37a025cf1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364d87092542cde5cf2c057a4aef9c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9018b41659a1cc575f81b5112f20358612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc52396865a17632d25ce5e04f0c76a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaafc3148d87c484b3c5aabcd5e668614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c52190200ddeb93390c431650702bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395c17df619c6eba189d8f0d7ab17f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16fa010b59aab5b0506aeb9e8539c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81410e01d75c0c36c5c5b563804b0a76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43051b5656ffc772e24c8cc476b29873619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be20430ee945f9753def44358cea063620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617794cc143c9d81ef73e4fd97603a72621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59990fb9bf938d4fe2e1dad9c296535b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af7a0237fd74977bafa62e296bae0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41effa8ad0d15eb8a5f494d3037302bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5502eebd74f5cab21764c530b3830e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afaf9d6cad69eac74b0d1651d211ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c246bcd54a4fbe1f0fd44e08036f0bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa71c9f56698a3433f3c0439c11a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd48cabaec635ac54339fe837b087a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f759545206b146be81febf7ad03733f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0e134ede228b0978bf76c4c1a1bba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05282f5d5ba584b5ba5e192ca3a358dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea8353b892856f64bd3a57991807be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62be06c2603e6820fc0fcb5df171b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e1d3e1a9c49ae6c63ffe2ff565867635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeb28c803e9ccd35d492ae5036e65d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204c2cb5fe4aeac92b6a4d4289c6391637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14928453f11dd000e1ac4665c57db22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea81ed8003104915c7215b0007d69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb7dc1bee6544f053324d7f837deba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6743831a081b270ead4509e3b6d83d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ef55f30520c2e7ca04e8a78969230642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1d08e00d1915f1f578d98fd66a35e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019e5b164cb25a5c37d3b30e8d30f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1326bdfbf92dfaf6e371307b5bbffb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbcc8d1055116a72229a202d317ea5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab20354f91dc594a36b912da2334dfc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5edd57e01d50fdf092d099e6e04549648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dc64602623247e8d218a4688a6113649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42139f5a4eea6f1347806e322a2e9073650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb75341e60ba8fb7ccf781edcca399f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe67b058a90abbe9d6c0c109f1096652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b670d991cf3e80bba4535e11cc0d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e35dd36b8f2a8d7ef5adfdd4e8ae29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b4a7f918595f18fd0ef2dc3081a06655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df6ba9088fdbe463af7eff4759b97e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417204cc11bbffccd05db3ba7ee59d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61b784ec59cfb02a2ac20d8dd2580f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc2f8749c327503de5df7cadc3eb28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3f1ca354e55e90572a891958df74a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884b2b8fc51e7359a1ff888448b4c95661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f6e541f0875cb3ce5d97acd027162662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5013ddde7d883dd3b12c35d9da993663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b82f0957d06116fb32c51ca4386254664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733575eed0f12f3722aedf77d0e52f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f9762c7f24949e3cc269bc677032a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d644892b569f9a565ea9fd2ad4c1b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00a5ee7b8022653ccc85eb15def13d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfd2e1b2ec7c9493976deb4bb71a5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8528f376c8415ef6e30372e0f03bc4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2386c57cb85b68368009f7d368b27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30957919be83a432bda5a46bb31b6a87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68494aeee254b8f59de6e48b997772dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29279cc711b8065af11aa6a3b7e5612e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f7fcda486b61adb1bf2d84e8a2ced675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f99754a6a3489c578b640407d44d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2818324bb383e414e98af4fce4ff4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd121deafc050067e9d369f933d0db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa3b786b9ec59e8b0c11e55b54f78c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bd21b4c432d939dbc8e0e09823d30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5d8481edcf9c366ccf289b4e70453681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7cf23a56059bbb4cdb6e5ec49ef33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ab5b4db6cecbd58d2eb0f8af93f97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e158f7bfe11eaeab87b0a82f8cc1b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0d92880d1e2bf74b4c31a5604a297685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffd1b98a22bb5ad6a8639513fe6c66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94cab8ad9f89d33d60c787ba960002687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625c755e7dbe2b0341b77b5cdfc26c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094481cdf108d0be4209a2a541fbc87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417cafb07476d87d1b3691754d1bf24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbac6cdfe6ad282f19e98ec62dbc18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10d98223b07e775bdc5ed1e015ff6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cfb226bbde94d1ab52c30c7a24384693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc13f9a5e8086842fd18810a03bba2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abad93636eb42ab98dccde71aafaf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383b4efe37b1a819717539204e8cb5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d51b660fec2ef071cadd97ef98d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432e0f81b3a03488aee9e72bbbb72cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fadcdd35af146318ec4ea38f77c23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79410ce24bd810a8a2d2bdd4851793700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7503f31ee3edb928515889b910bfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3b9a98c9d49ff49f4622100dd76eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1960d8cd35fbe3188fc5b19160fbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbea74e06db135a2239edbfba8236f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6525e4c87f70dcde99ab5c52f0a82cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3749c896cefdfeceebf2143317e4bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc58eaa63d094dc570c31aebb354cda707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83bbc6593be0bb00a1fa8c2a090286708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bad9754d897f4f5943ab9e5d16df81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b52661e22d5524b059ed029dfc8b0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99c6d5e7dbf2e4a66e7f2db41d2c7d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158a5d53d1e89c2f31aacc0bc7e01884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3867245878eee2bf23898d3de3d615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e11d7b2a43c91a9d5f5fd954eb24b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cf81be0eeeb61870bb92895913b397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74322d3d4b0e5f8036126aec1b5d83908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c86cf3da120bd1adf23ba499b07609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6d73e4b84cde26167536eb3527b4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c820a059edbafe42384e275036c7d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6e2f5aa8529b3f05e6f544b50cb0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d718e6c93bc5a393841578159591aae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec70f1d6099d893702ad49f19c1dc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e98177b4e859c07959f9e1fdcc2ed915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabc84472fb9ede2eb93f571b093dc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff19bc3e6971b3a5616d92ba21339e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a5b69e09c284b6bf8317bcacd87b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b837077cc1315a82c139e831f3874819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225e0d3b0dfbc75f858257852eb851220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32685c236908757633476fcede413021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5581342b7793265be0c471c0643b0e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451f2e05304fb984c2815c3e412bc9b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f6221a1d6ac07810eb79f023026324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a205f395dfbabd8e7699ce0e712f4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08d6b40c7fc5dd01b8179ff7beb35f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab82fe274b96a01f1b0e60b1bea2a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8d2971b19277b1276355802d3424728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3419bcda6e47cb761faea36da5633429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46a07714ae1018b5fba944100c7cd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95611053fb7c6549af3b899b48e3cb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493c176e2f85cf2dcdccd26e548586632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8880993727debd475bebc7eed0ece633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4fd7e91dda7e512c272ab9bafa7de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86067691d396a04d1c7abd90bc6c287535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565df225d3fc5d8361defbb832c9f2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821e1cddb470f62b83897b6683a432e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5d93f6175996bc3e700a6a43fbb8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1df0d5bdd1d050e4ac7c043f7c19839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc3c9127114ac8359559e8526077a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c52da7304442230af8802501a2221e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7771d9935e4830613a87a59424af22942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dea91e9833bd09bd4b41b2699d61543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a69ece2b878171a222e45c1cfb2ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d081145275f99fbc201e28f39ad5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189940cf3b72203576bd0ecc7a3236e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed7f939d9a8558d82f21f5fe8c861747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746028358b3e50b9d81603053f36471448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c627ebc966bbc2b2fd37767e694a16b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f27319fbcb7e6231119e568c78771850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29d8910b733f4acda5588b85b8e44f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b66fc1c96ae00deea149c9a0e946152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65619bb916c8c5b4ebe4ab6133fa98a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4186c21339308faea412ed698c85d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f380300f94ef5c9c548a80aacc1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f298d4fe3603bf8504cd4fc86e38656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab7ce017925f1f70cfc2ee65cc049357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0464cb4ba088a8fd79ed7842e285158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9bcf5082a54b09a25a03fc747403959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1672305700ebccdab41dcfb75591f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430edf99b731b58d1e71f740d5bcfe561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff877bd774a5be640c41533a08c3232f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080360a2e6c7ea49f292771017c3eb9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40884ca2422dcb26e5471ad26f449cc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdfc27a442d30b899e9f194be42af965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c8004d9f6217d4fcd7183b6001d1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496e5e0f51c5ac3e968ae4bc8b1da7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803437ca35e14cb1c7b2fe3ca3797adf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711122426cc613a900f0c993ac0afcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d138276852635f2420d0473b286d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5f12dc7108963f1544ead97ec1fb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055a87cb05bfcbacff4e0e299b5a5db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c9731db93e61b62b244ce4c20e15c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00a040ff9fbc095684c295b71767d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17176a588233868e20238c287e964a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be627d412b90891e238f57250d8fa14876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8b5779dfb37f88ae9a23d591c120177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f93ea5d3bd6ad0fed1c9a7d7eb68f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca9b4adebb8dc4800dd8e5696481e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb901467a6830971e7da4b94ee4a8c7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9493c6826592f92cafe99a76d453b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b999af51fe3a747566e604abf5e08382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7762c661fb13364821fcfa43a449a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360e4eaf958b7e4b77d1dc0a65ee40b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11686bc7afff27080ffd9a98219fe785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983023b0a53352cd607e008c1af8e17886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c29eae400cb2add33c2ff5419304a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92497e3799481ddc6d8403026cf652bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb862c98a7be9a93dbc84af86c1a677989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7847e5166bb0cd68370f22356f2767790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca486d0e57d5fc6e8a0691a22a63ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5f07f903c94c0935f107b929f255692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdb75a490fcfc2838a960360991cac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a6ac74c9870604a4fc60d94374c2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734403237f5dd0045021e3e27c5dbab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f154a6a8d880afef00baeaeaaa859b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756102deda7a48538320bf8d16d074797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fdd96585d72801d487e882a09737298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a27585e774c1e83fb1cf22d992884299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204b4a250fec8128391810c30aada20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb51884922ece44122cbc1bb79883e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe477e9f5ddd0a8d9210bf64e3143aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e5713bec741df337c7bc5006f7002103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec83f80883a6d024c9499a8ea1f52a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b338ee6f1cb80a69bcef90b6001f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18dbca8301e9413101e4d057cd1c84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4652102a92868ca0142145469d77d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6773a3a7219e3e413260eeb7249b577108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94842e32e1d788614a3991fea7e298d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d118a62d779282ee55389d9f5e21f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ddf480ebb63d25cd025d29ebd3624111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b39aa7918b27997852e40005c04e37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a386314c2949ac4827dd72b54de292113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016353e8ff34cecadb55e4e6135ad7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f650898b9fcec80e2355eb0b06b8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90477520afe105586f2d0f767091b592116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f8de241fe8f696d4d612d0ca021c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8889d9a4fd6fdd962518b4b6cb42e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8801de1d501e4f893959c74b328cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf21425296585875270914db20f50c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482410c9d2c1dce2c3d60e2aacdd9cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28a63bfd114ab2a8b7b91a36118af0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa82bcf63b2485d6a6b51a6b01b21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298566f37bbe56126994ce43b81acf69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00476749e62161efe3fab620dcb66195125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af469774fa84e2f07fb06d0789229e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c446695ddce7bb864aacc7b47d19d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934267d2b5315355c8594d923ceb430128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f681dfb18752cfa2b7f6d2a2cbdb6ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677ab65f2708c91f25d8b200bc677f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7b53faaa13338e24fd951c4a2c092131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cd28de335c3b2d3c4c29f00c77076132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f41d6d5b40ce4ed4e441b398b2538d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303893f3d17976d4a06973828bbe48a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fb48951b3a61d2685eba0a673ea4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaf7c04ad7e8675edaf1514003c669136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42850b01250bdc64f4f5dac2432aef28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e589a390759464f154000f1e5460ef4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cd41ad1d418b7d22dcad1cd37a21e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1810122768fadc89cfd882f44d3fca2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336068ec31c8a961c62a158b40dba4f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c9097cff2752f858def5581c04e2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46feaef2e2a4de755dd89a8ae8a0dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782beeb0dd8316e593dc0af1a0d1c81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625df5222707830f90308fbedd206f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a59283eb38089f4c53a435aefff501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85de6e86ed4f7346a2e318856b2d184147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedea9682daae5c5249d12065ca6df1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac28b28e7ccc3ca49bae1e98536d64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655eae679fddc5581a0642f51dfaf27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad53d5a6a737e2ac65079a79bad03ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8ec4720f5b4be7d18485450d80b4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652ab9484f6d021c4eb544d71a8bb62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc69972b8c8b62cca7911eaa2aff39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43a8247907b1639b0ad301a66c7de2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129c376bc94b439bea2b6aabdd96b3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c2512f98579c555966604fffca6ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe09fc6be6b9915783a05e1f5a61b62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa69c510a5eeb62db20ed0dc7eda3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55293d84ef41936b382fd610cc8edb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2705ee8b33d392a365d0ab61d2c938161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c64f9fb112cb0041e3932152c3decc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9a3d62fad562aa8f03768a490ce71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5067cc8f8e2312a81cc29a3164b4d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cb63c669a99b5923522fe7d3681fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12ba48f045f5e44cfcbd2de927d28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc783ce50f900aa4db4797819625e7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e131cc562d27c97918e7294b2fbd81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66ffb88e93a2d351e11d7cf1343ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9b5ba663b04ed119859a00851ea49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41706c12af185e53d97adf77e2bb0390171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0ec7f565924f3e16432d6565f1375172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b114cb45f47b99b232ffa8302bb7292173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400a077e251ac59bb0185761699b001174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b60b652a327c86e897316b8031995175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e7e6c81998cfcae96a979b30e406176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c67ec08ab9c0705ade700e68e876b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14040ee570905bf916de76630b2bb77e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd7f6b12ba8d03f3f3e754400fe192179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dd1b1dd00ac3340deafc5700de253180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea3adb8eba66df7e8e72d02e258e85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69366733b44f5ea1f1422088af72d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4349cc66b4bb4416700fae2a77b587f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75042aa2b8455b28d13f03e366175d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716743bf688e895070c35f8d241cb15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942ae690e5cb26228a1e638f5370a0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857065b6aaddc2b543036c71a864e4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862da5f7ab92cb38c8bfbbd9a452aded188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0350155eb2676d5ac7f253f8d471b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d70ab4b99a45767b25eee9bce4413190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70167c83dd31b4cb7f445ac4bf0afadd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030942f6f895a3c5f1ecba538c38a48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb09f6480d8f375087f70d92d1154a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766dc6d816f87cd38aa3b977b39d073194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaefd9a80a047be079e88794e853bee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d737f7a5dada1c97ab97c7763362c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770b9218962b52de1c8cd75c6b0b031197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac75ca9ab157c91e9bad08c316cb1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30da96e062cc136119656a999c9118199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d6ec286d4860bdd813472b1179471200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea476409d29f21939bd905c3112d66d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78e8ab30d7f0951f5d804e80fadced202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7fb62374c78613a5253ad7f2b4892203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbf817e4a4d47117bcbf4630567c96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45942d5030f00ed514c8c2775d7e76a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eb2402e0de1c33e88581f21b0e5fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544a5525a17b0db61b4c5cacbdf7a14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bed58fb0ebb90ceb9597c712de565208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9cce817ec99041470dd405933779209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a466dd0d0b8848e8b0184aab16851e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615fefc7a9585e540eda3c1dccc9e8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d268d0e59e37ae2d08e8836c41a47d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ffd4871c7f7b2ba4193f2ae3c9351213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab17e82d8edb6e97238fb6c1e02291e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ff5cc58b6890dfdf40b8f18bc202215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03fcbf9ff96fe8b48a0f1e592de0eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4b3a991737cb09783f7cb4543058c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d00cfd690b512c9655e85e8dedc7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0ce24128f8eccaddce3511289cbab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae71a3f987d8a5ead9aabe401da0d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f41326ffc522ff30b51e019b089828221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc6ff3100b1301194dc7a9e4f54d43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5b84a8df738a8cdf0c6fb9955f1de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09efc5e7c70b3bcadd54dc6c5876ec1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562f721eeb44ef88f8f89b4acbb58b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ef981f306b87bb8b03dd5eaecbf11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf04d39d137c38d36c416681b65d7b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacb877b4f4d2ae363726e1068a1f70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043119f5dd2856cd2987a6a438b6d4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9375bbfc7c1c37a3f05a6023b22939230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ed6329ae69e50793acf005898ba32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd486209a586a7a2099bc178505a54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff761276c91b32783480f658c4a1338233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da665414e84c36ca8b49cd5127848bae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77478a3f5ed33d5e8f9f68ebe6f1d8d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ade326ba3851a440a17c154054eaa2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205138b465c8f76daf7667e86fa5212237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbe2694a510697cbd3d5c74e20ecde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819be368f9ca91edefe38cc978671acc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dec5190d034da681059f71ba63d90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ee55e14a3e882d2f36dda91a2a537241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151bb75e4c57d3a3d38e66dc5507e44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ba6c42475d5273afacfb6c98cad0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b471cd7e108e92950bde51be2c5c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d77a83fde92d3664578a7d6cfaeaec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6713c44f997d274a237c19b61b02d5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17f3e1a8c2dac89ecc8046db8eda8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf321bbc559f4e41e73c910d8b6f548248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ffe5734fdc216e1ce34975ed0b9ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245e703e080b52d4309a624a945c0bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba9cd65a7c0d622e29d1a048f2c41d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890b4989cee2b6030d6e95756bfe2cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac10a247b4f05ddf5ee01ddddf7aadb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674000e67e35553a4d26eec776c39829254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8950485bb6731612d6c675517ee53ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afea2513b29db1b998ad5ed9b4f94fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cd2269492a7400b8ef5214c0d12c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61258c6adbc15c508be1ed1be5582ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d423520e4661e23221e5c2e3b6cc767259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56675267948d0fbacaf95da5853a1eca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53ce8d5c3c51848a424e40268b8b7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26113a6db200b3a3da65aba436bcb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617ad888d538be0e1b0cfb04024824b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc29f63dcc9f996eb431e735aeba37b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58f942d4a897d432788f088d791476265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c45c931dca5f119807043f817ef8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059fc0061f9eb37e4462c424b320bac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294220539182252ee0797ff8868672d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373847cca844b3ca8eb6b135eca8ebb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df4bd9a2eed80c10ebd8c3c39d4f6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b457e07e0c20243f2b03d8316a6279271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaf8619e9db2d091a763a16ab5811c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039cbf25495032788d700233f675214273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035e8ec3bd8d8d12dc49334ecbeb189274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a1b2631c96b91b2fd0462fb063820275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a176cbe726323183578fbd8c5f38b61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571db6a256041259ec295948801c13e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d355ab06eda7d60f036a8ea7fa6b90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59de44f40cada581d8e3d1caa7f75f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b298cf12ee1f6dbe22dc3dca0cd300280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7be46e2a0fb7bdb25ac63937fff37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083b9c14e835fc8bd33b95ac7a3e67c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e3e4d21c5d1642774db81b6575e42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91593327b4de6593ee517b2f85b15c57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce154311e55872576a5f43add672c3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb9ea7ee4c11764e121333fd46035e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489e6845fb8878dbd618fd6a0cd7d7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fa91294dd5eb43facd51c85403121288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4fee51a31b3b56f0b90f6780071db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950c8db2f8df0a2ab0db83ab9326ffc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac4c3aa4b2bd03d75fe5def6900a36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1cda7db7b6ee94c619bd3b1b0e559292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a14845aee74a864cf9e7f0b6b4376293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2e60ffc24a9c335783c6aee2c1ebf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d78bfa0584f3aa4526f21aabf7790c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274d4c2c46ada35ef43d61ea67f8ea4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf0e23c1f1e85a513586b043b7243297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260846b6b7e15f7d3496f1801276fbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bd7ff761ddb511f88351608bce956299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84efcc755618a0836fea48896e066d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393acd26ceb137dd682512bee194dd23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac71457bda2afda4a234c50252f0e1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457d345cbe20734f9a7e4ae0e23ad92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13952e7be11a2b03f877cc9429d91bd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3669acefee79d9d679e45b362c524305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e59f37e8895123f28630538a1868a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83379149386f459c324f5e7f2ade3e96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5dffc480486247d6ef9c3d209723c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9b6090bfffcc78b3ae1bc9eda93b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e4259bf360275d49abc1ebf6a5d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c021269b5f4f9f5fd8ac11dd95af857311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb9cf4c3677e85c2543a4763813927312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612c9fa26e7688b8f7ebe05272de1fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735f9b5c5caa99f968cd6a927ffcaa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16815c15343a059828a8df50b9202826315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ed53be42994463f7449ae96c30836316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8a6ecadf73e4358194dcc2cd543b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f78513451edea30263da375c10987318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17e4c601b55f4ff73a63673ebeb923319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f45d355993561db14f28b878d217aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7bb63a2c90e6fb0c2dce1bfc4e7f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b251d3d5ff9e96425550789d3825a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62cdf89f69e0cd2ab21ca4a9d56a56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59443fac609f7ee2532b32cf2616e21a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdd137ca4b820cda7e98e1e0224dda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d18eebf7aeca24f32cd277f93714c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edcc1a9ac7bd0f0f1395f34e201eff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6a54a0843337a3004ad2fb0de669a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cbb8562790d7614736729985ddf14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ee0819f1a22b850fd812b0c30d31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293289272acd2caa55ce6323b055a37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35dec027ae7999b41c627520016bc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eafbeb69f716fe685a91e2d7878d2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a45df9e90d36f2996fe4df6a8bce0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34555840d2bc5abeb80beccf0b6be5c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101ec3f521a05e6b8868db29229c8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9d357ca12aaec599c7a8dfb1f38f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd49559d251b0debfe05e71e843064f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276759bd9981fdac4a864b2a9743f60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b1f95749f744025c5cb7272651997340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321140736f0cc5420774be3e10520a03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1216d0a12c2f9ade42eaa77bba50fa7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b6cb1ea489d9825240eb2cc461485343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c2bea4b28abbb4582711636e52095344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634487e94b18583e8cb32242c4f6ef3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e15f4aa17ea6d05235de902314a9d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9710c5ef141da8d022502cf11ce99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6f1e97cf1813ffb1b8d96de829950348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ac2487b69a5f18e837da40b64637349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027f992a628ba7048efa85daa3a2ebf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb3fe1e206533194f4db7e7fd6d67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c09e00f5dbd520a7a0a34070adf91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf9abab4d3f91bb530dc07ca567025353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93a3477b28c5c2e3ca3bb8d27c9d71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa139966b540f0991c15964138143a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d1ae15725e7a9c8c6933c128ed9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33286244c4be60d593f3980f57a4c523357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c0eefe7ecf474135a6d3612a41ba8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26dc7c9d3cd19bd415a2b1e8a78b83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a37649f6cf99dafbcc768cef22930360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108450d288892d736cb11f87b792d16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f55d22505417b6c99547a77cfb77d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d06c4259928cc8eaf9c8d201715ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb028543c7ae7b2a888e8f6f62d351364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667f26e8dc2b1a645707580816447e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc9c2d0e99d1740b04d9a2df08ddff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39305d19c775f00b2c7aa88f9024001e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682face879385e418f009f597ad437ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac765b67e9242f83e31ccccfb272f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad361d9026220115fa666540cb4d6e2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a959b567f1c66050b2d70cf06c334a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec65a1671a2685e4c38b7d847d7b2c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb7d4dc515ab0721dea678f95711e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fd8f166116c17c32c9e219c007325374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0b3c381489992d48ce21ab3f51a94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65682be81a3be8cff3ecd598e24ddfa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85366280ce592df93f30c37c29938c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd763cb168f1c8095d391f85f9d83b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d653a61a5ac19ca31fae66a3aaf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f7e1224bc7ccbf1589ea79d0c580d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e7a1206864c756edcf7cc3986977f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbd495176963d66665269bc9f2cbf4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a791a9f86e163eafdab86f8a40ca1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce9da75ca40dd64df1701f70a59179384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db24dae47877cfda26840ebcab0ed4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42c88151efac6e1be36f2aadf39490386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aeaacaf2fab4ec79cd96d4170e8791387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e493afa5847575a06deb5ad5b10443c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f59e015ed33797203c8e633c16a0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae71e36c879ccc006cd8f145bfaae38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57741ea32a5328867b5d8dd8ee6c38c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc5a3d62721455802dc837c41174f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa1f1169920f64650cd9b19393af5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9fb78d7a4bf7ce830847f0382679a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf453bb6f9177de4c08bb9df446091d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3941ea139440dcce3c8642c21e340cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caee921e4fa3cf51e561b2051cae3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0af86206631daf679eb062b277cca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33609f62b62bbb80d9f763e4dd693e02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f815affd6a195906f708dce7674f22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d833dbf74f19d62c51e93fcae2d804401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0463a88f01ead625ed13ea03dfc5078402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82badeed86a539a19c492d1f005a8101403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94b0df023201c1a23f68331fbce36a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fa24381f91910268a9a93063c7c0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4696c1c88a659fd6f8f44e506872e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae13066f89bf2081fd9c2d2b28cd6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3b0bc4c1a430c802b301e3c622136408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe01ef0e8bb2135275bd71b54495dc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd88e9338120bae796e233af2e57519410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a92bdd12bfc7063cea949c36c21d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3692026b7ad08dc75bd148356b5b2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9d82d45f0ddf636da43540ccff6e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25b983086a8bf1fb4968454a71d39e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f17bdd4fd79e0cf1e55cb874636b97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797af4c5577e6bf5855d6b1986d16e34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d21200235ac4904a00baaeea934569417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760c43d8ebf720a135ab415df53d510418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd2c41977e399b8e2b8ab29ec0d9ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cce3a9c53eba3d16e7d1579641eff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207831cd1b82d8df04d0e88f8edd3eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a606aea3552cfda7179c39efda3d65b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b861b252283c8af3d934511db5a56f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea015af84ab17876088e97f815d937424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0175a109d1f8f41884d502758e745425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070e9b2193121a609d252b467445d19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf5a5546b6dc58f0e785a6aa06063427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ea7f862d3e08fceb8c3fb20564bb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2aa94c9e40a35984d7970129cab7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b08a027b785e2b313a2505ca5ee21d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c0a810986f836bc33bdf2f28e5816431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4969d7570e70f5ba85db240135adb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9794657d9af0281621c8af11a45a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcdf2643f4cac7a1e856a41a90f1e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1a78c509603b0bf5f95a441a68548435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c3ca65fc8fdae4e273f333741deb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201a279c08ec85949fc568c81f374ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddb7671c4d37da72604abce95944af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b051506760db8a7e30ccb2e736ee683439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac6ed107a222d614e2c5fb6d1e3668440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ed14be925bdc13052e06db98241ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5616f9d8515a05a299211e4a8b9d5c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747d967d0c0805151d1fd2e4ff9d277443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f4031650907627f5e2856497d59b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ed44a9c2893635c0c18e937a7a13d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c6dfdea61f8445de110a05dbc0b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c34e9ac4980f86e18e1e918979228447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa98fe8d3e7f92755fb5e7d59f9444448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e603344e7771dff7c1f94fd6ad4722449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee9c7625dd90d3c799cda2d27bc19d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9ebdc5e681b7b8d91a1b0f1692796451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15152739ded5ae968c5bc09a231b762c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2715995b11beff2050d6c26e1aee09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2494689bd62b5f0bb6361c239274ec7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d22ade5a73fca0f46bb141a380c74c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee2e7d167ae3891593c747b96b3451456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfacdb1c61a5916c901689c70d7acd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef468421f04eb10fe559744fb89cd2da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af566c13ef22996cddea8c077143c2cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e78eb366b78b527790e2ccc26ff329460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed12d1417430370dfda761834766ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad73bc524629ad3a178547e7ee93717462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63319e7b8642b1cf15617db818bc6abb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4c6a41eeaf1e622a0c19012421b02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a267cde045ed447a51603df98979f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f541f78d2954e1a1971f2227630623466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a346bdc2b334209b1e4cff199df5f85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0819beee10fa40b5adf17c8d911ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fd32bfcf1771ef717cc04f649d79a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92660b243e4028101361179ce0d077470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeaca183d657b1ce54be100e13d2a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9387c02f9ad9a39c2a0ab1ec2b36c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1992024828fa99bb3c0d661b115c8f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1fb22006691770085db1d2119dbc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25397d948d0c0a384c4620ff6e222ea1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11c6946aff2884b4eb6fc8433caa02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482d4dd129e332571b1e43019dea2c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552a5bd5775bbaf9e419035b74e2bb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5dd0af8773d762d4d3f3efcb2370a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6203c9e5ba45dc6d95bb2c7259cbbaf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166e81b39e0daedf0801504ccde254e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e00c332218d3a0a481621b20ce96b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd613a71de464052369190500c42f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fef483ea24709c158b22ee2d6e1c9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0a78f4a4346c2bf1dd8c0d7b869a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab597eccee33ad5d79f1bc9591cce3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e57ab7c480ce5f7d2154017965e466487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16567cd29fd8584f3ef8dbab050da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166118fd27bf0644d27c55998613679489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f499de7aac7164a345e419eb74e6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad1687a00868aa94a11bcf61cc815491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1645f4eba095375f1eb3a3769bdbde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523406b6c3b744ab10b42df883a900b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a315b85a22aeaa55016e914677aa5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f460408e60c2901215db66f64208d4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0e54a3073239ce2f327dff49f3582496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3516531913eedea71881a96e65e1dc7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a476365d14cc7912ef476c118a40dc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faadd7765e90a68bc3002d3e07ea62d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63941c76870ab8e2b6038ad654b46768500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e272d924abad3629b079289e34509501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd1e5bdfacb67f2219cc269dd1d9c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55044739d5406d436921074cbdb81c8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb150e7f48da9743b1bcc19dd2bb23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74def666667e6c7c17b431dd28e01b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2db937fe25286fadb532f5b1899fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0903128ccc1b0fbe8dde7595f79387d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e747ecd9d770180525d0fed2de01b2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9144464066218bf993986f4d754c496509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef93f6bfa1eb537bb92e64099aff2fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a2c70a5f9ce560c8b918ee5df92bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb11d72ae517de2690ecafee84040c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642819c0ab7cb5fa8bdd1e1497406ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8382614d8eeb125e7cdf34d6a49ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ddfb3393521c58c2abb3dbb28ddca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140020b4b109f95ad2e0582c3db4f2d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895f98324d169dea625cb0737b5edd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e7f07c86b9873058686abfa2101e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf005c68f66b08d7ea84126c1edabd4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1042d173a5ca1acd64a0622b5c782520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80bda0522830ea4c3957fa60c6c7b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e135b6e27e7ce4f3162451fe22850f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b548c4c200990155546b8486cc45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96a273bc4b2bd57f5ec257f4939755524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836ae6acc8f4a36e858c5eb8fd343ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a85eee0c23e6be88fed58915f4c07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f546fe078736765cbb635cede2c16a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9e7b592b4406d98226d8cb8df58a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455ff4f7403384bccdf70b14a8a609529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f0b6b22ebd23bb01a18d01d7fd4be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659b186b00e24dc6072b10ba81a556a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569785467d89e96ba0b372dedd2a5ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbba6b294c332211fbdcbf74758850533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a41dce28019c1c5a9e92b0e84cd4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16112231b1fb80010d8126f8e16a81af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e9438cc97999641d0755883e777ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa354755a1cf6b6dcdd19e240fab132537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811e98b8a9ef137244adfd02d11ad09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de46e81a65a915fa95fb63a40497095539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92823b87935619dea94cc29159511b36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60a46ce3fdaceefdf7902ee4188416541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdea87c0fc363ec1b9268fd8aaa6be0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767aa299dde1c00b8eb8de019669dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e891919d64edfaae1f58d1c08b13d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078ffa2c8cf00c2d6e92038777171b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70320b3bb2b5bfce913b1c378e93a674546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6d589f183e7d40b33a098f352196e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee6cf1f959b2768540d94fd8f681b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1d8a054bafd22ba3ea0a265d37ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f7a1ad70b01ed79c0aba35d3b476e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e0cc5b4f4049a785b06be179973fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770e995f0b7dcaf9909bc23b550c613552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c087a0df970048b6e64af4180a7827553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6710a1b3455cc41a719017dbfc349554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644412a20529ce46311783aca4f3464d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0ba08b4772936da9a2a613359000e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5b309066385f12b9987f1ac9d9ad1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ca658c5b7b83b43da1d9c2135319558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12bce520e7b2d96b4ba5ef2e531ba9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed1a421ffb734157f4b50657d4fcdb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524de946e7b73a639bb0e3148022af5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d5b8c5fcd10becab2dcf5ee4942d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e167e9bbb91af1f22bce372297f0ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49483ef192cf2b8ed54d9d4249acecd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611011aa044a6f69b807ffaee175a19e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67378288131d2c2dd8d30d0e8d4584566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec325b166ff6f21dfefa45a7c384cad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97113cfc8b51044e0680341d417d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c1d5babb2e222e94071082446d3e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b9355149d74dbd161f710b9d9b2d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3253afd422a49a5f35baecabe6cc5bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8540e29648ea358fef12390ff37bd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058d95c06873627170509d14a28bedc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3d9b120caaa18f97775392ec06f98574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d41801d9478c54c60712790025a1dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2c452337d25c3dce61e99b8d11ee0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c19cfaa20b18b53575a190b50ad1e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e29b674bf9712034a4c1f6154a82d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758df07d1b9520b2fa34c51e7b31af00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdc58aba6e2d54cd1cb0d87ef41b4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd273fe6ae404d10699fdec5c97a75c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08946ef5475213208d85faf296460ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074351914262bf3539691844adef146583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3cf2c5aeda6c93544a1bc5de0f839584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e4713c91f50aeaa2401afaad95e72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852649ae9c9370f8b65a0b4a2acf1f62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e787521f01b518bbc83320653f5a17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08012d6166da1f988f4904042399c8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ad5240745311fd07b616d554b896f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff10a7e804513f2e3491dfa00fd404f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b24349b9501f94add1a3dde1c6ea28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcf624d695cbcc81d1bbabead1e1b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386fff10da67b65498eba6dbaae9c8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b68d4169e570926e675b06c64c1b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466f5d295be325d970be2a8edd0a746595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0d789901b17175bc1c409fed9bc3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03597ac44ef88ec055e4bdd543d3c9ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645b20840b1817c9dc582eb7a941fee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877439370843693e0f0c606a8629455599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30091497a724b8e02b1d132f110a1b77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc1c39d4aaec66f76fe031119f47d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273c50963c183ebb421c15fac6daf4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55d21bed65028ca59b874363169357603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fec9d9d4a8762fae0aeb815d0c88cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e82d714b8fe3528a0aa559cc7f1f9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ba7b269f048045d76b62e37d9897606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfe8afa13756954aa2a4dcea3b8368607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b62ae4f1a7b4041d3915da56238eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785764a1b61628b9bc45df72871c5f6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3ee7bb3a4fe23e95a121a466fc9fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3371f77cfa844ba998a175f6762be2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a0cbb9fbe2de8f58b2cb0736881f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875272c01944eefc67f9d396c2c56c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34da86d3b14c1bd4d2105a811b17ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44508334decb9ec7dfb6f5daaaabc1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3b29993bd687a103f6d792a7b4d84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d9fb24af3d564a0c2aa016af52178617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00a6fed5a93fb6d1456df877879ccb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6460db87458b7ff069f4cea1b7d7147619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a63fc73f06b94c073991c5f122e8e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf26d81ca78924ee73e6ffb4b767e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c31a25ab28d802b1a0cd4c071890d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e615998554150854f1223b03bb018623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb88b9fbc89cbd7563c30a8e4bde08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abc8250de78ff83ab1783998b0f4bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96e35602616dbf8112efab69333b9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276cfc5dc89f224bf9c3df1cff328db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954774562ff315681f0b851a66284d29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7db12e1e68f1427d6a14f7164fe8f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721b1ab990454ce2455ffa90540ce40630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a5f00825b3e4a8f1ce7031e7203d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a010bfca9fc7501f93ff05e14e0dcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0286a5424df40bfb3fd8cfc2274b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed0be0ed60daaf7feb71ab34355558634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f5237431eafa213e85605e7f68c8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5481ddfb2b3c1e0e7b65db3bc5c26c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129dd1afc044323409bb8b42c8c1d35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3c18de8448bd64ec4dc107d18f7ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b72ec0b8463f04a7fc3dfca82bf523639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca5d43d56636e9ab9650c0e94efb56640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a28cbbf35b00df8dc7b40ab0183197641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e230ab24686661abc005836d47b30c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8004802511a52789c4a505c7b73fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd578dfd3fdeacfddb0747d0c54e55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67460afc32b194768d1366468348270645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf7a753836f2b1fff34c666c2456f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb352912cb684218fd01d43543ad19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2528eaa255629b16d19d390f0f0495a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75295d72059b68bd814b6e5181804df5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47211e874b7c330d7ea00160f20d15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10dac0241c952f305292a9079593c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b3f0eeb0afdd570c019e14b25a444652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebc35f57917db8404fb0a3a82e7da2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a92c44d133e71b937a52207edaeae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832601513e5791f8e31d0fcae891dae7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d817cc06492e27463277a6993087e85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a5ea659da2fa8bd7c29cea0bb906657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604371b64390b81b3a02cc0ca14f4c3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b202754364f32687cb14a1f61757d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49cfa3e1d7f9cd68aeba355f78137a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceee25eed11d76d2563def329212c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b9d36779a7dcc1e59b66d376af40f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee31cbeb7fca61feb1da5f57a4f8cef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56600e6cb604c35d411f8afa9f2a7347664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11511b0f0589084068a9475b14f9a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03defec1bf8dba52fcfdfb7109b44887666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f005f68a54f6170d707b9a65b36c87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634c72859b9538318711393d1680f5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6782a98600060e5d09d0b8645318d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f2e721e1d7c12c8d0361812b962f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983e5475eb49d82e518cbc3f8bc166f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c733789e282d6183005e0be8abaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cf3de05420c5b1c9905105fa6a703673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66ba5b6af7f0e5cc7dc00625fff9e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51672cba4242f488965b0e5aa64e5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148eab3575281f89d6b86035fe6e508676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787372f5ff3f472f9b5fef274258b19a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b5cf8f508dd031c9f2c3bebfdf52678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>