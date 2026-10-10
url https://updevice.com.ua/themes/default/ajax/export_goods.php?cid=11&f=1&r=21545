--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471c7122c22e2b7d3d8609dbd23e5621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507bf0258e673b74e63f64ffd96b76c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27175089877c5befc284bcefc5367463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a79b3063329823e2ef32d246698a534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07a84c9c7a1a9c53968e1a930535345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364b5d08418837db289acd4243834766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f272fce3f83d568077607a6e8d9c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7428f2a721da57a1d13608f33becbcd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14f66cf6e154c73df4c92db2e976eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71c0b7696ec31036544c31cb65d92210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4871a20f53bceb98050a54cb105f3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d09646c41c4d9ac58de9448738ce0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b1ca8638b37f40ad17f50e1366d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed021d5bd2640a53b5526fa8d45fb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff1f05b17e7ea82ec90f1e63d6178515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4e206675d2fbf49328630b2347bb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2277de475292595fb1f7974e8ca0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecadc432e7999cf2c0fe2341cd845618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19f4ca6ec78b54c51e2e7ee2c03f4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e10fd854f41da2de56548bec31c8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d9c31326cfd435ebebf3c7d77acc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ceb20759ce919d0b40037aaebf68a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e536964b6baf5619342eb6655e7be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c176b02ed5c427353b1b3c126b74e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582d49630b9277121b2e9bf9cf10ea825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4176d64e70c72854b05decdf8f62fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466ddf958c747b5e72fe509350e0ede27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63810efa0d0f466666411a573280e2cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210be5bbf4a2cfa70f32d2ba65d63e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06839a72fa1e27ce2a48680d5be703e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef12a2c2be01a2d37ff987fdb38632131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a829c6bb173220db7967d7af0a122d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fc2be327ca209304a49627b39926533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfb2eb19468d88d149621f9dd31ae534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a34c21bd1945dbdf0ec6a5d654220235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea1d91a2c7d3ee44260a2393c5700e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d675872b76bdec9aa564f2f5dcfc43437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062323672a612d3c93c8de930d197bd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251165a62c4f4d1b29a270dfbf2b95939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0280d2cdc495b6c07916edcc203f30540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3ccb98d81934d8c4ff9d3ee724ebb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a27f6e7bdf51a83e54eac52bf1a6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83514f5beb1f90a639195fb513ae80543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8c8b822f5e8359bc772058eb62a4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc7f030650b9e8be532dbc46fd125045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038abb4641216530aa3488dc62de98246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f0af45dac91edca2cee946c589c5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea7a0dbd992be56987af43ef5b9b8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c97bca0d137ca7fe209d81663a3be249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228a11715ab0c165411b1875edb8bb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff28eb4235c027529ab1a93c102d4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504c73492c5f02c2da71739f7889a9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213af8aad59e3ec559a2674a40e586e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf85579c72e4a5b17f53d51f09b9a0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3007a48315bcd911806adce2ef14255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a64dfe9982b9184b027cec29e9e0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddbea7368dd565032d80f10b1a83c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b145b5d6fb97de55d63b6a3de524c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e3552c2e9262fc6125c54bf0210b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db2cdb499cb3217ad83e039d51db8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689afbad242208a9dc26e5daf28e99b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055b974ae350f08d1a059ca9b6ac4f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb4ae4e164740eb4016ef2010066fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68abfb20536c827ee16d3b5c20fdd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cb69320f00c8b872f45eade4c2efb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa938d9f3b7d665e24780cac2f64e3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fce5a1bfd98ca624742329828a6eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86692caa4178da7d3fdaef20e393c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355523fa76f13b4a98a367e81683dc7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0352dcbb7fb52749ec981b0800d2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc685d788e1b2c14903bd726a7d9b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f568057507e4c00627ac63a854e7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b6b7ea79a31c45592c17121784f5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5cc8d3e43d5b02f236e5f1ead19c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e29e11340e35c5a589922fc47d42ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a6894ccbd9881a139385a8fa6e12676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe735600d4a73d2fe41768d76671938877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9348e21b07677494fc88951bb2b53078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc62a4a1a2ebd9fe5c8a3519b5ad4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27390fc7782275c1b61cbcc2fe033a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9cb7c7198877743b29bd62ba44b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5dc238cad8918f9b4fe7db092871582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23503fe8aca8a22f54d637097a2d5fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c69efdab7a88b5d786c709de292fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223529cb92f60fd270726242e2c53b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaae256a695f4e6caf55836f10d429b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad23a7e706c21cf82de324c444e6cdf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07593e98c6f1e6b64a06242d1809ab7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c2a8818f1f7f531150646d0cd26b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc4c5528ebee61a421bd884cefaae990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b16b3a6a9646c7be744988a3d213b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f3313a8ef87726981172d9eea23a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853af2b316390b9b96e06cf8c7c8def93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b9cdbbd41042250754e9182ae8dbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e0a9503756cefa610b842273b4ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa59fcdb8d8baaa75ee2a3247686696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe93948707215ec30969ed46db9bddc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e9f727562b2f469230f53de4b386b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36449068d4b8b1d9624f043c3cb46e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcd627c38441b758ec9ca5aaadd12f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbbfb1ebb770acebc19a220105b849101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb13a2426279eb09b9a3b7a7209cea0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980ad3b9facaa19df7a7ea3ceed1e5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199cf4390531665542a6f188804c09d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d7a308b368b157bdff705d6a60d5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68339aff1f8b8f8aa662bafdc381a491106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41289dea715bb4acea1d942c6c94be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a02ad43758af0ac5dab4561805abbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af7e2c9de884e794d5498f28e39790109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d829e029a7a69be8139f58e268d857a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548edf6094b2c53562ca2c8d3e27791e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74577af0dd528e6dab4c077b1ae8d93c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b038c38e0c9ddf2b49ddea3a372b46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d9b12739c6160a8c7f0d62c0934bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc5a3442fc95eb2df01f8215da819f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20092148c8192a2e30da2fc84f81ef69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9134aaa9c9dc9fe1de75d72d6f37ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a522ecb7666af0045d7ce72ca06c1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a3a3b8157bd3cc5d4c7d4c246a245119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d81c2014ab945be24ba23cda9be092120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d4ba83ed7b9a6d9cbcdd9930f049c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d94a5b8cc147ba13c64f05a98fef6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d09a9d47bf484549817f291b88a66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4f998e6b892fcbe1d79910a472db4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f1bfebdf077b999f3f8df606662f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec474f2459ede33b7cdf8d5455416105126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decd3600a5f9f0163ee018e0c6853b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c485ee4a28f01ebae9820d37cc5b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a955c27f33c1b3927ca3e9eb0b63e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc024dbf7be6f4f5b7ac6fa252847e1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab28049c85f928bcaaf1ed19822a1e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8cb2f16e46c3fc5339460fe17f008132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313a9651f4b4d2c1509615e91cd0493133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da62df79378050d5cf11a533f03f19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ed94f9bb3604a8ef5bec96fbe6812135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48afcc8b7dd1adbdc833a266a60bfc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a263ba52485131adaba01dc6b0c298137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c3c64bd93a0ae93a062228deb0769138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4c0dbcacd8952bf8a51a576c65125139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0316d7e94a48c9df79e62eeb4647085140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1eac7064893bf7c28de9f3281df18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20336630645b72512b1ee7e221042bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191d10081c29d7f27b98045173ac948143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1e988b9b8f3debf653d834de9114c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cfc928535bb8c3f495e6500fcdd51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55027f90f595f23ca0fe7eaf6728642e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efdc27ec13c3e2aac4f41f2b280990147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cca57d5f198ec3c34b88404f0dca3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf2a91097b86bbd4ceceea9c311ca6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba6a944622bd17193dffee9d795ffb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7f0b5989577eb008a4ff361d50201151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba924993cc2ac33bc3b7f8ed78c88c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c08af808acea33d9a8b2fc5d0a85f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264e8e9c56b56ffad5d0d0219c2a016154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4e3e66e80489508801589bc0d4451155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077647e89e326e79adac208c406a4b7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01e14c34eadde82b82566354faa31c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd31dbb932363cfa8b379abe4eb2084158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e06a1e48503de60f5199647cd790c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46501ac66f07759094f572db37aa344160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e05c1b51b151c3221f5bf3303ecc38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8129005d730571fc153c1b02f0934162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a99223c0c4138a1e9927f2501d5ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56853718868ce53d3f76163ff73abc75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a614d2eb288a7a0fa652e3bcd64abd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9953bddcd00c43f61813e8caebba3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a969371bacb04568e4e9f00755733e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a25e055c265736b3b9392ed691c53168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773d534e5aa4a5d58b2fd075fb51e4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1e447c6dd0f9ca3cfcb9a40a515a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b8e71b454625e36b8fdf6d0df0b09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a9eb0fcb7df8bd7b206b97c4eac96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac6dc5023bd8028f96c2e353163f71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608184163fe94f247b7110c25513997174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6b140ed25add97f94e64f612f74a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54c95f696486baede5f5e923988498176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf135b50fb78a56a14aa321ceb1d4d3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5fc0cebfd4cca9048819ddd55f44a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe207ce86d6836f9f1fc71fedae3cf8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77ac859b5b13cc785b848f8c53d704180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba5d20515790d2db9fd4f4ee5a9ac4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d34cc5412bbc7b30ed1b22871b3450182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7493361d6dc229b2c1510c96abf89f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e894e534588452396e51d4a82b511b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18f4fa80e8bbe0fbb531e9f96e6900185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191b103df197154129e2936139fbe24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d938505ab85cd6e8f1fcb3ed6446dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75d5880922b8941e9c32317fd475ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf6293b8a54caedaae8642cab59836189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08b1fa07437e453c9ef9228ae966db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2eb1d6f65b7ffa689903712752381191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f7b75e992f8a97df1212b8d43a1c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bad5305a6b5b3f4c468e8b1ca6788193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0b02f64dff16ff4125154df4c9547194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699301c2ca53b8e0f406cfa338acea1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62892ac3a536f4a424b73a056a9b322b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f7716af25b9081b422e83c9ef6afe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c16e3bc22f8d22cfb31c407c8891a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ed1e1de162662a84bdba4b55aebdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6378cdb73821b515295cd634615e03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b6f6c0615a37ce82b9a5b5a8063ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb28deec44d81a3eee317ce2879192202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fc8cfdbf512ba34e5b313b38befbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750fdf04ef81dc9b98a7d48e8dcf393204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910349d479a3ee41f271037042bffe9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2940991a00052d78f39db6177ae342206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f6cc683caa92d3e333118b63bf874207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0a36ee50a7b71cce0af24dd8b80f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a17514f58e7aba283cb715aca2fa9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a986215e224b9f3b88f15a1f3464210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8bd4885299a403d54fed2ceae31e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8d73c7d1afa4542a8ea2d1d470acb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa0235ea7843fdd214e5dbd1f91b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6206521f844325ad75f3951e464f73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518f106584d02a9792328333b2edae3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4b8cb3f1cf35aabfcaaf3aebbd26e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2de4dd1fe1d943fc10a55ac5405df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0944919c999336cad4d2fe0ddbf62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098e96bfcd95b35a68054d2f32d56b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d51c8e7c7f1c5409db1bebc15150220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce2683854810db7ba8d6e96b3d8ada221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1d49a6aa426b54aff8a6a95a9705a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb084c0125b484c9d24f0265334dc3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe767194596cb35230b4bd20c42a84d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689c9a467acce5b5b5425e3275becc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81085637758c333d778f6bfe7ba36237226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd28802ed1b9b6d06495c9dfbdd797e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9d1a43f817899ce50422a0d34587e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea254abc2686a5e9e989cddf3fa5d94f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e086f7257400cc3ba9a899a0ccd546a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c01650168694a69209005413841e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d03224ed942848ba8148da2cf778a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529b173cb47d659c5850be4b8d7084f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2979347eccb396554f2d8af621e0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc2bd891e0a49e05d0af225b370a3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ab8adaf4bad0541cbf521b3e5bcc5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6e7c63016ae37a1b946e4b39c53a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66e0f3595714a8d4d56245a40ec24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15a057d46b073eacff5451b966d32d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e85ab1e7277b16e5ea1be5520d3382240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea326c0b6352da8aaca641c2356e24b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ece52724bd8efa64233758ad96315b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fec3f765aa094253ecf0900405193243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff08e20fd4b3e1b0ed9949397ebb86b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837cb061a0cd618e41723d4b0b40fa3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c094787c57d8f29d1ff8f9dfa56ce6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c466bd86cb2ec9d61a1a77dfdcc1e64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5d14eef55df48011428c0baa8eb80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f08343df4b4bbb1653230c7338f04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f053147a3c2ae5f9089a4de3581f30c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635849fd9f3d2e4adb2ccd25632bf0c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c89c4bccb72f8ff9fb14640658b11b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81634e081793b93c742a8bcadaec04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750eee9b49eb5aad20f91959d3c8b0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0fa1ceb3456499cfa96ba2ca5683b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6372fef46d65929feb99ebac71c6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c19328f594e2ef87140afb8898472257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd52afd74438e88529ee0b8f78047258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bda35f1d72fe8e7884adfa9fe766f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c7492f48f987979cb464b80b7bb55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e66c53358b58a2ae32dfe4bd4b65f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f95279ee01aaf138dc21f8ccd7bfcd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248b4cd79a31b710f8dd62418e5f4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af41a0681cf905b0376760a066763c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ff5b9ea63d59c6fc3ede4712baf49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cdfa73fed8ecf8eb666039ffdff0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610843589ee3ba00d2bb7b52f7afe42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a0189073cea9c17ce16e483687b54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71685d36435fe6eea0d4f18e3774c0db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf1b89200a59838c8e3fd30e604a35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70fcb75a0a6385568630a4dc14cd20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba442a0ed03bb020051d017db9b1733272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ec55d914248269d45324a6c94798f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248a1447ff28593b2e69da4f5e253f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fac2dd741d4a401de2f0e91dff159275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574887690d7cf35bd8563353db87ff47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0021a9900d276279ca5cf8e0e236b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4e964aa012358f2f47949570c14b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a595979f594c0e4637b98186625d21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccf53b5ebc154cb409402c9510bcdd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da826b6fa178824d58a3242b94d8dba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f80f78a959ee8cc2e6f80c0ce4bdba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b37d3b4db4f2eab4076075813a00db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b926f3945c79c241b542024ffacee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353440d0312b332473507e27f859e10f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0300135224472de09c9304a45e5962286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6af822d088655c1cad2d3f882b68c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95444ccef834124b95c62bfdd285a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eb4de90f2f14131c626974a144d39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44356476a33cc8449b7c11bd4798a122290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060141f9e0ecf9362561da827b8e2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6e6ebb319bc9ca4a028fcfaa290fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b8c3ea8569c9499b02569e51d0697293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236117e9d68d224784a70db512180c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d082076a46fa03bb127824e1b0c34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e0a6a710b36c36fad60d6ae6aba78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e40f272e90486384a6f0ae0262ecd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57d9f861e47b2e35e98c1029d77038298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f22d077377666b9cd23d13842c3235299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156e1f17754b1d06d23416bf827ad4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca4946041c5ff0d9c03f8f7d444f46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649c855751298ca8a021faa6fd6c810302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3a2f3fc20102e0dbb97123529d888303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455964a433c88e852e4274ee9391beb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b396aeb6f902905fe3c231593c5b902305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d5d7cbc01e047e816abff2a562a1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbf37fcc10c4f63a592856e3a3a14e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef32a065eb1c1d6cb42a99df6aa41a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020cb43d357629044ef72bda8f022fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2aa12bc77c21a6e34915ca2d60bf7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5090b76ab7108b65b5faedf5aae7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d7dc2075e350056372b0bd15a0db1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be4f19d1993ac568c5d5219c2a4122313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7099357520f610223324e3871219ed9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800b3e3bd5c8d2aba38f8e79d570a04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b159a920fc9599e41b3d10ac55f2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395d4b5835dd3c9667dd3f2d41f244b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c2d24bc16d92009bfa89efa16542c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6baf64853ace7aee66c5808d7ab34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbaf4b599da66c6f1262d94e3966e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64718ff8274744c54f14f7875fdaa66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec519444fa3f0330475bcdd678af1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bb0daf71fd03fca4498150b463f04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfe1dc5f01bb28664c78d6c4b326ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9d51a401b86fd445b734687fffb2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c87f0a0dc147e1846447fede99715326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fb3c8ff3679ac810cff4b60d68fd6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdfd740e1071cdd335475307fc6e87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6627e1f7de1032346c9af70a9bf253329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260ba71cae610ff5d00543cd4520326330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d4d8bd468b3d021cfeab9e643427b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde63b6f2b53c01bc3f5c969a30c054332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff107bb760fe520cc6a72be471a6877b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ea3f3044fd68eea0892c44e1da138334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd005c608198d9810af6891b6124b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793ab3ff548268b8076bc042d2fe8f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3986f794272218f0f825b3d54b77a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed252c811b85c3f514444e586603b17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c88dd29a81f50b41adeaad6ffa6ca2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694403f7ad3a4897cf89fe42a7ca10db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb552b037d68e14c0beec42a8dd1e049341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da33957ac209a45a47e492fe5d9deb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ad10aaf9c6da2fe5677c5e03c2350343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf96082cf2285abbb07fb0fffaabc3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3a3d5c52d2136410265315f524b53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dee5893d53dfa203cd817183950e89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10e661706c0aaa4c66699466bf8240347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da661b6b0c4fcb13f390122b7661fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606b1fd3b668217103c0bbf72f4fdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009f6e0add259dd1bf106e40c42b8a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607ea0ba513279d6a41b089d714f19f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99a347784eb5448f6f967aba4b7a1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2830250d7cddf9d4e6a29bf6008e6db353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc18da5bc43919f10ba5c57a5d78c0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a72345b655b7a352641175f994c83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72541da2ebacadca68d9db754629e11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33836227f7b69476c5a75378b1e52c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071000b0ea1eec2038fa08d0968b85b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bebfb4296c3a54eab9b07cac07b561359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43d4b9a12e621d9be65c731bea9f79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932e3518a480bda28a131d78c13cae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab214e4ab3a874fa44549b1dcb32878362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7448f922b93cd367b211986b554c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d281f9ff182a563731f262087261b32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b909839f2b477097ebf2862a5ca5e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf1850e10afe6598a101fcb7194948366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdecd1d62d732694cc87a22c678d4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f3f85c42bb8d30b583e1954f3223d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0a476f4cb7ec57bcf994872cea4cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb200ea72546fb7f7b5e1cfc812df5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595969e780f1e9850f7c2015a87d333e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232f6289ffc636325b9583dd6bc24b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9527c3739621479e12e011fe78de2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e13462b99b10689df8aa324c64de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bc197c77224b2433735645e203d18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c72cd8337828dc8c15bdb4d319415e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a1bd3da1d3d9042f13533eaf3e6ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09581d702e09dd9fd6d984e93fa958b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279cb5df0cb05072a5c4868c447a823379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3f7c2dd0d589997f8862026a0aa87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5098592aa26002bc26f920386cd40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48710fc752b6fcc2800cea51c2cadd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94364d741b342b30d0e3c09a8bc5c2a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb6964c802d32b88238002f4665035384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09f2da850c6cb5d3fe1bd2d1f2702e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae3bdeee05fba34de2d5b78826afca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad44978799545a927509e88c0706b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8745cbb07a2be45b4135467eb377cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454f638ce1f5ce478ef39baa401e5b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ecfc5d1eda2e73d5095b12b251dd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051965e4dbca9512c3b681c626e5bf9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df7b4d183dc52e1b936a2fd28517a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cc95ed28c24814459fe77131c854b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a12e6aa03e4e085179ac9ca46128a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f78ab335f8281abe835d8f8de682d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb69bbfed1d26288eff5e8f967c83f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131660df307d998123c01175b72f5c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68004ca51bad316052aa6ba72696df8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8d2ecef10caf3a6d582e17550ac9c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d30880f570e70aabd3c950842219b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87285e8bf8aad44371b8e9feb89bdfa5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0427facec1a0b542411d6d1c23488402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdb0073fc1455dede4f69f57dccaf1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae16a49587b612ddb8de4abe38de32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4b77346a0bdad3a4d4e65ecfc6f24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37200c6dde79e4a6f3e94f951a4ab74e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4861853b6bcc5831bdae6f3985d46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb67e179c9ffbe8db86b39a63f7da9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31c38ed48f10cb72edb14b445f5197409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749316c4544087c6ca682e6a0ec31c91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ebffa9efcd39b08a143bee436dc02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9def593bb41282454ce109a0bc3ab64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ebe4245e3c732e900f529df2529f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758cd9518c9f24c4816bf5d17b4f27b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132f57a75df1b29eda52b82240f80e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605deb0e729da0d45611a33e4c3fc371416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b9a0d8a403fb6217a3c2e8a80920c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6c66525659cd440d0fb2eb6abd946418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed6ca228a51f51a5f5095a030efa54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff04ea3b169fbdba939c7aac90aaad5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b6ba5147b6bf5b43942312c243432421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e566791d07d70f8c462c2a43466b82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1e5e00a3f9044c456541e170b646e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6250091536bb0dab570fdc65ccb906424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a14d6f08136b165f8bcb8950e26f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa236407748a0a4a19cba90b394cb314426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cde5bdeed65d35b53a25ce48f8ab31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6943d19c5a20e68b8aefe9a5af42b57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad09465a576fc96a5107186214de265429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08a539c31784adda6ce24ce87a7b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848bc3117a6fa5afa76b08e61ea58b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28943ae3094690a4f35557998c438f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1f2133d276a59e0272015cc2b8ea8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27315fecba21538614ec048b91644421434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774485cc361bb7de1c6d38081b35884435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfb0a8a5c9aa8e838f8899394a2490436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f29e6b7be65953d2d986e9f2acfd0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a94eada36657baf732d727bc704478438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304224377b6dcfed1928a8d3beac3a46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b398d882b5fed76320d8c76696551440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562384a79785b682a568411c465613df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c490f8409f7ff53f5fec60a283960442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d95ac18df1832de9f06a2df53dbcec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7dc2bdb2f9f0c1e752b15278fa76c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3bfb6235c96c2723746421b5115c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be77922cb5caaf6e8aacb5bc20b6143446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2dc39622594d92c3bdf342434d333447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038dd3fa192b618ec9eca0bc5371370448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e190dfd9045b0ed9e945afeee08c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9625aa21594f504df487f601e107c53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcd014762ffe6d196b8edda8e51403451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cff4d3e93bf189a2a87314845955e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c26c42182cd7e85bef885e8e5712c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15355d6b4d0a3a3ee196f6086da64629454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e7089b9480627b6b2f41a6f188196455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c33c54f587f47e8493596bdd59b93456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5462aaf7eda87c6c473c3acab3f9c93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e98d64065a264d66f6e47a1fd5ca0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e7fa85f305f2a8d0227b1637c14f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f31e3397e9fc81511603ec697981460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f753b028175e44ad67469f33e22b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5296866bbe91338a7cdbdee5dc1ea0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba969f40a409025ee76dc1c5cd34d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5551e060be3dad2616aa27b52fbb6fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22cf5f778cfbd44581411ad87ee557465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86385029882b8952fb0858b70629660b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1f61eef10bfa6101dbded245d5039467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043957c018c6a7877e40236089048a89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb3c19c93cf01b3eda1e4c70a03e76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f675b20ddd610a3dc856b734149ee9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc111b37522715b6e07665c67d2d6b8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92851f847ab2d0c7fe77370d037d286472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b11f42afb936bbdcd3cba61ed66b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f317eff144c65ae0e0fa0eb3f6ae554474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1deec34d12a74af3ceb205d1d27f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96a61fe11b7416c490913a6db5703a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1b04d2a212edc284ae04f06a6fd14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff66c94ddcb80be3f4238a2ef39572478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c08dea58c33fb85bf971f277db8708479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be329075767e8f56c0af6447e3bf895480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9d5f184fd338214a1d25188d8f325481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1a2bc7e7b42eb8134851824a85b51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c69041f94af0d594ae73309edbbe1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ee941435ab027a2e581cb8f3a2c49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c807814963e99ec7ad8e8957c49abd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd340363c60159c82e611b59a861d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7297096bccc6fcf415ee9d32f51fca1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a142afac25db153c664bfad01f13e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077cbbf4fb76ec16550ef49e023355e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fbd73d4bdbf766faafbc274ca09b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281ad70d5116a3ba3fbcf336af35d82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bece7048de766c2c8fccee9cf568460492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb4735b5826a66272638de3591c196493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3e61783f844ab4c856061e332161a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417117e3c77f91ee236d9492e32e727d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221559751ac7cc4c9443d9cfdf2a8c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb0826752baa09ad7bb1f0792d9941497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40227c0f6da7b0176dd4880648b8a989498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e928e6098e9711d04f5ed64edf2857499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945682244c7a6e707263c9cf1183fee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167ea213b2f7d0739481be901813581501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3d139743f8ff5a02d964a420d9d2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55495f16dfc242340ffefee5e63573f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f188af283ca43f51b7d6f33f531bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ba8d56e5dbc1656673df2615ef9e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5209a37a2be8cea11cd75efb67437506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e426e5f4ef5125803665c3dff35c17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a894ed1a89a815ed40809f66adc0b88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7342be190cdfc38222bde7da52076f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94590651554f8f2179549c135a97b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5695a70eb6c85135d4f9eee4daab55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51e9f4a721affa16ce9ee18a42267512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9b065835a4d9803680def7b67f37f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f961b93462ed2dc553bd3f6075931b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07eae6aa2b7663d5dc18b201085d61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80699a9890b1c3a7b034a4cf0eb01bbb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36a3e8fd8c8a3b2d8170eb6584a67a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6522ceb96d81d555308844e55ae6da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9ea3b7d0e28bac98d599fb1c24189519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc3679484ba7500b9e216bc9be8823520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1e19fb8ea4ac98cf6d4899da5412f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df433c00459ed00a10a1936d33cc74a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80ebf2827237170a833d360ec9c3e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81feb9b4e7efe3185303239421a002c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa90be7689550f038dd1e6909c064c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b164062a4510061f53d406ae35319526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5053f82ae97425374df3fc48a6144527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09963cb3c83673332924d1698632bea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557274c1d3367916a59e96f47d3c1b5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0814f1a588bfb7cd526e9121b4d49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c06a85aa710cccfbed9895f6afa1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dec51a012373adc59a4ea9e9b4060532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b4110d0f54f7ef1cf3bf3a863be61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f9fcff9d19215ed039e6205880532534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd49f27c22a80b46ee0885e3e56c16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4553b4305de8315361d995631b418a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bcb2f832b3288cfd73f07a67829cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc7c948747f8097b29bc51e49e2d92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb583366d0d50b53393af93af4fccbe5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76daa86449f7dba95656ea85944f045540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d9729cbeaf0a23e0df5a42785d42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87c7ec22e67a536c12b7fd6feab48d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187703bbf0f0c88d7e6ac5e6645bf08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d78ad3d7a3be84e3d67a0b70e900b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aad02d4e60e7c2d8c0fefec01c43ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e70f5d6418115fffbffe29e40cdd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eaceddd293134e98d0c6babc63294547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27daaf41b9648c0cf53c525a574880548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db52c1a0384288ff43c95319b4831bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211bf2e3725e8c9f83ce50d22ea899d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1b7c20d8cee0fc9c750566d002e28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf852fb8976fd3a0eaf41eb4dfa2fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41306f3c91e88c19346a226dda2369553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98953a6657f9e6a1d77217d0784f3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9493983d2a485f20d34208ea7c227e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de2414fb01d9b4c406ab3f45fc97b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2abb1e77feb59eb0fc387b3c260d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d21aba1b0608ca4799ed9a90251d1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257f44289dd4afc8560f26a14e194c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7f3b7e2dddb7c012f6306cef3571c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f6e91650f9d64b224c56ed4ca6dc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae32c470680d3d36b30fb32aab94711562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db2fd5089fdf32861253ad0314cc1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2b20cf8a4a6bde94eedefd99ea935564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46190e25181104d6e1800292a580b17f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d937c17bbf89d82b48915b09711f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c278e048ff7109edabd51e465e67c5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8663310f1198ec03caa9f9f960e3719568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf21c7c423a685f22c15befda015e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12725d0f79c9a117a58ce83fa4397e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37940baef8bf68f1bbbadf5748bea39e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb59796d1f25c7d5848c1d8994df37a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da792e10bb1b2866096fd86b8782e967573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e82a1c175a34119a10e74b208fecda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10dd2f375d1c6a6306dd136b50b33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef054a3ee71a7722ca25228bd75aed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb1dc033bf2b6136744bcb3b444d74577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ef189f0f0c7fe680691e8f1664642578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b45679c6ccbf34a4a0ab787ec443579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a426e9efdb1afe4a41196b75ea9e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056599ed82d753aeb74ab40029a1c4e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50bf1b9254e3f7002d46d43eec8c22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d302f6ef2d3e5161eba6163d8f78359583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6d098a3ef79620a17a3f3c75229b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c45b56c1697405f61d3148f85e2c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3494c556e812ccd4a156170b3a20c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff4d22c071497831baf60d5f4b3b5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681225d6b7ef4eb56a9f25b8a229088588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b644c419275fed4bc6465175a8e17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b44026723dea9d8bda5a15764a40c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41a435d397147ed87413e286a08ab0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ec28652a683832f6da7d106bc4206592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fed0eea8d577c9a2a461af5107c94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea241a2b808116e8c53fae74c24f491e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b617c9933cd75eaedf63d91878bc6b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43effb8035d14a685513d074010ada596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158a475493cc887069c11c4b53d26e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bc2acbebf8b913193bd9119f15dae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9cdf7e81ddcf85cf10157c0453b23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea55967e1375e7a03236e7969bc67d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669a11be5457cc1a35e4a550456f6ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02976af81e352d6e2974c74cd80fe811602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9a639c25d90c29fb775d00396545603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbfed9ff28495bd2f76f516bc9d94e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fb6f7fbe635793c43eacab08e551e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dcfa17da6a959a114d31902cedf1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624585d75a4fc1653b43fcc7b96b548607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f2db1a889897cd2a704caf8313952608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc0e909d98c5f5ef44cead148ff201609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f015faa191c2cff87110a808575c13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1676fdbf5329ad9c9a5c41342d15b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b005f10572c7775f3c78d543c7d526612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3ae400c740e5d9134c6c477a729af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af61987915f1ddd0650a33131104784614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97328e944521b16606e1fb4b8596010a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b9ab01d4872109689e5ba54076d46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d92ff269a4d0ca8de7acfa6d7f501617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70600bc185f388e923e484af3aae8865618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdd4489175c65e587a30ac2f754304619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8363c6bc3d8b8f07892ad8102d933f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe18dfb6c63802f9d50bc7fab0e93c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2db2336d606c6c61fb2b06bdf0dda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73e3257a9c01ca52643a7064d7d475623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7611eb91b62b638de1af949a3ef80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c35c8fc69c6e14ce32f7289ce2909625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983d592495839f1360ef5ba6c4daa14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e62e81de9991576b257f99dc6d788627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190896cd4a67c8fb3895f1a93d82a391628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68777013dba15d230161af7d583c76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dac76b1ff95adb59ce2d66300f7312630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cbb5d85678382505b52b4c5c5c0f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1306de7e39a09e5b8702dd2bf8751632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b28b2652b452daf64d0e9561a6c80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb669388819718fd84c6c24cb696410a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47777793c350708cb2ecdd743979d486635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d309c740e1f4e593e7d5333063ef720636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739c75926c89b981b161dbb578d4bbf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c7511efc2cb4544f7dfd7374ae8e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439b045115114acdaa794775a5449ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338521051149873289a13384d551102640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f06d65507be6fa47287cde61f4edd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a630f50fa93d76de070968d5570e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c93451108effa8de1ce3728cd6c8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000aeb242ef747b587288e8e139b758644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aff3e2e745f893377b1c59ad035090645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6377627af215d50d7fc2be9678bef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337bdd21809f77335a3ea6d4e860403647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ab85da639f14387009702a1519018648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebefae67efdf8f40751ac08fd2736d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3f112033f7a221c6a8d419baa7b78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c3f15ea9fe6cc5723830744dcd2fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ebdf7042ae1ea3c055a35c9464748652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85520bdab54edc68bcbd77806829ef04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be68dde94cd448cba97bdbc14354e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd42c009ffb2986ef5027c6e5e35639655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5106873dd5899f0986ffb77e4b93a88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce27282cc805bed449637a9e1d373ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87080690a6e8cdcf47b57f527ffd44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350f91c4a03debc95ad0566b302b6f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf0a7680558bf1424d0d6c2baa3419660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43980d5cfc99ad25e645d3edbb09d076661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc748268731260a58284875593aba63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030842fff170de78eb70f69b7dde16f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d536c3631fe5cbe6d31de478ecec40d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3b355eff92fb37a766720d6fa2b08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31352261d7a1f1543946d19f1e451429666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bc91c42f9294b54720e9b066f781c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15a28a1fcff09df01dad354333a0c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4e506c3cf20b0992146e08020e928669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f8aae9f7756e57f6b0606af8ee21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43118fa16c820bde1f62f6a2c89919af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed51ad4f07b1d4c16d0496942b0873672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb5376e4d667b37650eb30ab01f750673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca7020586a8be9c706f5fb34929881674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7d3aa573f9fad2d1e6d3f5afcf9dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae74a93ab7c0afe47ebfb0944897ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bdc6c50dab8c1ff055c2009879ea7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5a2c8a660a62b11b675fcad55b75c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760e4849d347047cd000c213d358286679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10491939167765cebe71945d5b6daf0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38027ae36e86cfcde5e2512a6b98b8ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5a969e4d779b63ee9d2cd639a3edd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a58b1d4adac3f2222d4f923c04f8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872eaef186f60dfb6ff75c089b400c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa989da77721ca56c9acbc8a8df3417685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728852f90f923d32da94426683f035f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad897446290e8f840b7ff96e85b6d276687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9186a73eca1ecb4b2347d6461bc1843688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077624b4d0f2158c73a152adf786331e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb780930ddf159dc7c326713a3fc596690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29327fd890f31a7c13e690a8d1a55899691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58829fc92d11e3062035727d346d453692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2535263b648694a1aa35ee51ff792693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dbc14964f818c521e16432101e42b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20586d14bf5513bec22ec2149b429052695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba82188d0e647ba2310bd4737b9e8bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95553ad723b26c2cd9dd83fbd7bfc4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955822c25f5ecffbc3199db545fc0e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f01b044cd9baf804b94b1f2485b9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db151d5338bd698305307336ea8853e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee36296eef5c20c1330cd59eddf7ee0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a486e601adae665c71b35ca79d1a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf1d03c4c2160acebee2ae9f53c8fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135473b2b9e235942497d2e57b91c91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becce3be67335ed70529b1b87a12c462705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a638dca3d29fd5096c9620c8005fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586a6744746244250d3171e46605c53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b72598b7d288ef9c796a5fbe61d2c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37471ad9b28ea843d1ca400b6af3a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6552d1fc0960cac07b0236cf778c85710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1508a8c5f9bfa5f16a392047ba7620711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac384272461e9c3129625ae8e6e97a712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2264eee5c7f8bdf5a2ae6492026df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367246243c801d337a0a4fd7b254aad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb5f505cee96d28a5fa2ff4fc562e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edab966ebd05412161cf8efb8582214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee35fbcf2c4307eeb6c60189aea0b875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393082db87afa5909ddfc8883c8ee5606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f30db45c9671bddc34f744d58be5ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793aa4f8544a785b8c10e2905fa2c118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23295e3ceb281a4af1c2e2effec1cb589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fbda972c2fb3f008d6c9130414b5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e73041196cc8063809d4339c20324f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d3bb70d6d0c812c13a1481303752112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacb4a84db3c0367cf159d9cbbd17f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384792a943bcc5c030e44d90a1d8df714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f31d0fde0705db897e0ec1da8d33315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995741533135785572d5fa1d5782ee316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827de94b37918bdbddefed2c9bfae88817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc997918d8cbfcc73a65c86c9acaa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8832bc31e606e1892ed15624dcf0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0e0d898e58a79b56e76c3744a26f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f05671d6aa30cf240a18cd545240b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99208619b3cd9f4c277c19fbe049622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95fa626b19630ef701b30b31fb1f2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f43a24c3c1c55c0ed7ba1dd6ba5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e2c94b907a62c67ba3fdff9bdc1ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68abdca8754961532401ac154e0e39c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bf5df425fe402530a718fc584bbc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594614ea915bf375e409402a55da8b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752ffd365580c86ad59acd8ff15806829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5433181184e079e1cc3271f646c92d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df544884f97d9d461bf4213cbdcbc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf9259448deb6d8125153902f2f66c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3c11eb6660603b185c6cc3fda37733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef59bc3589c38a474d8cc5a7a85b4d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9a76094fc4f6140c506f4819c557635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd20f0cab7010ec69247d9ae26beef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaa756d87dff9b81f368e1e30649fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527474a08b7e63d93edb364c9353a5bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426bd4a18f97937812b447d5759d12439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68d3bfe6b99539e010a2670b8c896940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592abe5d3da34f0678216abf7de1aa241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb28796701167c2dd5bb4bc00bf22c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d8beef68e6c27e7528d17d507038943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ffdd6618c3f0385da1d6d2529657744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1b39039d590e7e32b485690a012aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe21a7aa7b8df8d28392488c43ff3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf16bad2d184315a98d6c37ac1761047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54153859c262c29793ac894c208cc6b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c8c3894f2dbabb7b3ae87b9b0505a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe1c68055c0146b52c66137aa2f08450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27be404707c3819016eb107f8730b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf6848071b5464022acf570ca95e3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8f8835fee5e9e2b33aec146f3e70c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0255557c739f9c68df6a03eb7ef6f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d711d826fec11db02dc3fd9abec966855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d7b9615d820d3865eaecd772003156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91623cc85f02a02713bce9cb3b9db16157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbc158b551b6d57e35b6831d6be03f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b70d7a567838853b4a6d693162c07759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed1095f35273d27394252b38affa3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05128740dfdd623c31a954a25104774b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced12170e5c4b132d83b3a18c2b84a9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb116fe1ead8aa1257bb2ec3f51f4d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e011062ae10ea88bb159e2dba203164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45250fd1a688c1c4174213ae3488ee5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d34359842bcf4592ef18bdf85fbde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24e787a03d095c21ba41800622f18b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d779eb32e7118db7975548ce0c6a6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7db369a0afc05d8f91db213d25ff169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83ff02a863174ccaf672996bc715b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c511e0f7ac0b974e8d819043eabbf7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee5ce0aa2ec76617a743f1a8a496cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7816f42f6ab8fd89ca2cba78c73eee073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ead8b5c0a8c7e00d4e0aae5a3a53e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572172fbdadd8a879c2a6ea79b8da7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf16df04cc9987c79d7816aff6a64576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dad35524f9a4f0fdfb842be804540977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2576bac5c949e49530246a9d83cb7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946231041d5b028cad74a90eae96f3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5cb586ba3aef6d6e131544981541f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e7ddf9fe20a0a7cfedd0eb7a11d0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5350211091dfdda8474589c5c723c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd212e8ef905695fe7f7ded2c8b03e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b586075ccb5933a8db5237032c7c1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ef3f40b4c4b36931719a3663e9fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9e1b5e551ef2773103043b256accd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e461f8555f2fb5b28768cd7b4517b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e45ab066c3cc32830e58c8b7fbfcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569ab60607ae617dc0a33c0462c54b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653a83e491712b20a95a412f857361890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea928d4e7197e197f790d0a0be2a1b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccaeff6fa753b65f349cbeecfad32692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5480b5461b70531dbbf1be3a167b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2b7be24b03ce22e42da2723afc70694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87e7ccedfb198659403e738cfdf4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb958b047b17dededa4aa649254472796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aadbb0182f860c7732de877bc070497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384c00f582fed4fa2a7c34a2a46f97298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7ac02c6fbe027c220b881514b050c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3501d99dd127dac09cad4304cd6ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d2b569bd45bdd102fe7d7f550c837101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75ed09811b9e8c1a7d0cf895b3ec4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d019dd86a0549bdf23e1b785d52c0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ddd976443f2752bb42ee4a6e7c017104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f95a4028c8a402959cfc4f3001a3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749781afcd25119d6a7409d2416d9bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e705c0dbdae2aca764e2b3f6e92f5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e23dd4187b4dbfc6032e6c8cb4122108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fc8f7059c303e779767a1ddc69794109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129533918f08c29bb9d99d21ed58de0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43164c7331f23cc3b8f9526403d295111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587e395881dd09cbf825d0c514405ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2c243d0279ed9adb788345ded903f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4282135197ddae19d9fd52fc8f48f90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a7e773997be0aeb88670fc70375a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12ca1c0a6a546d74f7d13af51b371f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43beba76dd8889ce055fa3409e58764117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c3abecbd73c1229cdcb4a276afa4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9dee031cde958d582bf200aad6204119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61077ac498cebf07da1d6966048c66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cc4f2c17a8f4321aa38742a2959f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0685a1deb601e59ad9c2c12093913122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd543d7e3547298acd6005bd372f854123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289042fb9590d096ba98b207ce84ca88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b79c8d892a56727c93eded873845a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc8edafdc1e0abaca5140356e8c14b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c14bbe38a692e4cc3a0309995c88b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92c47980bbb4ac1cd29d76f84844ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee7ab131205eabbf8401e14c0f76d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee95e11a7a493492966ce17e1a95a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6646f299ff0fb3887a282fef0c05ef8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bc5ef54f22cac56ced0353f4a90cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2bed38ec3347fab9c754e55ff07ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1fcf91f6f5c70b8392a84ad8df53a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466315991c5d1d71b2fc2801db331b28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a7ab330c1d1828d84f4e582fbadf4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafac8ca5816f06948e386de5a9fcf57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6086c769b4ead73d4fcfa3ae19b93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfd247018ee7bf3b3417602e037477139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c187fdc1079fdc1392e33fe216e90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692e7971438096e92f4341e654630c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf177937f0a255e5d9150c256acf1326142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19777ca912e6497ef17f0d2dc426b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aef7bc81a9b8843de98cfbe521f68b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d0750fb20f38c501df3b8a5538c51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798686d0f3291c061a8f98dc7524d6be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e175edb32c5afe384bc44cc19be1fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1339ba0c2cea895c64f752f9fd1c19e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e8157e7e2c8e631c19f84891b2070149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61de0dd23180d621be03ca30c079b2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38346fc1103c1b6273b941d671ad27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd582c27d0df1edc6efa93c62bf62b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dc3addc2a5af1a2d19765ebc58f2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038028b80f0424a71102774aa444efbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028ede8988d0b2406cc20bcf073cb7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9ff4c261d57a07cbbca4ca1eebd22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b240c611c85c181b7d3a11f669bd84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f65c068416198969c26774373559a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa5fccc2f10ae8981323b6e78fa568159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98c21bfd1d472725425fffcd3a6a4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dcaafab6a167c6351b02937f0cf46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5b568462ec0a1b50f9af6d7ad0769162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b323112b1485f6dc91cf7818547cc08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca905f521cba8445dc429aa224ec16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f2b1d0fdb396c79ed73735c8434e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f234ae0a534c91b4a813d9a3e5dd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33419416c97c52fffe6afce695a1a6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2fca3ebf73ff82f43e397a902efa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8265a0c1965cb12e9a63669ba6c5dd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a866a7a5bab688ef37cd99a4e93ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ecc25831e4d2912299b61da2bce7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7338aa157089c735942883cf7d9fd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede5aec2f496c5b339019f3d90c4b3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb9df7d6a1409f3d241b34e3f9c326174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1c195ac4f6f222fd2a6f269d79246175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5508815239c9bcfc174634cd52c17e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b94dae2c5a26f1c41678d66be229b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d57d9fa0540abbcceb9acc74456eb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496907faf487ffd98b5bc341b3727e00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512382a82cf1030a89179496a09acc3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0321aad8df796bbccf4ed9e6a982714181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ea3f6a27395d9dc99d83a3bc9b004182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5237fcea9bbccd0a46b8978f3dcba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4a3910f0f22d1b69196d83bf7dcad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3705e61ba2ebd1aa363876a774ff9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14939be5b4b0441d3c4c55919c816c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc301d4a8f1b1e7c961dae8bdba03f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f722f2f1a201f001b92890292e26d3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aba632dcb773373cd46a954622fb49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbda2b38035847fc64da39df65309b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d55ac614ce9ece001afa4d7f783492191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c05fbd59a444c5155bd4598c69f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b8c46622f1d8a43b4a7d4b4a43fd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bc2a926c1e605159b45b1860d333b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f0b274270611b6cf44a667e13b8ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad99942a86f22addb299a76dfaeea8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c738d8f5602daf15dbf573ec02a9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246553c1189595c0da38970d47a590dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc16f983d4cf06f3067c41d2f7f1f4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6041f02f21274089f4a8fb2c3a4f7c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189f703d76fa5c45c9f492113862e94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918a3fbbb1335467fa0282be8968d10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ad4e9d8d720cfd9a50b82eb90cddc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c7877830562e80c8425d9772a80ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda88188f41173db9b4ff1f3b822bbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4260192eb80f92e0746aacfa99be493206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c006d27a991ca3acef090421c491cf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444849755e82a99b101c1365f9a92b58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cad0be6b0f918dba2456ac5f48d6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477120fc18b9dc67799abda30e4913c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe140b39b33bff69c28fb6f226869cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57883cdf121beacd506c43623c570d97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acb344c3ae3b96ea06236817dd582b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9deb4606e940e4148b9d569757772b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc585cd5497230c5e0d3d73bdc896a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03974f2bd0e86d435ac8cfedd7fe9ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6accf76f54bc13a3255c5f6b9719b9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dfdaeeac04ff4cc5d11d694ddd3ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3a6526eed863bf9419dd5a01c9aeb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c2ebde2a32cddf916e1d0bbee1d39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e2abcf932a5b9804d7fa70711b0db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358e8a611c1467eddd668b14021203a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c9ee08e9f3dc9f6bfbfc047638e25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210adfb9ea0dda9779bc49a5cc5d4ef7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316947156cb5e80b2ef7fc4529c4acf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48c4aff7a7e0a0b1c13d762093d1dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c002a5c7f96ba9782509033fd5d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fae82dd81bcd5677f2119276dfad90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265384dee0624a7adbf5efc887577b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307edebeec55390f365bdeb1cafec2a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1693bbf0c98587ae7fa4d1aca73b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ba433f0a63547e14970408b94d1e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce765d7c42edadcb3b409d4f31c1a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182d889a970cbadf816fed9b4dee492234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd9a66d0fea3382f5693fee4fb5631235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb7efef0f8fd935de64805b5cc5a6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea79dfdb17a672e587fd4d50d4437a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac338220a1f203fd57d3e2d9991bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cadb42cb64737fb80cc7adf642791c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f14002f031e4204ffb39219f7061f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a7ec28b9bfa6d940d0b008fb2e5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda94c6cc4f10a549260603fcbc63750242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeedad62d99c57aae9dfb850a53bd55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9288a2123a1096ee7459de0b21ad78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29369c1fed88efbc2b415ba1170137f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d345193f014f69bd6fba525cbcb708d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efb48021ac205be0467e4ac7a8ec73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abf0b1b9e40110c6074237207128d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552536a396b4cf791ecd573c2d21e29b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff26968562a2ef33ef3a8673dafe86b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80b1e0eca60fae3912b03db7f2b375251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a06466b9b5a1e6fee009a2a64972d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23bb30d0be1c0480efe9853ea8a3e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca67c7a4a2dc97344e46bde196c22ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed283da6575842b4f03fe131b41bf51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379325a3d128d3a47c24c5dad23eb70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a150f92bd0c9e3b7d306a164ebd7e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6e1a80265d260d15682c9f03cf348258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217b7a63f882de32c34a910cc2ee95c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710685980247027fad5ffe7973dffa9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf91fab71a8f76c49fb073544c3a3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0857fc109ac2e75a3aa1ccf175e225262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828814ecd98353a996e2a42dafcc689d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce98382ae148fd18c23a6dc71cb70a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bce2ee407b8b59d4d60b66841315b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959f46f33eaf05ba5e2b932047d92b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacc214d0cae7b67cf519947355dc27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd2a6017bfec01ac43359e36dadbfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7f7352676e54f8afe53e792c84f33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b22c9ecb7fac791eea6732cdf9ece0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c111c5927830a4c51cdeb2c6d254e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a2c3e8a6ba3bd0d1c1dcae412ac94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7e1d6829bb6c5b383060d0cdbcaca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7946ddf3b97ec36e680fc9573fcf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cecd73b944b05c16e7bd684c74b79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f8b72ac5c3951123b6ba1a6bc8229276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da933de9671852a941b075cb7ad34b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936b187b898bb36b6727958eb93e05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6c6a01c962297ff243a62a8b6b3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ab4799109c524e22e5b224b397023280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2bd67042f4ad4e4e3819bdbe16590281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c11b1f99c407c7de37b045af758525282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ac4f75128b1930d5ac46dc6479b7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ef46ed3238abbd1a322a085ee727e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c4761eb9a7a1697c360d3947c7ae3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b1d847f4b2d7eeaa4e5a00be41ba4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2547de52c10bacb90976c12b59406b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d24d1a389c196e1da9153e539b4d75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa76058b2448ac225bd0c7a5eb67ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78582f90c3d92a549a775828bfde119a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b128c938659c03b2eaa133a62463506291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b791b5f6fa58a9faebd4b658bda8d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718edb889a25f90116e348e9e81387293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd0e18714916794ba09c0002800d62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeac30c2d427d26f185ba35edbe996295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36766749e6000b04813e70915f3d814b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b19766669cd8d3d3631724bc34223297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad22d1c76618d952c9b6d68db6982298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1b4a957db5946862bc758c8d5aad1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32fb95d2dd45107881574c4e2746e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2063ab5982c0fe4b1069fe85a069d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3df6eb2104ba6264ed4823d7dfa4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7aefebb80d9c52dc3971f179f03ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490aae7e51b0f41c1da10d78b7bbbcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f7982889c828abdb477c16b03ef04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb295c54b86b722803dc3ca427adc4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5d281eca5584079e42fd0abf2b33a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa611008e2a249a5efbbd763053db147308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e216ba25db58f322d8373e4d0eade309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3efa2f6147baa0d34717b2697f22c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e334a1af73254ecc7c391495e236f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86287aec7cc6b35cccfe3806c4681d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcbe8a4da9e291c95132163f046b4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbc695046416cc4f81a15ebe125ba1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b8eddb6aff127219db965b0f80ebe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff04528563fd128a6dd0ce411ce5cd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72eed7eb46242e46089bb9a56fa877317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a931c1199a691325fad479511cf09f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace71c3566a22c4035809fbb00ddc9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae55c48911b836826fd3d11c0f5bd8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175a3c855766f09613bc5073a76aecb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3a055627210ed8020b9e84829dc82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aed6da728da54d515ffb0c6723c30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60315bf70f0159a52d68ebb8291711c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad6e5af7f3031418585c438c1d66a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dfc2fa4f5d2b263b75f057206601e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46e7beb956798a7fbb785e96eea99a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfdb7e24b3a24baf6b29415c9b19fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31f78ecc93ce014d327f77ab0f586a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7011b5bb941f854a9aaa15f8aaf148330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21536fb623c1affc0128cc156e573365331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca13249e1ea0f9734b84450a63571c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977b83a770a23dc54428b22b1eb6181333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ce5729f941859edc161d6d9f98fe7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db3dc67121bbfff37279e2efc1139e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3f8192cbdcce5cbf85ab9ac1e04f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89887e7cc94c66e83a1769d34f00d196337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dddd980a7f4ae8daa43633bad07a1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f2f47841ba5be89c9b97dc8a2bbcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ecfc6f951e84975ebb806aebf906b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4355a2e4dedb5043449836cb3dc63b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0684494be70e5ebd76e872cdd158abc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10009f3f69e221c7f6ef6b09a82cdb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdf60b66fb617e5b9ef980d2f6a01d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85dbbaee1b6c28a92159b25616bb55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d049f73d713a4e550434b6ce5d3f7bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598d844d07871d88af3d6d79934551c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90ddb99bcaf6ac89aa5cc35726d530348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cc2d83b3e24fbbd9650ff5b17fb65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fb498eab25d0d0ce5efcf3351819d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af2655bdfe595b8bb10b3561fb85f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ed97c328f0bd9c8b90d74054bebb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bb8fedb3073b29e52aafaf76ca24b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcedc02983763cb284ca960cb9022e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae3229e4887707857af0733eaeeb4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e37e6ffd6cb0d7088dd466a93bb13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406d440324c474df88bd5fb4535407a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe897fcb77c4bd3ad88e50e5850241358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf002c611bd08078c570d34f00285eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bcd43c3ad4f19e74357df6300f63e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aefdefb45543c4faed18bc128a20c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a8be37d5444db630d3da8327380c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb2857cc93470d0cbf445492c3ebd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454638fc33fd2a1e1f3a103d2f19bf23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b8370898f0c6d65f3d07ae5b74fb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ea53146ac9ac6890c6835276363fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdbacb5c62d42ab6159da292932524367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df964e6c16302fd2faf1641e0de55a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbf97c99563dca6f5675ae75aea514369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612b95667922125f59d5c6de46922e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004b89bfdcd0451d9100b3133eb5f90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3fc8ab90e7cd279f441caeb399d51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d567f0af8b18b0496aaa17cb5769bfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875405cb1d21d5df4dc43921a2073260374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a46c49b9183c9b3fc37517e2faa9f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0313000f11a010863af15a7f39897376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d294c06d595a26824c6ae1dd6aa0eed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd0f4e2aa8605b37fad17f1b0d03cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62edd642fdfc196c2b63edf37014e53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00990b4febdfa579259e9afa5a0a93e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eb3f3c25d4b25943a45b3293605fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b284ca800c91f2a2a805ab4e8b41711382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee6f9c79ebb2773d425c88e237f06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d210bf60d56026ca9f8dcec3c331911384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695fa448ae55e8aa8fc80a1ffb52b99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456103c8c73bb842b2209deaafe8e471386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45b46557679879974fc7ff023121bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d55664895c92c0bdf74c68bb53e10d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47081aedce5d663bc02858f6481b590b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8448be141a0a9af12b591577c91dd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07d6811047f5a5257a368efd5463e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e615200640ef0bba8394e0f7101c5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6609db1252f86b0bce4a61e1f8a5cc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b1124e0dafb18c3e71e9c17c638e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6e449b72fe8c6eaf69ac0ddeed238395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673893a7d8c9fb553407b686f3601547396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd82ff84648850ed1c9cee56b1b79c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2bcaf45cebeef5b60829e85b1de50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e977fed3680bc74a98261dc4b00bb37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce1fb6e3310fb45fe57ff8522a3849400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f3dd42a7f994742d6f1279df41532401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff748b6811129c75b59ceaa3aa2579402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca8a0f7837edb60b3e48b439cf698d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d2ed64c378660836dfc36c139942404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d9243951f4e389d0612fb48f6ccaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6209f59c4eed8ec19a93b59b42bc308406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3c8816ee05cc25457c1263f48db1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842a1d43b77952877b248867bda2b25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66931cdde2a3294fa88c685c8d6f8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a100b3cf4bd02fe00c745b1f52eeb2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c289e6d0febee84afbcc1e15a165411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d7b3df7f53c43ebe5d10e9a6452b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da1cbd2fafe6551c010756189e2f7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b3afd433c51157b6e3541702df793414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753e7bfc38d891f1203af0d9f3cc654415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e3e77865bac2adccaf035ab5d8364416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6869c7b860aac0742761c42487437417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab5a3ed5e72aa79c4e5e4663a53cd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c63752479910a307fa94846135d5b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea888994023a00a25f48c668801ea7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bda3fadc54fca2a863e56860f6dfa5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4238c075a63c02a720ee619630c34d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba8dfc00ebd6393d5e5757413b09a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60139e644b7991c29c7f8f5d4c83cf35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9d8f4314bc391c7533ceb49637f80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417acb5938a283989af8aec3288d279426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707afcf803b35b2f9034ce1804cb039427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1afbf3129f37ab54123fae5ce29ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3bdab93fca43264c0ca69c5c12dd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d135a9546765ef934e4bcc6dbbf2694430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d240b319dd8dd479113f8c784b87ed4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dbbbc43a54bd243292519bf59899f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5dfedb25c6f075d73c0eea73bc134433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dba5dfaa434e98ea2f7d6cac5d97e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe395585a95383674fe3c14c1358a13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19385cd96e4e5b8cfce4cd9c71cdf499436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edee513b10e48f6c3e82c2e12922532437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac9cf0076df4b4b4d29725e8bb790438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a619270e76addadae81a1e8936ba126439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2e4777b28c9d8a77f9aca44238d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845605a3d9b5e1b534665bf177de775441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a081ae7cfc8fb094000e0601d3999d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4f01b1686fac84bf0d08f37297ee9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9b5fc9d32540ee517631766e83d51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a88f4b07136ccaa513ed81fc075b98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093be7da5f359f744f210509c51d75f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa96dcf7ae2f624dc3f0b968d1145a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733206fd0cb1bae4136b92c9f689373448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d0d7385552d87f74b6fac32693ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae19ab5a279d932f709f65687d481b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6af08c0a2b41618c9ae62f65bbf1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65701966b72156b8f4846399680d8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6caea321238d85d9a2ae438af39ebb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a634f1604e7da711d35b4a8a0793f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27203e50fca1b4f83bdb21f35335fe7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fd2a400b85d8a8a1a53b1092007d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af075d856e88517ebe7b07e738d1dbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100d8d0ceff19e210259a285887560e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18b545416d6989e7a5ffd2fe7234ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e18c2252d39451228b0551f0b0ecfa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af071b077813e59ec736b3d92b0498461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a05f5fcdeeabb034bcea409365443d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378893e59f006f509bd3efe0b451f456463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006806e019fee88fca8a5bd90fe1d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec03618c85845dbd2564c20b6aee07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23a64c4b10ab7cbdf12ceadf8441f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07bbe1ae512f44ffee959d85a98996467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ec539beec0ea6feeb14fdf035aa8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc25a991d32032db517ce1e95e1846d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c12906d5884d86020fa3a9ffdf983b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50848154be8ffd06f00616aee1f8ede471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5cdb16a570c22bf2783280fd630cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382bf077c6cc0fcbf2baca8a380cfcf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734820691f866be9d7bdea238ea3379474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce296dfa39688aaf3d8893ee82cc5196475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fc6d80d2c2d179ef5a85150837d85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19df41ab48417154ce4023702cf638d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914717777a490b3dfd562177796b51ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d370dc7682415c698925ea31a2bf1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0eb8e5799fcd8b30c4ca51edfa8d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f9f0fa9f1eb5425d11f8b682c858a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100bec77d7197e932acc14ab5b2d065482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098f65898e09db603d34c8491b36e40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc3f655b6b199c4d5aa023f442ab1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e69bdce49000e5206f90ceb7bb636485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f47ae78101589da6fc9ccdb4f03ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c125b020052b1047ffaef5ae723c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d95ba05681f06ae83cb0ec6e8ccf7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651424beef0f4eec7e33532b5827448489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05dbfe8ed5971578cce0a0917e32a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48affd5a17e7afa2345c22f0602bf3e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f888ad3c6c47503c7f0e9e9d4bad863492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d2ead47d03b39238ccd33f4f3e319493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe4b28cc3e6339281c0b8a109c602d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077842e85ac4391d87864f6948f3695495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a47ffff0ef4081a6e07fe5cf73fbfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd68ebaf8d291338edc6ba831a5bd9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933ff5a7e2da368dcb131008662786a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc695b558f8eecd34de0a348ae0ac1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3287779f39997cb6a33d1391709165500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e317aa683ade60a78f0f6f8758d4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf458350d0a40b8761d86acd0fbc06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9541608a15010d4f7bfe1a6dd9efb6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee2512080729f5a24c7a50c0c43dcf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b12342075f146d64ccc083f1970ddb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85368110177b9a2923c4ea237f10f65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950749f8c3c1ffcaa15898a896742de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178bde90dd21c79d1d5803aa85b3d1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb165305b8102ab9b081c2d593c23c4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421214252da7285f7fbc622ba5b9410510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e8bc8ae530330c1c2c6f6c1ad445c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095255a83af0a2051f75efd291133bd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f1a94e4c8c955de960c03b5b79e09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd49be1c432916478d9574f32697cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1cfab074f22250383f3f3578341eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbccdbd32486385025caa8e174ffa7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7e97f7d3ccb99e629e8ee4a8e6999517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4407c0ae1cc9d3f09a26f34ac57c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1809838526baa9750dc8193f6c51d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde119963b537359feb2da2f159c388a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f90b8c458da85ab3820485a1966f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ab998c95dcbd4db55a4fdeeb7efa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b8b59bf3a4d02b34508007404de6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e97dbc984fd59013d82218acbbb0e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951ad9884d3f02a70524b611dbbaa09525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb21fe69e89ecafe79d63b152c7be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9742d25f902e9cf9a8015bba7679d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f99943ca4ffcd19e4c7a22642bfb12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82018f7d9b3067d5cb39988ae0e906529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07ce89945aaba3764c02728578a32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8fc12918f81eeec9e67cfa8243282531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95f9f199d9675bcac1297e3b763160532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef65752a4ffb2bb20cb29be85fe6bc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8610138d7da6e97a4b6fc118be4221534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36746d0e6dc794fe68c2661786174d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc8ea87c7a308b8237e20da0d5828a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f3e49e2d574ce31f24928f658f53a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915a75994ca07ea196781740dfa92bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd9ec1c10746c6a33ecc1bfa12e33b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b005020840071026e95aeec32665a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d34614992f43e01ae251a6582c0421541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6b57fdcdb79965d66e2f5f31ac235542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f829f73fe7a7faded60d1a183399e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92212b39c397ddf7c2e8844b36f1687544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac3e32cf143d1bd0b454df46302bbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e64e31d3c462633d38369ef12d50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24036410e1aec99e44d8507285a90b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e093ebb4efbbb459adb59b5567510548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331352cb4f5c25e0f966320fb58486f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b7de37903997c9b3085ef097d1764550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80da191cc2254605c11a39d789118f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17348e5db43978632fec3e5542d63c4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e934757686ae9885d22730556145ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06325fafcca14c5ef03ce1f0b4138d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba947cb47082552a4a1a086d20627f42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e50940d30cec9b21c8cf1ed1733753556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a0e43ce457b52a89d48b767251be3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7a3c68e5a7abf166c8bac59437a40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2166cdc6d9d09c243111e1ceca2a820559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ad82fb7488731d2dc48d273d5018f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc5a4da4520eaeeb67a198af609037561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76344ea85495577f3e209502837db57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de174edb6f61ee494fa24a7348b1086b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b92b9b7853bc2917416cc11a938a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffea92d2e4fa5309878f73eab3f96f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f070c901b90a61d47bc7787aa333f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee368215fea611505187db496e8b73da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e1838b7a7a0c59e359d4fbab53280568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d05f4352636230ca1b5ad437969b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8b56c241647821dac077a5e39f5f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd26b02fbbdfdca69b5816992e3215b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b436006d50e354e59bb7598535f2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac107d1fd4275526933d319ad1c1a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493127c597c31ff4cce6b69b83df56d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742cad509a2fac6a9de7da5867ad965575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d081b0484f05cdba27e58e38f6fa4c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c9f2eed53816289ccfcd1c50d0f08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9209ffcd4e956ae9917e0f872540ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bf5fc4a770e083c7fe6e375957e8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf42f8d28aa9cf2bc74d767c8cc25d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af459c90bfd08a97575a90d3c79ef46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d66220c691f8acb1cc1599271e9a8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543fe256dc87bdee2212e12bab992d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe835a08dd2b0db9fb93af1ed745179584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924c9d8e409fdbf2f8cd9559ff7010585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b375371f20f48b1e365c1ab447155586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd1ecdde196ced8134b4684f090ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b08105f36cec4ce79dd4d20d5e19b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e919a8beea7dfe1f853e36825cb1b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e248ed4f340e51b9cd9c00886c52f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548f8516f27bea750b084c29681e47d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e74d9a331ea21870941e572fabe48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4c3329238fd6c8f6fed7377926849593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebdb5d6898386a94c797ab37997613594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510963f714fe49d99c5482a8c155d8a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7750f12f0c183bb8333c8dbc1d69160596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b37adee99b865274e08f8afda292f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871bcde2aaa056a424aedec10581fc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc6311aeab89d212561d514e895206599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690f1fc2434ba257cd1c9300fb50ab0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac92715482e638db4d259235244e793601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42266a97a9f7f8a3e13707cc6b8d8229602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a01f6579930df4b5df7d7cc5ea186603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac45bfb00ea7abe1e298245de63e8db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edace45689bcf58577f2cb30b1906643605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad18c55b86cf693a4181f75b84a666f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4188e0fe7e446eb3077067450313b2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bb55ba6beed22cf829ed6718ed37f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba4438f1640872e9a0a9425e70ac9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5801f21ba1b59bf7f46636468c37d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533f6f88e5234f9aabf53fe06e661b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4929809b35534e0aa07581022a246612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9ab92e5d02c4679b7c77d133356d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97a22b36ebd07a73398473efe12d28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33ae7a160801f79eb6b36cd3387245615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee91f005e654a89ac5bb3b2367291a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32105f9b1dc43223cd22eab6008f9689617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd0b8fe06c274421085ec7c81f7026618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61f4969e54174c712484922dee2a32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17885b673d83716c2008d5f77859dc2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18b3a96b05bbbb73674af6b6abe4b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15add30085efb73155f9f74af5aa7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289964d8261a3b25ec2885b06fe2078c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa97c759c3a02107a1cbf54cf6467c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c84d9e0d7684975d5a2b92a5947377625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9844f11652bc5cf46cee4f5e1edf9fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf9332c31ff4d91d9a1cf0042ef36c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaccd85fd9a84e07c48a44c0a3d714628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cfeb1f58d2929d5cbd5e3dc41cf27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43c6203f0941d522eed65faed0ff1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46bc5f5f80b25ee8fec323801da023631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6030eadbb7e7064a6ada37592e084632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5491af4e5b299904ac8aac54972f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf15323a4d03ab8076a52677ed3bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be3e8998382abd6b4d1c82c294314b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126c5632583efa846b6c7bf2e9e05ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad28c4965a12e5fdc4309fad13b20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff45e98256f7f3396155c07a167714e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7ccb075a27ae25065c811ce0abbb3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86475bf7c1db12cdb5583f66f62758c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6b2b049a5ec5e37216e3599d04db1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e2d1423a72acb9884519cbfc5c7e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c22d2ca42d24d7a03731f45fc269fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19991fb88abe0a8a58db88f496082a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef44cfc0b4a196739b5fda1176d3e50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82eaa21cc66d16ffdb6a316ce0d92a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c066bbc0044b355248bcdb017c431d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa2d61e887c52df1d37f68f1819135648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf4be5c79a509d930b7ed559bc8504649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289916ca81263a0f25302309b9d016f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746ee63a9d9ed7b74b515d52bb2756651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e09666b0488392fbd6287ef9f9c262652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765f7c3710c33cc9522acb50d468639653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e8e88ae14f5a76a90cd68479d9932654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd1cdea402bdcdb184d774c135539d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e571ae6dadbd3984545269f86f4608656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1030c15bff6d71c54175036718cecc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e4c597bb10de9106e2ef0c31b7eba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf51e33fa9b1795ee2bbefb51aa049659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6dc62f0001eb1b9f05a7f454f1368660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fab9ae7ab1e64d8f9a6666261bb1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae150351320dbefe8e5e9b3f7b0d90f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab3d14a50c9a93c66c71ebe43f24f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66fc4a2e3feb5f64aa47452026e4c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195c9551a17a97847fd2cc047e8dadc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3c7030bbbd43aec64ff57ac9eab2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8f846682c1a5a2e1969ac145d064b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d56e2c39b86f89708e62e0470d5251668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e27efe71385fb7cfe6d8c46f5ab1f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c584774a234f08feabe35c9c67972670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d262dacaeb28e9e9768c17463b81cd3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d4a835290028469c67a18be774228672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010bca380c0108d5c2d240b86ff3a23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aad61d9b5d8044a68c92e14e33c019674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef7f41bac1433f2f1c34e47c61c08a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edda9270c4329d215f42526b0a31e23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c634d92ee5d92b1dfc96486c8cff30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2a7508845447665cfd45b5b24900b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d951c434c403ec9e59921e79b19b6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17f5829b90e3b608f2831505e16cd4680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>