--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef8da4d9e170dc867d04a990faf3511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecd8f1121418214aa6b176813a9d7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc45c73a9c1d54ee52c385c4ae17c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b2fa47c3dab5998c3ef8f6317b4d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a2da44bc9020a917732f08c244fc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de99eb3389b1b22f147f8cf1185c1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93661d584ae074434ece3ec108514e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91fce58210a39d6598c94845b6141e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266ab50f07684039f85d7a0522763859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae785c6ea2d404affde59035d5e8a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af992601d18349b3fccd915cd4728011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24695ae4bd638e469e34f5338b2e06912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787e316385e1f28d192e8a247eecd7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf09a0f6406d948ff9f4f8fad7d5c5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5201ebf6b03388d1439696e8425976515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dc2943d4c3fc9d47201be526400c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be464b06c71dd6e5954944e940ebcb2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c89551f4f23475540d8bb3a3626e9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859da573994a7b5b1b6bf3610f8ecd6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb79fbcdac7d9d8c3db63ac663ff3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fe21271bdbcaf16c13c8055598e6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74981b80f1ce039d82ec2b2ca7d5d16422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd272be426be68aeb99b833745fce36a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95064e0398706fbb64dadcf977324a4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f131ff4b93c5b4efa7a1a5f7337cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e324b9a5d5ff9422d884550db74e77826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5832c859deea09ab74853143f30ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5adfc0dadcb2ef4bfcf601969b34a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f891cc7026c280278cad711498f556229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeeb32065afbe49241c5d0011e204630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7f7f0431a8e6c2dfabcced6b28cea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b47e27f11fb514e2a0570f34a7ee432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe211003d06e78d17f616cc66eb896833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5a81e8e9c663ff823537de752e15934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe4e565a92b0220282c3834ea4925235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4fe062d0c8f07c45259b37239b3c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5204db2bf35dacc0efb8bbe75aef45837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a00005e2d51001fc695d495f98a5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4a69f85fa75621742f4bfc6edff8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db7c02e78ef1027c77b9c243a45f4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea2cb2d24501bf3c61b425bec304a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6b6a910120d345b04ad7f86529c3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805001a51ed3e79673fd318716fbfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23076efd323871af2dbe5506f17076d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db130b559831bb06600d8ae798b9fc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7ef95065c2648e5b7b35c1906d09246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84a0eb357d7ddac96889609711a5b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250832bd88f469b7aa417d57c1ec97148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab8af1dc1d79449740ef1b097a567349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87adbdd2100cdac1d4f7b5e737732b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a50fce40843bd45cc2b8ef4fa1e22b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243e66e4610e5696c52d42fcfd2f23952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71602a9dcb8228c4998b0a3ba2e80ecb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd848ea47050b7f440428d4599306254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2edcb1f36921b56394cf54eeeaca8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b53efbe0e9c6fe3b9bcaeeb2750e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c80601a1352b6de521399019ea33c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2071d801871283215c0d2a919815be558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18454de4545872b18ccdd9f7f798ade059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf67ff4a60f34de0dd386272b511cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92748766c2d84955feae7ecf0320361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276e9ee2f52299ca4cf52762d7c655062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a768834f850c73e826fe9892416ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae86884f5370a5ad96b1cc56168d59764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459a1ed4aa7660ec6afffc88ecce37965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c52ae437137a529b1f3f0a5a5fc166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076cb4e93c2273bf15a68f2a285c9c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247d45155031da98db5e77767dbae0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3434c302b3dcbfb06d4d401d7735d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62748a0ee5c55df35db04d1cf07429bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4146182047b90218e74ef298fe467fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb9c09919d860d0bde7b6cc89574272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d260856f9e7f06737da7c015ac12b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b9c77178ac8a4ecc743e0d504335474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf25bdf18a037e48d8b86968f7140c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9051b541bcf30fc10fe58c999d50276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6adfd3f4dd500e583c60863281f4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a44fceebc8d69abed4e931cb9ab0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c3f88f324c644937967d037383fbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b744a33ddc2b05e137657670a3cab3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673290404c02995ba8254959169b5ba581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f759fee4f5683dd490012f31a7e00d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cf9c53dac1e782cb45e892982a9b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0957fef785e80db348c63bdb6ae06784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cd3c332168d65f3e86e9e0ba4e0f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d7ff54c82304dbf672d773c685c6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0f58d793c83c3e724dcccaab339fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e15869b432d0a2b263d36ffd7f1de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373c290cef51b36c0c711e05df6c1fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3076310ecc8ee379158bee354f594790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1435283ab1b1c740b878492f8fd77991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b80bbc3f3bb5bd00dcb4a5f9ff08de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa271b96cc2b2a9d7a4be3a5f10602493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28ef94778a6f15959e7009ed88e57b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c8f192d0a18141bc4495ea48500f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3415ce1c2f4aaed96dd23fbaacdf9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c759d84bbc6152e9dd00ccb741f7fcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecc9681ca705a46cdad1ea900b32c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e90e81db5a86b35d5436b1790cac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b515fe6f0d2bed7aada769a0ae9156100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000ba437a3eea9e34e46b1c53f1ea90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f05c02f2792c7978b833a90ee224ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722c500a2f64505abc564deac697d7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddcc9b61cd9934a5323c644e42e915104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267845812d3bf9a81debfc68c2d8e9e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b98149a4e39e82fbcb3eb6910b7022106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9fa4f181733bb4dc63a5fadc0b0ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4abfc8ab8101053f598d67d53a124108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa269e444884adb603506816330ec2ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f474e544910adf5b887b2cb40e897110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8241e5032265c387b80fd57b5a94c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a5840b1b123a59cb349b2c606e9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd097302082734299ebe3381e42fbaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f0eb02948139cd71fbedaf0170bf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fbb6b761bc0afe541cb434b18a6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b696c7ce46863496790803674be22e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d864c25737c87626f84d7c7e46d6774117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313f9c7d83c4fefcbbe5bcabbf43cc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4528794fbe829ba90d1bce73aa790d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedf38dbc9f99855954c2e0dd00e23e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006e2dca84ca6024b193ec68641f44a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b4fce7c97fc0423562a501b115c1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7ca5f9c0dc3901ff74045b626ec1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fce0536eb619827fa6814c0788a7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126af4c0663f8015125899e95bcdc00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fca4d6d2b378fc9fa27820d304f3f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b4de45b3f660c40008edb7c532048127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37335d3901cdb1509dbeefa9e00cfdc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709527b1ba0cec1eb7d2f43c66520fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e23795e13c4f5d64cc0054dcc4f3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec077279e4ac9db9735461dd70f739131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d94cbc191ad70f88465f67aba93f4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b704200512963a8998533f8ff55a867133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6c9aec373beba6ccbf856ceda52b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db2ec06a431fc46f1f9a38f56a1be9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef3bb86192fd8a192ed88ceda36228136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541845ce28bb69e0abaaf0482c332a91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98285a306957aa972b4e235be14d84d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d84690073df81720e10eae4fa5e0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c27de0a1b3f10fcb88fbe0c8e517aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1338f35c6ebd47f7296f75ba782ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72ba620c305e1b6b46d537151e4e0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58670e9fb9f58cec35b3b9d316e56507143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea04b3d9efea64167485fcea39ff943144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619bc3e7abf42eb0f7a1199a009e027145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf88c034510b731f631c4d117b000f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d35a1ceb142311404305f046912112147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18efc160948b377af29b2e129a4a8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759957cfce133045380875bc3c86a39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e165baeedbbd337d636021204e0f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c645096d601e88572418f546805f502151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e296c1ec8485b733e6e156473f16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a4deabb1c263d7c67d41215da41b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed574a30fa436a6de4e030e10b448ef8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a960de93aa7dd92b46c74d0c8c6b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae6e9e365c1454635686944bd7d442156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764544abab736631cb61f7980a40f74f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2de716fb1a450b0c0727d657a8fea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ba957629112ceb5f343d9c8af7d1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c611e2c8c688e2be15f66711c4be4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c068cfdaf06d45d932a0f9f7b3a2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcde8fdd7960e27e86e58e6dba5c196162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f082d5bf42d3f0e397967b540f00b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edb60b1101e16d7ca26d4338d208ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdf6922e6f45e20ca4f99fc649caf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c22b7abb656daf02c613c34e921dfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f42ebb63e3574e856ba7b50121a5c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a906e380a07f9660c585edec96d5023168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0f086a0504ca163073a633b32570b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfb4827ad43ca45995bbc13c0e24e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf1f4306e287aa3408c76ad246099c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c83f348e27c826e53afffe79a45d24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7768da4f89eb2819c0327d9a298d8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dc76c1400296be2c6bc5ca6fd27b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a92bbd157063653ea393f03b02dca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5343640a844f830d9edd176883efc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b601655dcd91f7c21a4f7805dbfc73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cba46bb6f855f01fe2eb19a112933178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f11495c7059649b9621804916b6326179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29dc53e4e2241623eda6d40c641824180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d987ee41d4dd5484cf7cf515989e97b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf7cb7dd1c53ee7c55d8aa3f1c5388182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4a2124f27dc7802c9266070c7d223183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15333a0f18fce3659e4eebe3c4f1df7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14806eec79d7f3bae08678b1b12ca78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b005c85b9747134eab34978776d22df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3a9712c2fcc77b71bc67ade685fa7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fae61307908d61a5bf84d9f75b680188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354f19907657dfb70184306215e3855189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d9c965f9248b34520221ca8ba58de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213695fa72ad5277bcb3a4b2ca2293191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579255b1fb3eeb69bf8aaad69416f0a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21cea736404a21b28afdc1b39b1a33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc312c2435701c190690c07c6088343194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2c2e287964085aff371732245752b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7e38b855f79c8be4bac409162104c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db1f842beb02eabdeaf03a70f9fd24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34001771b8d60b1e65f54e46c254e6c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aea77d7a3e4c5df9a026bfda30551b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a99cee135aa199fe673dc9923043cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddde91f0c5d62b6ae8c2a0d1a4e546201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0f5251cc954aa793a07d4e3d7372c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92986fd1356cdd3b58120fe7ff72fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877e19e5877354b4298c9342efc25b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8ed592b294d07003d435a63a3bd86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7acc69b64a12a9d73f871f097efcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722459bf20e6f00d95aedea73c16981207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72812469a08bb3061c710ec07c0c9a24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420cda001b47fb02db50643f7dc0a3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2cc83aa6b1c91ab691fa843b894d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9db5804851e77331e9766cfaeb120c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb06835c9f7c9a67142c3ee4693a5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1269734ed56e2dbf2e36f12b85ede2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1163fd2e78f374cd2af7e10ddd7fda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d824831905c85dbc52a259d69c1847f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39846a992172baf2988551ec1c02b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed720865dbd7c966e1cb484895206996217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01dc61cc6dc846dd908857ae6b35b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675509c24def38529b932724788f30de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989c70e471f489d230fad1aa3de582220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2369d275f325d67944952a90cc6613a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515b7877f09db563a4f807d2f6f34bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb54db8371c49aeda1f6ca9c96923f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35fe870b8f39f7f4039cae5c6ad2ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcee2741ecac2625310fe3850fe4105225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aad13a031b7c7561af4cdb690524a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bdddd8f401e32d0f2597b2cd19385227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb581047c481cde7f26f235d6a59ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a312179f6d6784993ca9cfc33499e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280995e31f4cb80bc990793667e02ef2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f4a19eaac0c78008d29763e4d83e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06137e5b8210004cceea1a50798bc2b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cdcca6a9a1a4d5802ddd5a7018f0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b63ac39ba5d76233023845f4cbf2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a17995c0c7450da7ae14cfbd473b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afde683898e8af8df8ee391db360b14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cf6beead4e6e39cef60d6b7b76957237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a7eea0948cdc78baa82c30c8f62c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c20aefebe9bf705e921be4b9ddd66f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89915b350820762d0acf8a4e5a9349a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c070fe92e0021361bee9aad2c2195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00815fdd5e0b08daca30492ab1d8ba54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e7f0d58b56ace9b19a22d11d4cf0b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cb272c903b0bcfbd19c40503606b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9ee178fc6e9c1f3be168728995b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90772fc1a175acf02239027c966f0ba8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7f4cd819447c7953450d7a09d9a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222ca8267806876a7aadc4189165ee5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832995f84fa93101a7c4ecf36ba7c92e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c952cdcdfbb64614a3d4b3a69a900c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b561067d68f651bccf829ed29638fa4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298045b999aeb501fe5676b5a3c73101252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550452224ec929434069be5ba863614253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5494ff1790d41cc66802dc50089a65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2760400836d52cf5a9251201f29b9c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe66a90d703d14c1bd7d4451374151256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e29b8af85fcd7af8b1caffef88de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f545b2e96f5de7143d372abfa19c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ce6771f2c0bf4fed7ecfdc8c68617259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4299d8f96c200f150c116d9c90a4894260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc434911c56766c76ba5351a8efea9a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336b945fee88769766c0ceca99c0973262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c16b7c9768fe2adabbcd7640623c21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08970eee07ff03e342e445d6efa898264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c47bfe0a596c1faa8cfa365acf2e05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17364863914eb3e74316c839fab908dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f228709fcade920b6f580a29f86409267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11acdca8ad5def23a1e11cbe2a8a140268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8ec518204d53afd0a49b06e59dd60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb98213f01ad5d8d07e07a3a7a60c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb62c5fd5774408777f66f92c6156f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94521cda72d305aca7a4305bb667ad5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ec9a12a13235b6fca8f480d7eabdd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f4ec20be08c390ee7d317bd6a9a02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dab0fa3d93b49aa9a825dd0eb09e4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42a9a8efc7d9d3fd5b20fd58c03a29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a7450a5ad20da863b47982f3ab4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dab9c20c393286859dacc000d48c4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dd6f767d5ee852b98ade9dc33294c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04facbccd907ba87e77d3696bc0e6997280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08df5d78035542f9360e4b64fe0a4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117b732f85f514c7b468982bfd0d7dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be075ddf610bb9520a0f5a87c9afcca3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e7907f9cef8b33c95dd6bc208174c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4282202a4f7b9713e8075f92cf4ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b157f2699986ea1bfd9dee9dcc4a8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c53faa03040be21f3baf6ff520e0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b961eb17609f2169b176d3638a0751288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d3e02cd1536179867e8739d77ec77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82063717df14c55b6e4e6f8b1dc2d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94d192a64fde2b959e232f8d1d66f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0005fb65cad1ca5e391bf1ad94638292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218955439eadde2d816d2d86a79ed8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb669832ff80362121f6023b4cb99a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99353f3125b875181f800d7313b01b66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eca317f6b9919eccc5dba0a2e40d27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d98c6c0251b6eba24d5ec99e2365a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997a6c9644eb375d66e6905d6639e6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe2179216eedbbf047fa7190c79d44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1293a5dac10c72a5eba5dbed70c0d77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5751128a28dc2701d5e548fb758d63a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c898734d4fb9a6fd85ffb9538b8fb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9e842b1d4c772a826d06f05f20c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef7106b477c2a43bf09aa04ab40ba6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb82702af05c7b46f2dcf0570f60274305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46a8ae4dd98754444bc2b4e02283c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b153a692713e3ea96054043dbb912307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded5ee0cf2e7748dd1f2b8b6d6210ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c223e66d034fb67f5cf8117fd6866309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea37de850aa0e7917ab197e74470b9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8083b8ff86a3a6c5c00053767dbcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da36c08df04df470524a358c4e438bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd22b6f4d4d56c9e62282a6bf7cc115313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422440ee718c3f64bc39d7502f08b598314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb841dea5d1fe827d9304a39bead61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c69582e270795a8d2e38c8468bad5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69071331f5a5aaef9501e59d1c0124d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21551c7a5654db630c72de1daf48bb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a09af2faecb9c270075824ce091d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e96ac4156d174e5cc500530ef37317320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa64b6e218da782dc6ea9df18c8723321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acbc5345e2e5d56add084891138594322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039fc75e2c6e7ee15ba12c47088ced4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86db9543e489e5e55bd049a20835666324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0399f7b2f93712496186a199cef5f98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b9b3912ff24c75e7b0158e94787e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a975be36fbafed7c3fbbc72851a06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1d146f8b0b997a72917f208f53e2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08789c0392f2a8b1a864fce438ed3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9e2a78ed3b1d1dde94b47f07e24ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aed916bee0183d711f36654f0d5703331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c610289e69cdc17542e970df98a63332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dff3ef7bf9704f50d6cffadb5d0248333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2501ce80cc419585bb9c423d51654334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e09b5f678ef905b5a585712868fd01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbf935de113588d67f7cf7cd23063f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13714feb091c22e64375598265d665c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe451eb22f55b3982e5419d4a580564338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a9d63c20500df26757efa2e573043339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2c2714b9653faf937d8656c7958ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7218516a8e5af11a1e3d0b0e64a00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40172ade5305637194ac12b079f2b755342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489745f44b5c5039c1f1db91d91f0c9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd7854c3fbfd5759dede4347a68f1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7733fe13c8f900208857de1a0fa238345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921a928ce152640425178009fca4db6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4359ae203779a5a8cebb18b93c4d72f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44411485116e94c32cf9745374407b14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835ff780ef3b68c701006ed855c210349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633eba0f0ea534565111c7c7ec08788350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7f1cd3c732ab335d18c8089217642351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c9112d4b47068545c40a4af8d2705352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af868165bc1cf09103498b5d61fc9908353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375df9b31d450062a1dd3a8f8d7d8e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc05f41de3e497a3989e58e9a8137ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696e4caa7d571c53a3904446d9d4fe4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5cd9ee1e26d4c2d02c1061fab344b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2984d355158257f945730842e8c16af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1c9a5ae8e44a5989846560892e6f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ebefb6f6612ac7126c5dbe57704aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c718554316548388799e9a4582b943361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfb38c25ad1bbe023746281bae959a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51de2edc1bac5d8083412b68ef574363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48395b13e30724ddbd2884e88f2b0da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724e2591144a94d05197ee7218d71d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5db32747bf4429cf8c4a0473658d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9df02cacbcfdd1c4dde41e49feb0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cf9637b91ca8b773ef6f26496fb32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7852e5038db6f38ebfacc0f679126369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5468531bb142a589e454022f114793370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74ce67b9087873ef2cd37e7935ca65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43902a23b966e3e0062e533a395e2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e5412e46a761eb72a2640165e8e75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a75d699414129d31b78aca37d1ec47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b020e45a73b332743663e64693830d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0904c78b0251a82ba3278e491231437376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac18f63278a7982a4684e0f08bda70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aab4355a8cb8bd40268b4c522e2115378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd394cb8dfbc972e389e9bb1ba1bc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc0f994d8e5d2019f2fe431c578658380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4d055c6b21752c3909e025480950c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790b024418be8a6de3080c2a83181ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073864ae205e002e23ac80be5283d4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90622fc1096475fe7f53391c8c58a88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ac663049ad95971ad1c35c4ffb0d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefecdef32f6089dd08a224517a60f30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45720919fb2e719b80bad2eca95e26ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c295b8644764b6396734271872f66f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3c05d0cdf238e9b7043038f7c92fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481decbfba1467e1e3257c2bfea48f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39163e68bde9806c4bcd19cb90ed9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6f36d3122d68a24821368d6e3d02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339540e50ed49e1467789b14e4930d3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d7cc2a56e30df6dba13f0fb65cd3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1ce16990aedbd3858fdb2b8c0ef79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1cc9354459b805b389b3a8ec9dce8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbc7cb51f7c31166c276085fc17107397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a7b82d044129440dfcbcf3ee2a0dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab556f0860bb4761fd00942875a26ec9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39093b33a954870118d58da7e2985142400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d00b2b04c9ee073d6b29bb88e4be6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0b1909bdb6805b2d4f350fbac8c53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1dac544380886cca3cef8f0a9f627403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f5480d0127c02fce2d2f8e155cce1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816f6f500438d1278bf253f71b17da2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4460afa3e2fec886c7475ad5a082e45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136889d095bcd115755460996672bdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3245081f48909a6ccbe0f28478a5ce0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b5176c6b7dcf9cbf31c58135fffb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72deeb229987bc352be3886f343053410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09054995d749f36121e7d8a968fa8d87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b240d6b27ebfbab1dfa57b80a621412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3471f95a87af515b6ccdc8e43cc17b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441f6e7cb4c20dfa885cbb404c7fb27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ac1027483722ea29cf77e5079061415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6202395420d943c20bce43ae1be1f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225116faecc926304f3d38564c4723e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30317f5d16aba144e2d63a026e0ebf88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23002048851aff5ffb98c3659775e5e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf13792d56e10eff0585d9c81423fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fa2a0f700532b0c315a6aedc56701421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40a988b30e0e7b6859cc504447562f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f9941269604e7d2722d66892dbc43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce939ef2417d03306076f4970ae0cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0addcbf89d53c63909a907bbee95391425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08203adc045c47fa1e10ffb0f9a9116b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b93f95c71a080d40197feba7edac8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09020f48ad318895346e09b4210be71e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91f29642fab4ed3de05f640bdb14e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5ed0913abd574f8ad4bac29a639ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced9bae0d0b7c260c5901601a89251431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdf654db25df2f129f95b269a7bfaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9d4d5b73a1bcf8162760ac7753189433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcfab5e5d4a8ec4ea36b488327cfe1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb069a2842f395c830c18200ceaba1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9845a6256c6f0e672817d2098635a6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d692c2ea3cb92088fd853a3a0e14b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547db44e7fb9fbcbc291bcd6a4a34b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bcb2640fdd7d2e6f3e239764248c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cf1f557e6be52e553e9e0baa8142a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99fab95000b73c4d3f028611918712441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c56731ae412cf23a1c784c07434f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cc2ec500c2b3628caa07ac00f489e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379f9a9edb3b6c50e4df357cd6c4484444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fba111d3d57f997a64bc44b710abc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f66c4daf840abc373c8f2698f20b6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b62f46a65aa173368b9d2701f995a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b24f0461d18cc26fd8831882353d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546564a8a7cfcd240fc291bf64e78a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afda756d29c56dc7df658b3fee89ad5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd726bb6c6b6a15486929ca406447f25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177d2af743488d890ba8d06f540efce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02073e40a8e36eacff3499715dcc7043453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdd1aa2e3c37bf7acdbcabbb6394b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b49747753208999509b6a3464f1717455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88164c9101a3081ef60e88427851591456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae90fc6538f9e473025d425f2a0025457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f44dbb8622f59ee9f6262872cd1f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765bfc5c5782310eea1d075974720c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b2f48a795c77edb4780769f9066d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b8efc2779ba47347503f12459a8cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6582d27fd3839a4f16457779d7a64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552127cf9d5a2098bd866aa27f1878af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1debc90ff54dc87af3b3626e57ae63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911caea9e6668807edd3ca028f1f01f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b765555aa73e74b7f0f785dc94fff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e32c5c618115ef4b9d5953bb446d99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030358824c71a7ba53c51fb139ecbf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22912842a173a20e3247394aec9538d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366aba726c158f61c2bdb5435dea4a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643912fd431e9cd518373ea3e10622e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043e5660e99ae83d36018ab8a4b7531472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea86e33cadc07d08d158d58a943753473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e26adf758c809c7be6c99b75d7d63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7a601e51d3b5d6c5128bf9e76548a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90403d1a9fc1cff0b745dd2ed7ab31aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237616dc0fd3f936a0d68c72a340822c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf0b5db239bef97116756ae8b6ae7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209c3bbd97f89e7d46dafd8e9d8abd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364f5ac5f5f4d34f283a869ad8a6f6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49c1b09dd0bad62d2bf95c74536785481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361a6152cbd6b90719a10be78aa5cca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e9a1d9b0788099b88c396e21c9d64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec29e51d0a5c84d0abcad9f7583551484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fa08cfb061dfa56da41bbd94c3a6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8f734955bdffe51b7077e841d2d90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd35104230d4dee32b906d63e4c8c93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0970aeb92e92ac38bfc4e4e33acc7e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f638628c66ba4186abd4eb7e3d7df8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034a2f4763122025a6734f182279ca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ff1652a915addd58cacaa5ffc8c3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf520b5d9eae4b2a108c87799424b56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed47d59003d6931cb51f2394d8798f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43056ccab781a3700f3ca4eade087a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae032abb4fa91badb1e28a41bc668877495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5bee56ba43f5d342848daf0457cd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56221574e257f2b8b669ca790e0f0eec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0f593f8b10ea866d7306fe1abee5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a7982df8a390f33fff08f76895a25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75913caebcfda491eca6ea01fa3362f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeef1cf2b8ed66870e3ce129017955501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a61c94e65cda4fe7dce2a7875944d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a656a8a8e1e1ae7ea863c369e232f50503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0049c645ba1e4cb39bcc43c5ac85e40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f51b3b220a55ff4de747635e6e7fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dae0fe5cf230cfc1a9667a22b02baf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314caf7efcc14744f08525c880f11cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1457611212ceeb63d79581889cb6bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9816b06ec06dec1fe9752753e60a69a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41e6f8e47bf14148313d39dfe67d1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad63a54034a5fcec727e11f705c27fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1fd8d9400aff9966acf71912742d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a933a0c30632234121ff26da984f4ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87855a6d6c75afbe0527b8162aeb47a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a962c580e375a37426ad12300c3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10939737898948ed944aec7d4cda7b59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6244bff38c0607ddbac5d8ea8c779517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba119ade321271ae0fcdf1f15a6820518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b3a2f0fd6382021478fafe118e415519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dba2b39fe8ff88f1edd9cd7934610520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde30546c8f9147c73e7d7d73a44cef6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550e4f972688c434bbeeae000d0d0b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c90851f6e17ce0cda826fea0726ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2924c4bcf5a555c7da20c25704e2a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a08a5e8a2dfd377573e049fb0bf31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2c88f739a16d9526bf249989b2823526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650bccb310d559e7c1bbf8945de9eed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11231d2e97f51d6c23098b02a84cdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ff6437c3de78e4ca395087e607778529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48396069c01d1ef140845c3987d03d55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccce6f9d8cc95d016c6e90537e41d7f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7a8db23bb949163e2e92f6f9bc81f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31328a97cf1f6b5a630f67c9dff5d95d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d88ab597b8823aafad1cbfffd29a10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30998a4994c10ee662c63cbb8932f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a477d40d46d0ebe726a5ae48e798d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52997aa2d8da41bf6a4faada23f3eeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced46aa6df1fece8ea2f3868e0c493e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed718b552f5a3220f5832a1781aae53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d296532e74e33f9a95db94f2fc2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949b215e3d3f6e8b752bebf0becc7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017e639dca5835901fccdc9c279212e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6379f8da0fe04063ef02e8ded01b7e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad139064b3abaede30ad414941a03b89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60da02288fb733e9ece6e52d33262d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1974b80aad9ac1cdae93bae770b3350546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b8db5a7160e42c378793aa0e9da2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d8c9a61829b1998775e7011980e21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e7bceb39f1309a896e76fa17bc5cb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c73c433bf8d60d6aaa7071016c469550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d053bbb1502ab1f640344acf9de022551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887bbf68655ba424bec5c31ef7be98b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3654a563bbb2144ee60805e2874e8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acbe9f806af808c062adbb9a144586554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3f27d8a2c048664b65adde194df27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8006f2a42b97369a8088ba77e9641d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92b91aa5a096acdd27503fb07510d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd7f0f80dcf17c9acc6321a9bd3e66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348c0d7d2cc16a3271e11922157b39f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dbc31322d560c5db8ab4d3224a474560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcddeeeafc7e40dec22f976442368af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef9670949469904165f6a6178662dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc85953e61175a1bfaae38ae799cd71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d23e39d0f11341f1f51f96854c252564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694022afd34eaee66690d45fcf5f8ed2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aba7859f163a001e72ca6f5f2936ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffd01f7a528141e02f121fe243c15a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eecf649489b20a0ef855fdc8303bfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce99faeb15afb08529882d59d5da808569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c657d273a2e6ed26f65dd32ed4d8cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573914d07d2146320171071749a84ddd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b29072dc463e1c9950d94e9335fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c19044326b313cd94566ec221873c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32738ee2ffa672562a5abc7e7614ac05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c5635fc309cb6364cbcef71c4ec96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959955fede196a3102245c5f00b9695f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db145cb63955d79090300aa4f3aa5da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fb20096d284145e1747a436be46ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c49f37a30944c7ca4aad5168aa94f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ca825234eb6274efa716f01517bc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc4daca6d944a4cf5cd1d085123db3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc97576e8119158cc820caeec9b65c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0328bc278e202afcf8bfbdd8e3569583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796be69f3165380a362d69e45c73c3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f239f029b0ed40651cf75595788315585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54b0ddccc8eded37f1a62b1acf4af7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffd1152f57c9e6b077c6dcb977b7a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ed06de435e7e2bb32a45d1518f42b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569b9ac6f25843459b15e55aa231f8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4ec9ff226c6581965999be12ef3a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caef5b6fcca9b3cdd182ab9810d2cec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f37bc792c345ab47af7b4a941d56a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa7c4b70e80b1b77e9132735dd430f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa98562befa62f4ef060f4a38ecb3eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0129552cf44018a7628098d1f33c4bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181c22a3d0336dcd32cd6e9a94b86ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8573f7fdf682d95889b5bfd7ec90e32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc94619624f8faaca54639488975a22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031efef292cab28fccf79b8a4d713eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becc820e4221cd44b87a07b8e945717600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeebf3838e6a1c6887f127ebc6d4136601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a984fca22307fb464037ed9aad1e53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6ef9e47952cc7d364b2ba10f50132603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f7a60337806f974d2ea59827318aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f7c6d191f40356a08aef54492f97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2454e415b43755034bfba07534b901606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4a08211290bd750dfbe6ecd9f4d04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bd8ecf9af08cefd549e801e234007608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7308eebac03277ed86526491f1467609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2845d9e3bdd69d2eb5d4c83ca67afca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aca49e618c66a6bfc7311b518197e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc387e4ac74d3553ecd8853055ce2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02042544ec6dd450dd8399263a9c14e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6516ad01fcb60e4be87ae51ab651dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff11c9f0effcc81968ccb5c8cdf9b91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e029ce6e96a1af26054c1b5e9221c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a351a1c5c842375a2a547455203de9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad0597880c35de06fbe61df0823296618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91398a6cb0df3599fa75584b0ed8abc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e176f1142e2111f6d3161b3387d08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8207416de36b2ef4692b787a7149bc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a01dd561a0285870618c09ce1eff5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602897ef7817a428cf5f719bf96c535623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168c9301d41dbebcdf572342e1befbf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1a645ff917212deb169d6c1ccd64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078598e49b3c085e9c0631f25098227626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3626e23c4d7c29ba72c955c4f6b6444627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b025c6f0bb536452b91ae8892d09fc6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01eb7068b4cd9f10e9d8b90adabc6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06598b7ed2a5e61671478f35a04e8211630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298f757957d5215da606917aa7e3486631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aa59f9b3b81267866356b4fedd762632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a325cf5d5aae1c98aba74cbd5ed78d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ac5a43e275f06add8343b533a28f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153467f97904017184a0d7ad97734c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045cbb9d58162bd4b84667f00022d00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c4a876db89f2149f39735596d84b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa3a218c34068d7cf0cce425979bd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14e0b1452a864ee8111f0c8482693b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37506b1f45e941985ef5533dc77b76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d398efc0aa41c3e93757ba200861ac7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83d8d3cd85894933e37529db14c372642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13655a283bba9d0085e442ab8d0b17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdfa057798deb9dfd8b017314f7d76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01b0d57f0a9020311fddb7c02f9bd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57a7625e0d4850a25be70fec405b12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e0cef14f379aec0e71bd94fa4892647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270dff0c6d0d4bd6400bca355f49a80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3dec3e21a4c77fdf5bae7a5a2a886649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d018e228e21c2013dd6714578b435b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe76ee219f206d166491f79460c56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad05ea7b9659dfd8af710518ce6946652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4c1128dfaa92c6630eb712573a1cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281597030a1159c781e8a864b24d2f73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90131ea5684f94ebf7aef41097def3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8a6ac4eddc29c859e8b43270d1a48656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d158747047dea111ec1dc6366ed142657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70b57cb0534c232a71939866a8dfbd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e577b30b47b022ba6ca00c8c3835079659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df6c83b3ec69e87cf61bc541df3737660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bcca5c867426581674fd8b6bf9750661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16e86f8aab392f969ffb672dd489ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f797db1246549a125f0e860055824663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aceec1b30401b9bf715eb74d00334e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f5d2b807d57b87c340377ed411b75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af3bacec6498f71e69dbd11709db58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8343ad42488fb70ce2861a7e17a51667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0f668e7e74827d0b367ff67a29945668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c2f7b2eff9ce52a9f2eefcbf6312c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bba3fd279c1f582e18ccc058ac169670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690096aea01a89d0e8db20b0f3028a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206107256eb42e08fb70b919328b8c18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c763135f06e5e9c9d97f825123bf0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b1523f2a871c99513ec22b87cdf75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db6f5cbb80f915acd9a03e179cb4c5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b3a2540ce600b5137f346f4fedc19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695b4998f277db356225697f50aef62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abd87d2c964c3b0b594155750df23e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712a3e23aafc9b20da0472fb302323c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2849e5d7fcefff65796e548139938f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375161a0a44d53dbcdfa59293b0c223f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05b42032cb7cbe3bef3b057d7bc604682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16cca76e45dc57303db6b6d7c449de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d11f0bcc5990cd93f3a134b7c307b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b11cc58fd3a672cd931de1fb9c59d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992610e12517037f232bfa003021ac9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a9540e613f915bfbc7b04a23d59c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d077fe607074a0c1dbee1a2754115ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fe7133093fd55a6667bba9ee247e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a8b31c96782c83544560b2ccc0567690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c14ff164c72e61f244695d5b2e491e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff24baafddc9081112050701daebfe3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1628d9d4405fb157e0f827251a0de38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d52b5ecdc85fe3394a8c8d8b0610ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95407190ae4d61fdfdc0d2edda6483fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67afa8af06122623d6501f05659e4c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051fe76b4ae812e7095e2aee33094fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa531639b4ce850ee404911e46de04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77cef00006bae17388952a4962b093699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01eeb7e8dd77e125836668be39fe83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96645dddcf4e70a73fe9e3190ea3d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3913a77fecac2304a1ee66a9b9f33f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e5c0f352abd8941c96a8f22287e60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59635a239e427afc4237461a4619e959704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b5508c22b7b2e648bc4bf7bd61123705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21521a8da1a4b9028bd5c0c5ea39d01a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73e42d542725576f8037c9b23175a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62d329b47c182b27f87fd47f1e7518708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fdda5e86c24ec25b014b470729f10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36535590c7f91124a76389328f6188ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a89ee960716204e4f3ce7ada43551711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43254a0577de7afac0bb6add98260787712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb03433ccbae39e91ded65150cf2d80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2327c3baf3f9047eaa09f338c5f8d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b92934dfe5bc747771ec3346b52c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5970ac66bb94cd3f10b05e56285ed69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967a5bfbd3a5c165018aae9be6ba83d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b9dc78f3692be9692fd2f2f3255e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee42b29e2feb22e2e8cc9fa9b1c2f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dd3accd8e361087813e74a72ca579720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f5a0debbbe94e2c0aa6d8dc0c6b20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74037873946216e0f17a42ce78b1b31d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e689ca9d40886d35def9ae50403c45e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c12163b5de80d306bb1d371be2d81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a70fad5fc66fd3040675f5fe58858725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d340a30f37f45a384a7a36465934fc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1121dd70c15a886bbd96d47efc37007727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5ce5e15ed53337b6ff80979a8f0f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e74baf7f631db10981ea1646a176e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf7e1ad63ed59510f6d00936e0bd44730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de780fe95bec432dfb090d3e47e03b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5844c5e811febd104906b5a9db20c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bae90ecf08a409994d81666134b35a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00579055b7cbab38285ef16881bb987d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703337d8ddcff35d14bb24c01edbea45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452780c17bd5a92685ced8782c762346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3284f23b31e37ecda2a85e0053d187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946954f0b07f21a43222d97c4ea11058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56ab9019bd7c6242a7948348f2d0549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f97fc034992d1c71d67ccb8270d4ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2f030b99f1e7e1047d98b0fbbf71e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71c30e886dbce25f282f3e9c81f27f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745daf985536ef5f1e020372f1f19c7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e574724129f447b0876926ccd316b6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8860b6e29e41a4654202bf43f6a06f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72348d0693682d5d2e40e35d73037016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d7654b309d90b3c48e74db533518817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7d653db0f72f9940a252fb5d3a2f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe5d8feccbbc52e48b1b1d3882b7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b891f6aec0ad18918e4c4a9feb74e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25ccb44592957c90bfc3b66ef4a94921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7fd63cc720f49087da52292df8acc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961d0a523e4062eaa03c172831eba623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee288503b46044dcc10e7e929bbd8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a6e76ddcdff358d770916e574aae525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43925afc2b069d5097cd3ce84e7ea12726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f4d36da1855b960031d57f80cc8c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087fe3de12d3c02bbbba51cbc33104228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b987b4acd21b49cf1f99a5aaa469529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df653bac64e16754976f234bf2aea9b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8359c81fa55a2e60ddf8d3c402c662331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181d160a4684cb57ec95ef2f793a4b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8e77593775eaede9eb08d6692b57933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506c3411d3e471374da35b08bd5872e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903adbf472d86e12a85cc9fc08feed6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616706946d8c1cf6702f95f5e555d9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2305906d4bfa02853408866d827e76f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c61a75fe48d0e53f0b44d0903a51c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28da9454880628a1757ec99cc09dba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92740f7e31656dea596b336afce1d3e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eb1a6fc84a877cccb0904d5326e4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81170a92c0500bbb71d436fda9e6bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986de148e18e2bff4b2582b7992131e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4670a023a4802fc1cb396fc5c60aae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbf9ed2d234ad7be7ee18fb912cb7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26de79d81a4d69236ca39386b32bf3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcf997e6a73e3b6f7515d00492a22e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc8ca021f74b52322d0015f1ea265248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7e808cbf81aaae4b9157c78486ba749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17142782cb3f7a3cb2cf383f5ab72dc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1381ff09cd2b4f7fbf802476a1a2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4e37ed49b2dd38e69127567ea3b3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912e79364d539e1e7bc3ac4a0d130c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d31a09efebb66c741520c16bd0ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285684c12968d84ae5b74c034c4e6ac355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfb8c476ebba6c00a90f68bca71bbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a494f04077c1ee761987777f02568c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c9ffbfe3c7ac9e004bbea62e67fd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce165f2726c4fe246b4c3b960b88bace59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b33039b1b662ef6b89d8685173ff1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c084ee698e38306a58946e9a09abd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b824fa09022b7517a5ec139657f8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ca0c05887c983be7b53b1cb051ade63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e49e86252d258c1e603b203767995b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ce701c5d0a5e7cc3985e7c1d4010965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08326fa7b9e1026b53f53839367e3bb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dd2ba0885a87365bf14fcc7d64e8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0298ba341b0bf3a7226d319ab170068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41fac2379ca8841a580cc6952bf0e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50479f7917df2c5c39ca78758058ba9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dd49981c188d834cf3cb88a78318171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5366466628831c789fc8665a4de42d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60017284b10a5a2b739c2a4601b8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289d804c0fb72e3eaa4b809b6b07fc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb81003894f6b4879e8591ff9c4bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91fbcdc58b334db5ffda96a5266b9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6cdbf1126e0af85075e3e476dedaf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2e55668a91b0853c161d470ab838478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4508afc865ef04d50d0d849c35424479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f5e51ef68a5986891d1074eaca18d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238e57dbc63d471ed5fa43608175aab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b0c0a20fdb27e17f74aff2820eda882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989a6db4b45ed99fba2068bb13f004583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6b47820a4dbedfd107ea78200c7f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c6bcb4566105d319ad3e98148ccc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02d0152dcc231c607886462cd23dc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b52f61965e474ba62b8dcd314522387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f22b34e067d470c454c53fd0fd83888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046a0915a58d0ced2705a28a71735da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c3615b6e89e7f36ab22d0cdf333ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a047de3deb6625d151a574f642826f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6227bb32fa7aad825dd0a5ec207240b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742377112eebd01a8a48f4afc804e3e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a660cb1db2827866668dd65657217e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24d6c2d816ebd2dac0458ec72edd2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd6bd8153e8b862fe91b0e8b6313b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcd10a96c97c8d66797bf67abc784097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b53f91f359a686f0eabdebcd0627c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c285d2eb809a85f53729e81db0362c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f1c30b1c9b80f7732fbb45c5908a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18355ba8150935eda0ff2e6fcc1339f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c856158e610214adc74a782338dbd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b8d51d7ee909045d400b104df1dbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845970e9a4147de5171fcc1e6718d77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e0d0fbda89d40fd31e10fbf82024105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe52d7cd95ffbcf3be89c4b14adf65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f6885156025e18a5aabe51df9f799107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe82830abd464f22bde4ccf01d20f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cdaf449eedbb950f119174860ca5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe100a7cf822f0089ae222f2105afc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fb2e98baff20df7b574d50b36e8e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579af569da60b99c8cb282aa31b2fb9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec25eb24a9b30fd0da0fbc1392b3fe7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53936e7468c8a5880ee8a7d548b49f69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825249aa55862fc55fa9ad579e6f54f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082df59e292c25b28f55a6da5067de5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dad9faefe4fc8c99851d9c38729f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bebd7543d0927a935b67ad7fca9b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a06b5c67575d10c5ec7716e414810119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f88341fd3476d9d8da3c3d36c0504c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe102832550b3d527e49fe66535228f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503a7f1c4bbaa03cb908eb7ccef928d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba1511500d512d3e74858f7c6f82ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac3e46395817781b687ffc968c4a3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89026decc26ffb9e827436fc7f98b40a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb099b356cb369e0b171b836561ca8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cfef2ea4a22b1446bffd1e5fbe9be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6eedca7a73ea971dff843481a7e23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3407a2200ee7333b326e9f714c5321129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5e7355c101d921a46fc0579a7386e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12593c397df8dc14b49922c1e4beea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0deb0e5847e0695dc219a047ee2bd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef1577a7be3775a89dc3031fe17f66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f479d7e2f8242042e4a03360a2dd67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1e75260f055cd68c6bd00d3b90f0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fba3637db132ded55df7e01a9c0a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3265ba5a1961a7595584dd9186bcd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e486cc94e1df2fde11b5dd74e578388138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54c2ff5e510e1f85aa3e6f89db377e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16342932e37481bca331f5f45ddd0acc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8820133cf2b135579f81f5fc28d463141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd43bec08fe0d220b51d8e6b6aa428142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967ca012fc1221ec9d3a645dffa56dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ce3a96283ca6cac6e7112dd9933fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17ce4560194dfb4d3d6c779a95d464145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899d18a5d7f53fe6e06686476f002a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6df73326325fe6b5f5f9e86f3857147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371f08672e74872c4cc5585ddc3820148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7bd25afccf475e757cdc0d3d2877c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd19efc8b72af7e87cccbef1673f215150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786000cf5f138d5443fde542e7db1ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e2953b3b9b2d878bbe2fa09f9b358152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98261ef6d24aa2fa341660ed672b9617153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233fa046759a401b2d9280da2f84c42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc8b6ab946d972e42183cc5e57e389155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3ff794d93b77c2150257021f1e6c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743a0a88ee77a3fca526319407550a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622bb79753716582e26297c6c546198158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2cc1779d3a1f0e789528c661ecacc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50812ada25065e611f376992ddb9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb78c3abc64bf8484e53a6949ba026c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fabe66bba5d08f0f1265dab513309f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1ac80f7b7b31ddea1911594db7dd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13366a916a5914dbe6e84ae0a9631c83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3433e16956ab3ada84f8b8cd4d685165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c59dc2b2d187e4adf7a0b253c7a5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80ec72a02c29aa704c09f95e9e8545167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd860feb04d67b75e6bf009749ddc4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15358f5d6d49c29f0317bce60ee0f84f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d42875c786e60032b674b7334ce0fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5d5243b4af4de4c25740a3c273853171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f5f481aac82269e2682c32abe354172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be05d329e496c2f38644e263370b91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d45d074773bb09aad4333c2997776174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a583850089566eb65dc950b0a73aed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14fe4d096569a6359730db5d98a633176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7ce1863f6b52fdf79f76e1d92cc11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3537d43a56af5a4ce62b6eb6f2f5ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f4df649ce79079ae6f0cf44b88d74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613de91e4e0b5cb12054a9d7e6975111180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964616ea09be23a7d139283f07296d94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e644329a86be45e77b6107117fc27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb86db0b9da7cdf4f33a54d51bfddf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0634392a0609204eec180c6eda89d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ab1d1d53b522e9de7cc6fc9a706da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56262920c98d1e7839ffda6ba99d6fd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a07048579318c550262594ca4910d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa29a17206c4d126a14857c2415a9fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedea541c618e418f8e269794f2e6222189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884b918bd5cc7fe25ffa9146061c8a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da9b480a298512aea36d631054330c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4c2ec215692dbdfd896c9073a6d46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c919a64d5d3f3eb1ea6761d8cdf37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8390cf3f9c0642c84a11d4dd92d282194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d115f28a71b55b6b66dc17d0d16ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd09bd318b015cd609b37ea8eb344196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5da24cb6d47ce4fbe1338ca413e867197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eebabdadd9ba89338216bfff6bb947198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0666f297b69a7dd29822c27b4a501199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273038fafd5cfb789e82c170a948388200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba6edd041b2561744a53214d1e12ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c18e2abde2b90bacce0d4661be7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628265c1bebc0e8a49c4eabd43c66e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda51d53d98e8a19b5eee506ce557c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e704f4c014ac854f3045786c2c20206205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c92c46049e659e5d4c36a17b4ea9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42f6ac3724bd97d9701b8e024b9e2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a7644a9d796ffceb72c2380354eba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e2f065617fcef07e951a463c3d210209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aabd95b697bc7dc7bc90a143535a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cfa40f7f128d81aff2d7eea07cc4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3d4b4ff50aae5a75936dddf26934c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff243d539e318e621529f3c85654f3e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b93c916fb67f85b451e34307d5c04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9297a529e6a0040e769d65e047530b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f890b5ae908f3df908c4e589b8056216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8cb87e31b8f9f71ce0275056077ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872344faad5aaf47affb6da04fe47b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd93e4ce5ebcad11d4fbf3859771040219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77432fe02706f7113e558d90f31000220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db485f3d2b3ee8b283487e4d845afc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b439e9deffa02512eacb98384649aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91feced0933bac84f1b82cd6eeb7a09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4131eb560e4744c247914b5be04d00224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ff389bf523a8ce58e8d98dc99e8d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa28b46b01a83660d3904b53321757226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088cf5d982a5d2aca643eb79c7494a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3571bbf81593666ac828a8b99ec4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c70e8ce5f608affa066960f004864229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc47def56a56cb3122c7749ea811300230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aa2ce31b1b0e3600df287294ba6eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a5791f1ab37f43d3744aec257824d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cb44d44dcda61ff1e1bcb07e087ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e5de83bda6f3be261cf4063c60f01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c6e98f97ef28a592f0f8f7958a98f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf2e73df0047cf75bdf5604208efe5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a544e19f0cad17ea5f53cfacc34aef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9a681ce0af77e800e610cf1d7b0be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315430c97eb474beaec4794392485bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15001d259c57d1f4bdda0ec1bba025c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bf3bd4361fe96d5d0cfc7d11c7687241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eb110b52a08b9c4abad30440b7bf1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c50f138b4619f5c9d515b5166fe13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c060f6500963f9f0089ff1014a4db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a9876a375b18e20c228c97970a276245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9060c051ca7e943b257c20b0464944f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506db38b60925d2bbc80f8e46d01676247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbee13a098d65fd4216d1e303694a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3d7f9ca49d567e4fa09e6f5272870249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7c97670e0a14127b1fba14c03296c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047659b3dd85697ff5dbaf1a222a3ef1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2095fb102d70571670c3b0748382b04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadd97d7c287a2fb31a6c25976e7c8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eee43f5e95fe3c4b50ca7fb3b3b2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ec848f6d73b26754465c2dff13fd7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb660d7069f6426901963d5cc290bf64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7d2bcc8424d5abfa5668db895ca68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649d56359b89e04e730576e68fb253d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ff5c87d5c154d98b5044c75429626259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447f33793f14d7019cee80dd2bc3587260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f911bef34f7ae312fc9bd7b85537d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a6f2d658b486c400aab50b4f706e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a73a7043e7d2dfff41d1789dabc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bd5f77ee16e71776520d490b7b203264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054137d3bc6c4b8b065f8937dbe58e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a32b113db0a91bd76bfb827779a011266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec037fed551b9bc62f10143b021a12de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df0828435b0b5bda504f121925441f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc153dc6ba1991ab5e9e11308d3b0614269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582196c6131b06d945ae5e3ab0326f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffb2b3206231b3ff6afa0d84cc59dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78285d114c2b8b63fa1c8aa1f86f65ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428a931dbd5c209d9237479b63d4c38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d410e53af0e0cb34274918e71008c50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeeee7f4b1c1dbe6739cb043b42f91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bedbc4edd3b8ca69faf5a971784c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888dcb5a835406b85efa1344ca190e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df374298c74abc1f4c9e32072047f5cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575fe59e41cadf043436f0b81f55cd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d39271abfcde45180c283a7aa7bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edec227e452ce615ea018c1113b41c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ae0559e0e3db7e17aacf5eaba16d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78132a675b62e3a76331d8efee490f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ccd05f5165af5f7f73fc466b6dbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189e88c818de11ed93a11999828da7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12566c18bd9d7a52f1b8d510ca30a879286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bde8f956318acf73fa64cbd098f7d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d073aba96da084f3064177d94a4a190288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86daac339c33e35709562d96d2846b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ad763db0d6b67bc7aee1dbbf65a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8431444dd697b40cb352c12bf90a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27933f96e0679e9f426eb18bc7f72ac3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6764cd9367684312a5ea8828c6ccb56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf04904ee9df66cf7551af2702df8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b9b0032e0b834ec18046aaeac6625295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64466336993c3dc94215e8a8f818192296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e77eeb7baa9b68ddb7d75d10b0cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de802a7acc085bac4c5e44b41b9d2be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a8d1f329c9537992325e7c38ec411299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8eda63a3c52a7a90af30e5d313940300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abfff4a66ac2f12872cc7ac893e989301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef30716822f5f012695e151b73174a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549747659a3ad0d21fb9625817ca09de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542651f956b165b5cfbd26d83e0b5bab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def60e1fd1317cdeb227c6f76de22231305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452f4e378fa9a83cd4129b798bfbfa7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba89cdb8d47d059fa8f31c7f7ab5e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f8c58c92ab481382039966f1cf535308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c8a3cdd1d66491f3717768bffcdd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531cedf2655571c7d474c5433d67292310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b561fc2f21c432b23401acaa0baa19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b9028adecdc1884ba0e1bea231227312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a6d99f7ba6dee1c0c9c99ca0aac95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ed7de7763e27d21a632931aea35f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4567dd9c80c4b1d69f1b11712b0798d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55807deaf03b487e128f7d746275b66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f980ae64e5ac44f91877dd1dd4673a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904ea44dc01699e61f6cd5d5f9dd520318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a1fdeafeaffaffe3148e7f10e149e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609429637059da7740b0c86b470482b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99287a66f47372c80b3f285418bfa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568e75d20d2c0477a1a6d83458af4ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca25b3ae13bdbe625e53265f96612da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d39f074ecb1b005ea931978e2abc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e932ca88732d25291ccc37ecbec891325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caae898578127db7e65fb0d1f626789326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb298f764e9c30c7a82a9734fea7a2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd729b534d340a6611de0f45e8f3ca2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff4e3b295506e3988c93234dd72598329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab425e6efcb0ddc099b935c31d5054330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a2c31d99306b72c171bced3356a0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2229b414f40f24aff87f5976c78dfc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e86db84de24b93c2cabf3b86a11c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171b8ca8baeb3dbe54ca9ad583469a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaee643643a5d225399e78c576bc0bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aef76542fc10563b3e4740737f7ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf92b9d01073ac33ee672370867cdba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b31a055be96d17217d439a9c1f69a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acb1d60f88500c786921714c0020fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9db288412c46008e657c983267614340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15152093264abb0f0eabac2068265ee4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847995ede99b7558b60a598e469fce8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587585f1d1683224bc7b232b4dd525343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3e46e194e82612cc9c638488d8796344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f07ef2fe5523b5071d3d04a59491345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f50fe4d7205cb78428dfcbad5e4c54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fb21035b4185aedae6b9910028f7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb2126ce09dea2900dcc32d9ccb2f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d696714644b98c196cf6f208c87ea8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124485b2e9cb32c1573afa1d64a7ec2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a42a19fc4cff18bf48a746cb84593351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1530826c4bc6fda27052455859931d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64541164a010e6708bcbaeee112ecd17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3302b206fd217a4bfff5e014b6ff42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04fba7bc35896ca9eb0add2e1ccf9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f375e30d8e86c60896bc258ee0494356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302a3b80c399e5b57a22d3eef72fa92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062d20791ea5bbf95b8e7f2951b007c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bee9def774cff7c33e979b2387dadb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23ce5922a04994b832df669c81ee8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970133f6f7d209a75875001f099e636a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210fd8c5d43fb59091fd72b2a2edca7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34331878f7092cb60f741a1443c2a8f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b8cb25b41684d539c26fa8b3448b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c3864ab2e6db4f0f3b160136e1adc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35530bbfcd1e483c903cc7820f2163366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c506ea78bdda297ac4786d2e69309b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dbe2c80e1b7d6352bf1da084cd02e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26a3bc585ef1360532ca6a7669b662369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c742ec8363e8a32c2169ac0b340f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3211d38a8a5165885c9f120797db2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89af4bd40f65cfefe01b6705faceb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8d29a7ea59a49dad1c6df5db0b7fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4071bca481715826a43ce093683aa7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6f049ffea1d694a1d873fe45770ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057f44df6529a9aa149e0cc588325cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1e0ecc22b667f625f0724fddfdec7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460a70c6cbc8d6da8b4fcc3b466ce72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353541d8754e1ce178c2c6d7e30055ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e6bbfae7bb45f985ef24f5fb452b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fca6f82da9b68454f7671b22d4284381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39444e5e746aedc06c96d08b41872b2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63239c7474f0f59349d9144025400b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64e8a683f5afa90908b13842f65986384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ec11c0be148b27fc399d81a7a2e17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09ebbde813a1b5c8b55883836ada14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d32c3843f8192595213948cde431387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50328e27c489d3765e32fc2983ccb0cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933726f7cbcb19234eb9f13514ed8d5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fcdcad831cbce7d033eefff6a05ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dc22f5bfe09eac7f2a304665126bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceff82c16af75fde9c6b90fd2c65f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aac7b8dc2114c56368514ffb5b1c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb06f25a84f9b3e048bfd1c7c8625c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421ffd5388ca4723e959f9710ce35a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d8f29a78e62074edc3a60d8fa59bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad8c771082f0270eafa4c8a03e5b3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbfeb910e199e18ffc9be606fe0764398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a8e224da3146c43bb69aeea12be0d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d31c3bb4b4bf1f14732e8f71cb73b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b91dbb3e71bc1c6634fabf59cf5a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a3dce40616a58d2e58b14a9e6deda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262d1ddd79bd637c719e1ffe4398331403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2cb15a54e0a771ec9cdc848b1aaba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865c4c99304e2d82b81ed4a44f0d271405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e54bed2d3b901bcc4cf31c080e3bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e26f619d59c3afef0934ac1353fac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603003fab828003b393908393a85173c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbdba24f9adbcbd1f5d99abfe5f02d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b44e8f1d05389d2d12035047e6867c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf935ad507381eb0dd3e3956cc59a688411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303996dbac408786844ed7b43a3cc386412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b9598574aeede9c3638dd1bed0a49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5377c2875e371c9af726157db4bc47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56fa602576f67056e60161bfa40950415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f37c8c25b31793714a868a50e10c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9715e2f6923e82cc48a0d8b7992e4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd856646482e8ff88a93b8a13d40149418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161153f4fbada39beb3dbee3259758e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5d8c099c43864d7bccad2d73e56b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9986ee63e83dc28364f13fee5333e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819df7aadb30c5515625bd0cf25436df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bc602b30b0e049d5e8bccf30a6343423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09751852550c99a6ac1b3818eba8a706424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362cbc3da9f594db4cd9832a531a16f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fe75f6a6766653bd892bf643c94a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9c36e6fef888de074df4ef2efda52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443aa096aeadbf141dfc5a6e6357339428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cf6b9d63ea0fc667862956341000f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7a17a65098b8c558eb028640ea9eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d1851defd8a74160f8f8115a5ff9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df3babd05ade047f6c547033e4366a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b57bca8910100ac90f8210465befd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b83cc0cc50696eadff289ff6d8142434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eeb470b61e1abe0d09d78a462b77f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb449978c976f603c21ad9923ce5dc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3fd4137879887e8d5f1102237c9ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41c5e11074439c992047bfcac940c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d812273dda35e830fb25c9d98b35f99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf284550b4091e6c1bf1a5e04409114440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16c38905456de045dc718f283cb821441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132522d61a70447f97960ddd5d70a5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0474c50e42b3ac0093f7d1c66cbb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff7a4edd31872bd3e66c5b63be528f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f39549717622c185db3eaac7f0847445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dfa357c557bd91d32a9670a367408446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017eddafdaf47f4a2bd6a0045a5f1bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efae39fd70abce3884210da4549727e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbf2496697148c9d0108acbb17bf2e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1621c4b3ac4a62a949a5d0a4f6bc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d9ee10449b53f2c7c4cc0498cd8b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd949a7316a1684afda088db9d51ccb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cb48a30ba4d510c5e41d292792708453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109f900154dd912acd2038e6d69ba89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caadda6cc8e10c6152ebc73cd637cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cd9b5089587fd06e99c5467fa25e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8726140f9cf78d92d3b205e4a38f040457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3443d40d317b4de61ae10c34c76393458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70218a89561721497c0ce43017db7f8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026c4b9302ce86d1c3ca6fb30d4aa74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1dc1d7f43b7d6bd08b3115fb607bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae99c44121a88f178688f020395391462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad045657d8cc87608250fe7fc3047fed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cea31752ccd7b880777f39cca1889464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbaf4ec19bfcea590786166d078e00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac7c697ab9a94baced3903a40f8a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bd5a555f4cc6ab1c33cd4ec414ef3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036930c1ce6143f6e447d3fe0b5fe237468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414f27522e8037a51630699c100400a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fff56d54d883a2777d8c0846c6ff62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb0986fed20b6ef03588fab5e0276f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b793d3afd5b0664ff037915816084472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdfee93243903a0ddd990adc977162473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab84f6e982a7b99b8d5ff66598ad1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15ab4c6499a2d53079c635fafb0832475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18768547b73e0f91ded4da910dc70d0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be261c39e61a3e58a20e9f1b27c79fd1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d18f07cdd361523d88ce00a3f9004478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975290bdc759e63d908cbe47a6e6c61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375e1683e7f99ebf0ea7b918abe5e0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa246d444e5acfd9f3de990901956fb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b0d9f92b0dbb79e838a56c385c954482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd74b323443d5eea972ce413eecd80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6551d9d4ac062e45caf99b81ab3abc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03523014b1caca31b4ac958fb363019485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f96c328cb09038f33a79445b4ee15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070a02b4df306b06229e78a0f20c8a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c7d891e8c72ad1e94fc4e188a6436488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c3cdc744581d6f8938178f600b3d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a204e48d9f2e9a11d574e4c997899490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b10a7eb6ee7aaeca042392591b0874491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8fd0266e3c6bd6c8196c2d5271b55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17ad4863eb8d4b57ed6b36d574cfad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94397834419daf5873c79d603f1bb93d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adf180fa7dcdc18df5450f24d06f14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987fa26c83554ce5dd54f08c9649a9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc49d9afdb42e482c8915d49fa8cc71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aacce2b99868a10fe0802b2d360bf3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06a860f099e78c1f7362b32e61290e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac1dd1302b27cae95c1b3aa1450fab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfebf4e782e310422b832c025e7552501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846ab1114f9f19d90d293272079cac6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2065d4c59eef97863b337e6a7b2f6ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd14832b77c6280e167cc0318848d87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653674f8608973569b1f54ccb194bcd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4661636818d92647e7e55941c6aff43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b85771c6f0339c1862175ef40746a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c3642f7c49de43fbfab4d5985956f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b676d467111f97e7f0fe12288f0a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6131ff890386b432c99a4cfbd6484f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa5191a197e9c2de6610c4fdbb447e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc698c7c25764db18506474588161e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619211fd5e1b4e1591d9360b823da058513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74ca6832bfd347e57e30b382ab7b1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d9c2414a84120096aeeeae0cac0a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d118e18353077ef9f54dd1a4975985516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d716d98986af6a217baaf0d62e3ffd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac95db92c5b2d74d856e5f8982fe26a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a71c606262dbfc1c4e8e62ab5e1a30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba5bff1a217ccd9e97f21941adf576520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556cc1cd5d4e6f615bfd3038b934026521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bbc5bd6dc80b19056fe792542f295522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16c3d7d4000fe266eace03bb1ad42e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4ae3d6f3603f51bdec44c4af6c9c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af17e96141ca896f3e32c2aa475ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e9060be905ef716c54c6d640eb0ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688a6bd2b886d1fab7d1d656b0e2d5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865803aaf5503d2ece4f3d31090e8bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5015140b877d7441208fec5d61141ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51e9e029c96f42a3239a5bfdfe156e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602451f0a1ff3d94e4dbc1c9ab5eff49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683c6c65e131b0cd506cbe217a15e78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c693580a4246bc076a6a0ae6e881ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adabf8544e5afd7476082ab4de0cb37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6a5630c020e589d41f6c3df2b1155535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525830e2a4e485c24ba21f7300a3628536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93a5414f35496ef4ba25131b39e6e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687f9673189cda553d033d71737e5cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ee2765c1ee63edb975a11f030a01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45cadc792a3b24f10a21157f96acac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ef3f7ba540a7f0b86b037d16fa1f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21e6c6138db7d5ee777c27d6ced760542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd679679e0f82122209bbdf82d1799b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6462a6d39d0d786fdc3eebc522acf4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261f67b6db4bca49c5927dc0b17b3ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8394859b887109384b19d04d9902b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743ecd622ce826ed8966d44d7c66874547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e25a2216fe08a5e31aa18c8328490548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70135340cd68175438a25d2fbd06ccea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f8becba56bcc9a358097d7f2abebb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd298478f23a278674c1cbc27f31c0d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886072659a5c060ca5d34aa0c6447636552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedaf481f7bd2689af8d64ef2166991553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec1480f04ba99266f33ff4b279c2f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01d9f1ce46a42b7484656a10b31870555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7313631cc144f0c97eb6539fc725f4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea57c20abaf0cb2995e2e9f9d7f011557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863af9abd86d6fff1548e75bef85181558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d165734225f0d774087d8f152b0b935559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45eec0ebbf80ea468d96585fb5ec7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391bae1037bc0f92482ec55b7120d7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7baa6dd89b9db10e0945510c8d196562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a540f359335a86af5c37b2bc44ce90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502ea859eb83768e5d7791da6e04a39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c3b054a84b7d5b34bb3cd21f1a63565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50374daa92bab533aabf45d9eab286566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a29e923a79dcbba23a6853cac102d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad0a316648e04e73add177c7a63cfe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f4b6cc53771bf4fd95bcba29c0611569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9c021dcc56776a2f07b225493ad91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f19a66bf17669fbaf2183bee91a59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f88942b9897ce1474c90bf03beefc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195c818994d925f0b86585320a88d34573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639fb26784d9f997e173589606e7077574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2881ebcebbc3fdef9049e9ba18bb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b194fde55621cfc88006b9d6a7a84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c73ebb12511d09c2e9d764d2edf06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4171c75769d609a2f5e8a92dbd89434578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84538a5d3bbe93e2d8660cc543af60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca71b92509bf04495c2e63fc624623b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5766e25533b9c3266ad4116dd21504581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9475434c062ff148d208bc4b4c1061582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1c1335ffc8fbd2e3aa27c52488543583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877246131b670704d8e94460ea59e69584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ecbb959091a1e8b46d1086948ab04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b339b48ebc8d5254f4dae0b8465b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b07e419ab8786a8fce7338ec368f25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2f6a364d907b2d6086302fc4cd949588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d64350f0666d6cec5123b035b2f23589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2593d97d6d7aab9aabe62aeda6d83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3b3d928ed92026da3d8225fd785f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bebe03c84cb014f147187d3d76f331592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e98ff1e25726f9e6f2571aa8a72ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9399fdfe652f77f390cdcfc214cefc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159fda57bf5a3eca8f0216e9ed5f1d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8e597c365515fc67014ae18030339596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8777908655988e07319a42840129581597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845670a331090ac15f5f1c54a357a5ba598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9ad8dbf7c2f921d5dd275e606a36c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08921ccca96dd368ab0ffc8c84b89d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0f31f2adecc3be2130a6e4a2da2b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acef68616ea6d6eea7785c7fde51c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70762af543ae2462a3ba5938736ea94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5fa872836b725439c714215c10700604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9b7cf4f294260e7a0d437bdb9ff59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab78b6bf5fabae4c5f54a47a7de73f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650990f767d364ca9c5d09f6f82d367b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e63753d76ec29620fb5e477e9303d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a99d34fb94108980598b0c00c10d4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93776257fc595d4f4055c01989ea0ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f3e15e95fc02f4c87bab6698b5ba9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2cc05e5d066fa7a91d932b978d652612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db692192d7c2a9849fd45d6c453692613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bf8bf194184a1e12131f805fb258c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda57278c4687212139f949619f2b967615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69819f7245232607ea165990e463cdf9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aae01b34972b1356044619f57b1662617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a09435caff1aa97180424668dcd2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1917d1198fe016576fe54a5499cf22d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa01c3e6dda5d74533219abf49cdd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa173db51939d23fa76ce7af23fd78e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925689739c14d10ddacaa2242dc5eaee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029f5d42717008377412df0650e7ac1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100572fa5b67d2ac9bc36d975715c6e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819375bba7305eec3484e75ae3100a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7410b4430b226f93190f5947c4189ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f019488f9287140955dc8903fe71de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76ddec6b203901a095d351390cdc32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47f4ad223517ad4588c78479dcb0da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05426c139a93c3400577acdb51e76767630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe76f0ed259a51accd624b17c0eb73631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2543c5cb04628d65ecee90b7015fc0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc144aa82e490bc5cc2b2ea20db8aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3572bb9559ea0a21cb268a98512359634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795af06712b7c6efdac3ade4f7a0a77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e286030077b3758976f0f6a9fd1a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b3bd5cd67e9dc586560bc3bb53b94637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98f39cb91a44536e5f12d6f605accf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c30df5a3cd3df60128d6717330dd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89a4bbeaf3055be8b0f51bdce9d972640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7b8483413014d6fa53edaf78737f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f44b829ae406bda8c6f06904707e28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176a444c73f0ec55bbdbce81f95af9e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dd9f77a984fa38da837f9eb53129a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44993e8d30a8ca372a46e6b6626bb8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ff5861c343db957bc1d03b84edf37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd11d11cda90ba97a60852b60391d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34176432c25ebb95527d5fdd6bd8c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424309f9ac781fcaf8851a6952f5aa0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d19442a20bda1e9f245a7ecf76045650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f63095c9c181facdbce1e034665b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b929323828f0a26f379212fc47bfef6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4680766ab0d6f7e00db6c3ce1ca3eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb3ab5509cd541d456daa5834bb997654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b9a3bd55753712722b09a4161419655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5002cb58aa42e6384e8acf057e4140e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04a6ceaed85ed47ffde2fed6d7214d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61886b8f30989c9dde74ad24d5c46109658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048e798f123ec4cc6b2e1e0b21c3d85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74265f85ee535059c5c4e01c888483c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c6b94ed4ee7007cb9b4ef799c8dbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b73049713ae0dacf425f0864482be3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2664b74b16c7597daaa2a7eef30b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250290bac8d95e1513dc93ab19031e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16ae65b0daf1482f80e7f278bf41ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab200ece8c71fdc4378300a6c4defb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d29b8216040904119f7510f8f8fbfc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f531633ae0bad076a9305a8fc001f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17d59528b6be5a3843a64c50ee16cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413440878a55c0b9c4117e8bd5a614e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dab2ee2aa9190f0f8309535323e18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27342b11b3d9cfc26a8f29b9db8001672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753045b1be2e431055070f4d593914f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609d16c41863e23049e5d0b2deea95f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d02541184ff2a932322b9632bfa0e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8f3b9779970824cb54bc736c9939d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789063443c972e321672dee637f29939677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961c9effea2211db1a12ba2d2442b26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88dd5b2e5dcff0cc28f2baeee30128679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f4e6471978005f4f4571e65fa5326680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>