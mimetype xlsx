--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c033a88d802056928e184f391c8e6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da9a9d22f0c92ade6552620a1d3842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f78686b7de36751b8dfea427a40e6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e98c247e67ff6d6d0ab828f2aea5854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514874aa0cc012839cf458a61b3d86285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4331147ac826b53a4fe6564e2b7507f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a309bea9aae6f9f895c2ddff8e9a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5af4d0b0c8650d889aa4fc488d92fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ebbf6ac7bc7ccf61331a9af8b43b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f610680c055d4cec1309855c1579f4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651459076ba5c19e2510aeac1977c2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa0838839d99a25be5fb9065872fe712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452d9f39ae45fe76d99639e8338011313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3374985f073fa11a1ec0addba045c8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb83613bfd511e0c8d04200394e03f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1b11433cdd99542103093ba2c3aaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a70c1605e9cdd9a952f6047d7576817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c8e4bdfcddfed59651eb9be579a8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc65564811fa8d333f64ccc9828dfcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc70f54219bc466bde7b8888bff18020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a062103cb44f1db4ceff5c0dc64f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531de9dcacda0e98837fd639b3b790a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de5792e4459e98254bed839bc9027623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa3918b68798ebbb357492a21c90a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b222248c8786d2479d84b57f38ad2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02257a365f2ae45d62915bd4f929b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11e41b0e846c01a2cfd6ae6863255227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bc1b10cd806198f0350a4ce99adde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ab4a34b0e3455906044964529205a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec91d83be65c89cd6d9680c748dc5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ecfdd6da75bf2bd938a3f985c861731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331b0b35d6c817e075af32769fa4c8632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd2eccd88c3087480a795b72c4b0bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b24b494ea698c22370441803385c8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516367174167494036ee3964d7078a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16190b2835f42ccdf5c3f8dd1a11082d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32790ef9e046bcbf23eccc0df8305537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b51a8e9b9028f07f31985974947f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390777e09450769cc223a2bb9189edb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec443923a2ed895911aae0097a0acf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7d4fa3439aa359046f636b8b93c3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5041af8d71885da92a0643a192cac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0456daacd5324f42d7e09dbc547408c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d9d1d617de2a9f2e5a1e6649c39344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1a040ea9b4e05584dd1c0824ce3c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81859c834f78f22f675d08260492097646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6f5992f70422b8c3830f93219a20247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29772632edfe30488195354f858b378a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d530bfe43edb623b0b358c0477366d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a8221276b8236224964194978214550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969c18da0178ef7404e90faf8d737451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5379c345348ee227393189557caecf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a89c6f4cfa737cabd74eea934dab853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3c5d0a36b590e4e77bce520a77c8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d086e49ccc0247579109e9c30ca7b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d311efce79a3ccf89cb92c0eb4f8b4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c025c2684a0d1ec86e282f2f3823ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa06c8a6a3a924d38e108f4808b6b3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8168fd4014b71dbac9ce5a22d9dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32fc79780521b7c60d4d4b1ce23ec460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315618db2b136e82b9a696861ba4d6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41175c8ffb4a1149ad4fc053e551db762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6ce894716e9683323486157a0e88663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737c755d179fb6b0d05a29c954d7a5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd06acba7054d3c01d2d137268525b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519728820b09b346b90b9bfe86cb179266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9531a3dcb33ec81b162315151545ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee713fbae372df4c8d4b02bb485d1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5158c60a2e95e517a48949a202d7e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d8248d3c626ed05f765d5a11688d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a8bd1ae8e7e51fe0c46a73f9ca2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bb840bcf0fa2819cd4e264ba6e65472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38b68c2f66032b6e3727dcd450484f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb7a6390384759c5ec3c171789c44e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d5237a82a9a8a0c194a6ee2b43c2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea661b0375eff8d8b369ece58d843d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d81c9dab847684df1492df4394e17e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283be0cdc32b4d34a5a5350c41648d6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e03e629b9317bff3eadef7554b8c1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676dbaac6bbeb187c701bfcc246d80d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933b1a53f2c72da9855a42272b9bdfe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a9d7558e79bcb6ba125a23782261182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86581018b0e2a970dc2f5c8fdfcbd3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43309548fd6f590390710a981ba190a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ae1741f1c38d433ed660aee61f40985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a93570960b6bdc909ac5dfb084745786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30910c9864d8ffea8087ce57165151fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c277ae2fae7020e9d019952ebfbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd2867f2c57273ea52772c67137c0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083f9b6a1d125d57ed1ae8adeb0518890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4144ec772e5e2f42814d3c59655a3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ca60c98c09daea341512d9bb0bbb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c246ba4348f3391d60aa3aeac1cecc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fdb885e9bf7273e325c76435ba95d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f922c8e3db460191cb423ab45702fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaaf2186053ef54f821e2399a07d1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b5c4849c01cbb6ea23a79b1dd76ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5661951ef05b18b5cab765005db674c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cd8ed96ec1d43add45486a0e758b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4304f2ba9086774beb96f80403e93e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b99160ca8dd1a032f412873245359d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0402b7e7b2d05f9ee9bef238a95bab9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfde08ab8fc5f573ceb65d67cfc6ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8b09f19223b4c071b63cd65da3b75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa632bb66420c8aebe5375ee4f1e89f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336375618b9e0e16ca7d4cf5d9166934106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa89b36bdbfdcfc9116921972448382107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13116104466bbdb9d6358419e35c2f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793305bb01e5d7edd06846e6088707c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6319d0cc99c290b00222b4580355332110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a73d86a102141790e1acde108f0010111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc19f7a18014decb3af56ac3edc07e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0508196fed8fc8c7b9d10f6080665113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbb0bfe4cef4b5e84196f160458163114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43cd87d1295dc6029741caaf4414da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7fd328ea484f7a7f52d572b21ce67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1135f28321d48e0284af2b94d7aa3d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb79d53160faf6fee9a67e5c4d5f5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacc86d3a53a344801b3c0ea6524d77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35319ec35a9cc49ef7b717b27e25530120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f32a92d58197184e60f1b9709a57f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a76949d4163a1f5384500aa2272be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79787ae1d1cf0c363ec48fe478eb7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591367a492fcc18ad69016ee484a5af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399f5361de7ca762617473ff6debb88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d74284c173bf30246cf5d4aea59d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c54a0329b0c4150d882cffdc12a79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e9ee9e0d9f0ce1a20c80baabd0071128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c31a550504ae4414ee6e7c064611c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfe0be31ecbc2f0a7c19e240aaa6a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e87cea68f46a5ca54991207911a46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127378c22109a4ecc3df67bc73b869c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c6b3c2b9088ee0d0ab2630a093b03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b21bbd0633849ea69c2b05a1f7a77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be5bacf72e96421f6e920bd9f7db82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209097dd011e263d8acb0eb50a9ffea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624d9626eccad8d39efe6ce654eca74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c992eef7484156a5b3b3aed0a63aec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395a3b60c88a317f5927758256bb173139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21370f64c2f7fd86bea5ddf0b1d29692140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d0b7b79b187d24e39c0d826500568141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3633e650c0dc34732d9c66f061cfa20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eaadd9c257a78e920a05646b1d272143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712971b4f7b64879028a306d351a3860144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d2fa271e764a93f6a1c2f09adf99a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83cd86df58fdd99e89f3dcc5a72f5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408343d0d1b81c7c858b6868e8ccc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690651a8ee33db126711de0e84eedb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ca19d39fb85495386a7d1f2175ce6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55663777dc825c8a40bcad1406f29eb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243db08724550536e6b30ba56befe7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f255f4c13463f5569962f1a8fba38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84f09b2ac95f736ae58ae22f222be8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a81db676d8c2b70a2442082bfc04b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d18c1bdc3eb6c581e4dc1cb7c47f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450315659d9ecb090f94e2a914bef5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39560b1426a79b64a834dab0855e5268157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a75a813d8f0628774dc1036df139f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b318ec97112deb3136f88cec7e4d480159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d10bb1f16421fb80bb16c65305be7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f81cfab281bc45db903afb7421224161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373df97f02d6202909958c223c746e66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07ee86c1e4646a7dd608a1c9d5cbc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e209309383e8ba5a7f25eec3d28ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff93662fde01773ed85bdeea20c157165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130b2172da6619a273a0043d31592d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfab9cfefffa6812b9e2de04f484c90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031b380ce2e0cf9c0c2cc09645ce111168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b12f636b661625a0957c6d6ba03283169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2f22c82ca4cd90bb052a55f3dbf16170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95982149941a0d668c8c0226fb41bd96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d137ceb78d77d4cdf7ab7817c8e50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a0074a1b270d594741cde6b700725173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddba52e25b90b901dd0abe31eb45ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace04ee861bde57469d97276721750c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fb31f4134da4852a75f628b69a769176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fedd8d0c7009657e4626d47bfd5b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902008b1b00baa6651c3ea41a7c6254178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f20d481e7fff59bf5e1c233dba1bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b659d8af685e7c11ddb44b544bf1c30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab998385cff52698c1e80164d184429c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c495ed32ba4eeda155f23e285cfa898182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69000048d4ba960cbaa3e4f9de71a4aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ba0f58de5bcc00cf0d54832f0e883184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcaab7f1ad00aa66341063cae4f932185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2bd8b2a5e0057f3b97dcf4f2b6173186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f60bb96a5bc1d70d49cc1b0acc4b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e180af7511a651d243e98935468ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38b6b9e26ce75d113b926198ea5cdf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f797e0d427a8811b47626ef69e71152190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1591445a639a306857d769207f66688191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3ad32512582d95b9401263584f8c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ced6c9745ab4e6a9e7335e462c153193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d113554b5c2990ad3b32b825ef72b7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb659e08bc87d9055558dbf701cdd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a262c87ff0e46b42b399c9f78be6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3d6e485c8aa04c9154f37bb18de91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527336124daa384984b69edc8216746198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d8bd29ba462ffe4a7f7fc419d8ff5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab115737445fdf8ab89cad96ef73ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295e8643d7d844a21b6bb817106371d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689a700ef2a01c7280d0952ff333391202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd08d5f703b8cc2906dde32aa7e306203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280322e362bd8aae9030f9d5ea3401ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54539582740f98f5c02f33f2c1ab64d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137baae59c54a9eaeffabbf9899a518206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763056a813ba16ce7dc07f58caa0ccfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac371ddf5feb26bb9924f94da6a1cd01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f09c655d320f039ca6d947861a43f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef81cbac33096e598d77545830592210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef063bf312c7bcf44b8474eb43ed97a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc94c4e108b70c409d0a657cdf3498a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe9248237315ee746048bfb0e45729213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b80feee201f615a1b96f0173389657214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb17b65775b6574e786398629cd71d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29655c5727f299bedecb50e9882cae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf31fa549012babba4012f7715fa71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878b277f4e3aace01e756b48480671a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a759572ec94963219631da1c53bb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e9f7f0124e314d21a59b16b7bf11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf28cc8722786706a9b20c2132375a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20113cd58c7651ca7ef52820b9ff02e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da240c60f9516e8b9821f66438c5ada223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285790332fa1b90270d7b29ba5635b84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42786800d400fc2231838328f024f9da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142c8730bad76a47fac91edfa973bac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dbdb6bda98a23850b78bb0fd0649a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ed512c1b65f8c32a37be5957787b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed7f78cc0a279f0672ddbe4540ad48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f999edd3a1388cfd1edd33696aba4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bb12d39dcf88371fe82af2e447eca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19557f152334e188801ce8285d2f0634232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd74ee61653aaa5313521c2dd6e64b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fefe5e44c39794625f5b0b9c1e57e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4138deb098cc0ec10cf138e0c013b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96020f8b5a06342ca2c1a0c6aadb9707236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daa2fbdb97521807bb6f38ca4ead48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece14e7ee764273deeb7b3d3c6433e89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b395ad8eb4cb490d9923cfaadcb57da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8398d904359440307518f73cc14df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe140118cc325e25fba75c3b9380233241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf481d77a1420d15c77078200283e8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928ebf12c167b490a5b617b7cd0e478243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde7c391c4cd41fe6f483418ac86115244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57141ff5dcd6ee71a97ea6496f70750245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf351edc9ec5c5d65342f8e03db529246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ddc45e19aa38dbe881064449315f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f704d764011ce1e50f0e62ad9b76b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c3ae9cd5186d1d8843d1effb2b07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e7b63889db0075506401c61efa200250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf738ac75f66f851c91b455b07e558c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835820c24d239592631c4a7b78e9086c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d4924772b28bd1b960414754de6ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569cc17a3ae2dedc58f472f026796a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a15e0e104414a9c5e27cdfd7a4ae11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0215d73b4cdf22b4eb69369b4e357256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570c693af0a23fa0691b83d9e79303a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e11fdc4c6a0e6fa6bdf285013551d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb0c0ffe9568857ccfe72bad4d87d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b5f3a7287c7f332813f5fb191e483260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42370de62e62d6bea250d95628a5da35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e7fd5a50e22d76d6e8ec692ae570e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f3741d816b11992b618fe48be5202263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f85f2faaca0edc904cbde7e4c722ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c1e0ce0c4cb9f1fd488e0f477728f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef95522b1f31192c04de43b456f4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492f891e5f6efb7fb379ad83d267ca3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d139b7077a85bdebb1193855b752ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcd5e83cb6c42930e0f91d243551a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29545a9baf316922ee0bcb4927a78a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed381e84cf7fe073ba8b34844c715271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf31348f41a363051af0d7b99cf02ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31c0c0f6b781f637baba29efab704b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfb240628f55f496ec8e07c95e21ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f147029b96e29c9489a32532c7eae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1e34c8c2d53e8282e967322835b39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54827bba8b47d67e05e590ed0ab2579b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1329e91c2d9bcd2f1ae1ae98c3280278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe35348c78e6e04c0843618fdeef8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0e38b815d7c57fc3b32383ceb9e86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49d848cb5fe8839ed35e67227e6763281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8c22a456fe4bc1f8d020ec7b03375282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3143b43ad56f485786d01cbbd0b2c3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1145621b544fb24922344603c8986284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4503849632f2ede62490e4a351e388285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff0443e3e86a3283289b5038d1db30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6ff0b9969a76eeb8d920070d46ef7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfd76f924ee25a7dbfd3fae5ba780e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b27d00d5328ca35e6063d2b1eb161289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971264e7f52721b7f43346622ef2768290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc9e9a272f1046297b28891e3bc4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793938e503b4c8dd422652ae1738073292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d13f0be7b33b40bba34749b7392e1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03045011779870e3ed6d26eacda6892f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e04590fdac41f54f9cae280c39410b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559d3fab80282d981a340aee82c16f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4982b8a1781c31e88d948eefb486695297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93925484af51033041119ad19884f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4054d82040a44bf7cdbc14eaca92dcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e3ae435293480c886db6678f9c71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c755977ab582ab95b71a822606af56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996625c3124af69ea63050e5167a2a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad7cd6812f4a04e82c12f9cf32d445303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a187147f7eb403852e57c2c76b5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f886b43588a0cf32547fc6a44378f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4455fbcd213895477a6f25f695cbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cfdd5210a0a597514f477caad16b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13de5749f1a22b314b5308b129f9a64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdf47e115ffe27e2f24912a390c7af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fd2bcc4d43b2e87c63c6c7ef5e4a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0996b64d67cd6301a997abcb98f33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e68058da173a48d1add795b31c73f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36057a8f7a7f955adbe135800c73b608313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d41829293f907ce58ae0c84393b883314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6989d6649e70593ca410f44eb01312c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f207e2e378613b4d905844a678c5dc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f84e2a7686a776f0452831ef8be76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8067b70b2e4f4f351e977ad278ede318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779638d131709fdd84f22e3f5a9fbd2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0b4e47e0938c667cc9fc490962f44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef558f9ab3e253e858090aa06ea355321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46d61cb853b6d964a01cea5d581261322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b47d737f1a7ac736c4b9db4d725871323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df61bf47255e5584df3a858ddf4af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ac515cf84ff8dac162d34d988b61c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07c134f6d5a1c27d7b033bdea14c90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7396efdd9590c276080408da925e554327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fef0cd950a24d3b633fa1ffa3d669e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e57cd2782c17d55aaf8f70c094423329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a4edbb995324ffafdcf4295c3ceb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de1177b7e874825ead9876ad2b546f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30373db3d9ace75428fc873e5abfade9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c088a6d01826af8531eaad1bc578baf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b273d96ba5666e1a030b5b575cba5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c2f499f774fb716a2c153da98b6dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791b1197300f649ced8f15c4829395e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a999d33381e828053453304ca10a61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc15234ba521683a0ff4d159edef82e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8a809e991131ca6c07132b6dd2a34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380f18a60023279cb646c7c2bb84d6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ddf1985e26937915faea5a9a85080341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d206e518bc54a91285cac5fa82b44b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037081e94de71722a3e118584c8c1f8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9507d2080cd293fb3facb85e947f3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6528c513d1cda5cbf7f25144cf9e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6af01ded9ff23b0435ac5468d9734a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b2bf17238a30c56de97014a6a8e5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436ff0d77892f761951c379f640dc0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d5c52a58bf6395aaea832bf34e902349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23217db9e28b7c17c6be3da1235d20e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e8b9d3d8075e94496beeb70bb59a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac9fab43ec6a7d2bdae388efb523dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e573f766aa7d6162e0f92187ba028353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf11dc72e0a18f95ad34b15edace91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b673f7151af76e84565bb4715aa49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fc7f7cab9593b41e446e9938d1c91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a132d51157e99709ed488ae6e98d6b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1011e63b5a5823eefb933346fe202358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93883a8b418b6dce6ae300c0f43639af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d7ef1b218c9048019388662b5cbb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72ee732d557895ff22c0d96cb03bb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088c2a29e17c1e66b90cae5590673f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379627cce13933e57072faf3ca5bb98e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a96d885348525c620e7ddba2e4ecf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d959e40826095048bbc9266dc748a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d8e97aec38fa8f52df8ed2a9d14ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c403fa35278473b5aaa1302a60ee9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b352d9120b855bc11122317b0bbca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e620f172c921e94262154919e09b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171eb29c36e6d9a69c2245d2827c397370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805636c87206534b82715b1488c90937371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a40207465148916fe0f5d7205c1935372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f7cb6a0cee26fab8e762512941b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a17ad178b1d251452634d431f822c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082fde93b7af905c2b2f30ff641be4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc781e5d6205e82f46effa7261f52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1d2e7b8e056f79be9c08691194646377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b30e363610e6bed8c1569ae13c760378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72be6b70e7e7f6c05c0a4c197c3841379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a696c9ac6ba5476965bd1a5e096577380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8414a21a6501b4a9f33d8c46938770381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bec7b7cc3f14a72f8f689c31bf0a78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fb185ded8d7f7df6ea9c6e442fb66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a01036877ad164030f6ae1bc3edd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66803d2325ef8f1a5273b69b86694d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6256c0555f7c51cbf78b86119c226d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c64eb65ad9ad874b7d14e25a3cd619387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1af35e20e4bb479176a6d809c36f4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3093aceca04339ff3c269234fa99f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4879f9743211f0f8b647bbff83bdf40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00b979ce853293e5ec87f1667afc5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82795a8beaa817effae93bee8dd2db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de7d48fb339d4f0264f69f3a137228393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc04a5782197d32e51a5b37169a3db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b8bfdce4e2d50c0cc2d6cdec52cb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847a75b26cb7858d4bbadaea737a78c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2211023cc78b47e31f44d11a3f970c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbe131d2f255f3a770fcc0538849b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fc4f12889a288b435ad72a7b66f83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f70590d2e7e92d606f9ba759faf2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02babcd6854e7c6396cede2e5f656142401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f5e187e1b983dac465d098a8557a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e03bafb6b7c7bfb728843ea4bb5b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdae374a5b1aed778b40cdd01e26af8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b893763bec9c2ea2396428750408405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3325a0c76b3bec59b5dd65cb42fbd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c7819d8957123e1f037392e9d6289407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd831a18ee32fe7c545d95e417282f4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fd0102e7dcea5a0659302f442c9d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b02d008656f999e0b4e26bf74671ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db3008207264482136ff493d661c86411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c436484dc0b83a8a8f417a7395fcfd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ab750d92ae00587b6010bc5c3242f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f5350b3a4f57a4f410635045bfaf5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863b7f362a310a58a47f8789157f3e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9751208c77be7bbfa55957b0d7d59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc1338e3a7b645e378fa8c8a7123f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543ebb5b95d7136ef3d7356d8d040ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb04a3f4a2de6722d11b892adf3c9ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efec0d06426290c0d29bcd20661ce8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1b75755ac1a5efd9eca4e457184a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa3062ac72c4bd1af1acc4c91dd642422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b9b214eca89d73ed1d3ea36976d02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ae690408c6e7c7db443fa02d85156424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b959ad4c968bf276b129104e089530425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471c761efd6a1ab5d6c58ad7bf16aab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23683868bc3c73857b2dc99035316e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775c3291508f141337b1a9d6f554a7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6196231d831671ff6eeadc1e472d4dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224c55e1a912ddcf5d3f2e366e09c65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b0250b4cb31a3bc95e75d65881aa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105451155d93bcb11ae54d74b6be147432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e851a267988ddde04f85e1d0ce7cc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1ca8dbe220289ce12b894bba51f67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbe6c71da857e910843177d4c811d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bba330d9354580b1e9fb1e30325f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13561696e2bff9096a6e1c924d7c99e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5c8877ba193fe85c35496c23cba46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f75f91c54d4390b13996c299133ace439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb2a9692daf1d19724ca39defa02c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de243c1d003e0761bcbb975c539fae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fadd2a41f6515d8f72f36055bf989442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ee00d6bd91877cd8b87008433bcd6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e195e845de83c6ad1fc532610615e34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb948da5391d14bd42336341135c2cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212745d22d3cc50c3f26273d8b4d2e5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456b434b38ff9c6b714edfcf2ce580e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabb5c2c7bf150353a25193447d922f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d3617ee645d0dafbc74bf7f9eb617449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac515a1cd0ae1315a598c707da16a3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262609e994a551f048667ce6682cbed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f3e6e6985851960a43f7c7938d26e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddd408c90459f20bd64d43966e6346453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65135ed72f07c6172972d709628f216454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b069a6cd15bbaa53788215c22629f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152dc214cde0df150568e9601e13065456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88feb11479fb1a214804be02d349b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0997503ba1b1babf14774bb9d70c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd00370503f4d764996251622b4961c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5745acb961bc3cf297a7bce4c83b7d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a5edf66a3e6aedf642e30f42d05a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7033f2bb43852fcc63b0896fcbec18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc5413a5f1e6d8689c79d0a2921bb0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4569b27384c11e95be87187379700464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd177c0db5bcc09bc19e76b4e80564465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93fb1991aed30465091f65fbc179b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4d109bc50d3ce9a0e2991247daa1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e02830b48e9125b9cdca5c0dda1237468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e16abcb38730877191e3495d02cb82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f62d8a5bf290594224df449e3f5b58470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d845a217a9abae0cbaca77fa6cfd4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3b4aef162d5b382c75195a8617469472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aeeb321eea1e6a06bc7461007a315473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c779ffef3b72bf4c193a8d20e81b7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46928bb401d02639135ad63153b37806475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee5a2af64f4e5b736b4ad05c20a9ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c9999c8429c23becf24449bff4f5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a693e8f55ca4b5dab25f7f31916b6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9badc6867d7e13ea576b46d7f6f2f06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9843e6b2b1456e01cbc89a6dbc3c5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb83c402f1be68fc86311ad309779fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcff6eb9b995a240b267dc468bd3b82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2644bedcb12da05d8c7acd2d28580483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae452252166bb2cc1b1506506a8daf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683c855157759bbca62343354145563485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6382e5d38a7b8702357837ab1d7762486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5ff6436513aa12f8bea00a7a768f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f784b04c8efa2db7cb2f25aa35e94e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ed6da8f2c3f4b76a40f8b002aa2c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6f49af0e0582897e34dc30cbea0f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea32673cee76cf65a8870c204d7267c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390d9c231fe5ec5c0abc3e76a44d670492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78979e7fb9cf533a9f105d4b1cf844493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b4e302b43aaa9772add0b4dc8278f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66a83b91261e4ae0302e5ceecfee7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dad84e3de35ca6b8e6995f194b7487496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b29c50e1079ee72e28823de6301ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4cb3497d3773b3bc5b7d75d20248c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f025e5d345020c25f2f9db1dfefbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91764e3696f65f9eae23280425545497500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04e5ff3a487dd624472695b5c9381f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f846b16e321f75f15a9a75a16b8ab13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcd9ba0a96232bceaa4024f9a03491503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1717068ceb64fe4e5c7df56aa8263e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2982f62b6667ed011448ae186e421b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455e0cf2131b631d8d1b3cb02201121506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46798f820c1ce8fffbf8cdf9116763a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeaefbab2a32c9df7951c599374108508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1543b06372a876a6b161ef7b4d57d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85986322f86ed56320cfb119d95b76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4c4e53d4fc28e8656bd804c8be2ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8a0272ffe30c9a9496211024e5186512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9e4d154ed8f20fe3ebb83f47a8fb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c69851be3c60de272166aa04e89326514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0d912c52c02493b968c4812a990bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db4c86f3f572313b1e827342aa6428516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c20d02ed0204190fb3a134302257e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e9a0b5d987776e16ca340c423906518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801b83bdafc3453bea10fa2706b76ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b959ead2c0ce8708487cca0fd0b5fc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce28eeca4528e5b130757ddf412a6b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77898ffb7b6b9404d6ce850bb435de06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140adcb47d5c4b961d78ed40e5a4958523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7838f869bd0e523314427019474a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e198c0978d145425189a6947386318525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9f5d122fa53c3d54591d19d9d8ac3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc768da70b87cc83bb1d29bbd1e01a16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5213803a76370c0f19aff8f8ae0c764528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1702b78a33bbdc1d4bc5769391f90a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca6a884fd052bf8dad1b1029e0a17e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b75d63d968ec97d7fa95fd0ef10b0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a72f104a80e092885dab35e3b0eaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f9c4edb493bcf018d9bd58d99b89f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1bc66f48a389a30017344e00eb92b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990a66dd9190d868b5e4b3141080210535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0121f73ba807a19c76ad5a0a64a46be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f6ed204cb7f75880c17ed71cde404537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e258410acb4c2e0e500d9dbd293e79d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033f3545c6616e8eea28ce01ca0e623539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b2baabe8c6495cfbb9a13c2fdc591540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd8f8df419b77bc315c5df990c0b69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50f736482b73a51fd31e26e1f714f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87113bfb4118c61d25252a726f6cc8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c67e7d5d20aa7f272fb571fb0fa6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd875445d54160ead310c1a2585bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc57489f8e0de9afded257b81c0895546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64149f0fe475d84f58ccc71c0553a6f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f0109bd2ae1e46afb949ecf25ddc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d5a69aca8cefc5768812306eb5d43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c250b4d368877c371a9b73440dda94550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eecfb1afcecc739e99dfc5d1433c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34a825bd54ce4906071212c4d52b77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05317be14566e1a9d840af4079eccc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1063af7008120498c70373abf4479b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4dab7becfb0e8d72e2ff65f8207bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa0c697032566cf7113bd256ff7556556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b53b2cd2e61d08e056cb5c5bd49cc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb262a88395da7866df671fe871d21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bebd1842f21c097a7064a1e829277559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89e79584f7e4880c75fc09d392f972560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dac4d03875597264f43a220e564e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee09d525ccca9def245454d7d0f5a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b476d96e97ffd3679b179427bc8742d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394444826e9666566f5a3776b172570564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e64c55f6e63b33e5595b8b47d1c9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ebf2e3557f6bbf815f417b6e9b198566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03badd3064e47327094240c765fd2b25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2965ada81215a28ac0249b2eded61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecf87bf43a2562cea958f51e38fdd3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025691b22d59d0736cd4c2ece177b5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce670ba337c79337494b6fd2c73aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e0ca5ed88fd20c923b920a4ba08f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44861d8325c0b5aaa9ea7ab1f8fcabc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae320019532ae2b6d4fae3494927af5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73977726be273902ea9ca87c7e76a2f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e020432140dc6627a0104dba662f296576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e7cda83a9730a2ae4ca0f4f682ed5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c5778ed003badb705c91e950fed8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52eb3ce2d761fae83276253d12d04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec24b543fc81a2be24e94cf8ea1e61e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133c94235b1940da3f7a172fd8f7f01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef491f3f8cf663257624135f3d238af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ff27798a8c8c59d6e667fa11f081583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad665f74e8d43284b79ca402a274d86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fa1815fcda6c40ab2f66fce85ade9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e765381eaf801a65a19e967d92df66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ca12378b555e373434a68c856db27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64d4db94b7ca2ceec5bba9c4b39889588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d546ac9cc09836b78ad0874e8d10d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78b56be9e8689c22fbd612559e9b84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9bdf759a03764372b9d26c182fb47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1949324af495d84052ce3ae00847f30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cb9ae6f77cac4bca1ee84bd19d3ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381959c212938d09f7ada9acc0100c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b652811c83154d59c35f85da03989fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b682131fd6fa71db096cb2c987a7ccf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb93826b92c017ef6f407c04683feff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9e720ffee3844faa9f7777172a3f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0365e86a97ce8b86b86239b0aad9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323359e62587a3b94e60560ac8ab213600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a935e25f974fa52a28a6abe5538301601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d714bb581a398545bbb38eeb66d87e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165134a37314c543a68a6ca19139f48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317262db04a5014953c0454bb0f77db6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc8f4778c7478ac344f26215645fe7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb4855cccb8947f51fbc5eaf924bde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905e5ea4a644c741d9b3bbcb0b6e051607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2781d977704432471b4a2b587bc89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec672407cd78ecf38a7ba2ea75aac53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10f8cb7a4facdc03f80b74c95328c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87d9935a81e9db951046a492a09602611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd59a9c5fa23746f758340f49272a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a96d8d6d416730172ea9fe72e16670613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f20804ef79efa56889f19005642255614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd20814a0dfd0858506636c15e188d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbfd51763e9d342e028b5b7ab7c781616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f4673b975b12d6d337e8f58426085617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacb5bf482bbdb19feea60ee49b393d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bb25cc704f4b7973b60f629fc929f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed888a4d66d905f655356032adb710b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d4c7d50775be8a8165ff987bd9160621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a42588385c1c1dc525b0354fca4f99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ebd7eaf29cc5d8606bc0e6c270a21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349d14b7aa56a3cd13a3292054c217a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb250706d43d876963dbaa0a3e501e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7688b1b86c5ab9857d7d71b8eaf604d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce858098d5bba6ac4c38a2348f13de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d8fd0d5cc038e1de329cbeed76e9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3adac01a1095773908aee0b1a56bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77d7da085566fc9b15b077849021cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c479ae84dd3cb70d58079ba36c765631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37068e2d09c13b84eb77d9c90563faf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cef88fe80c0efcbbae182a6694c7da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869bbce247073ad212e55a397c179b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740dc7fbb64aa60f1140a07a6536ff4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036c5530d4f2aab52c7a9361df351bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c080da16d1d76f47440b68fd38f6cfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dec02c3852b4f21dfdc6fad7d4b67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb5ac1104c1160f1ef37ac842dce55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2b8fab604cd48129318af213589ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed216ce42c98a14a0505806e961ce5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d13a7c9713f6462555b03d4d329180642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea376346d09adde44fd702581cd563c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babd3f690b96f520ca142fae816190a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c869e6cb03629a43e9d20bdb79938645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b8513c1a1da95295ca7a69700e95f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaae84e582d071cacf4962f36c79e4b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22facd44ef5a75acb01dbe396348d274648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063710572992aa1bac2bca471db028fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e50dcbf37ef74d13c7c833d400cdd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a27d2398e7cc02fb913dd29746e7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bb2f894f5fb2800d25de5af31e26f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2420f80a036e5bd41cb285c8391a33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291abffefe8422b18e24e73331626fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13da4356782bc6d0819b6b1fd37520655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b82a3592828f07430f23ca5f7248b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57ce6aabeccc7566463779e825d342657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d21486ee18a59a9a3eb57eac0bb25a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc521712c0f76bb2cd37217453faf7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34318e9048858083be0730287e683839660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400591a325d74dfab875b8a8e3930912661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f4d3b977f885d947b03da50190673662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb95e36e20522ed653c4e45b7629be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f1e2ad61f6067bea7ea03f5462fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95243828e3d014249d98d82199f406af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996287153bd07f7a1b7972d499fe46c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b36b35a170492acb12706e0710f0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a672650f54de8bd4585fdd03f408b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a30500047bd38db0c8de9ae53f3ad0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b22aa56b81b1500f4fbea6727c3cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ff42b1b656c93dd11ea17a0a2a486671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a6e2ec8b37afe16b7c603cfe01772672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a695e714ddc7b40e11d8dd94e81e09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2c72f7dc95db8682fff1852b8a5b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ed2026f121b16a3398602fa247e50675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29399ac60ec7407a7d034b98dc6797676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29d004ce248beb221200a4c88ea7e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a6b078269d9688edfd43f960033c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb72127ca41970db7f32386a6a6d1e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b0c0d5a53ff1cafedf04c951fb996680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c41209f8dd06b6eb98e3ce0d80da8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe3087a4a7560795778baba7843bd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2a91b608035cff1ca13a8fdbd17dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e181ff71d162be7ca681ff303a024684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b4d213e77c975955e4f381aa4cf99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95424ca7ad8d1b0dd4f89a30cbfca9b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1f49a1f1403974c253bec3f7c2d6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ff38a87d6c832de5cd1ae796db88b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2aa41c65128a21be034de35231960689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0e3cb82b8fbfc5e3689d334be082e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ebf2b9c920dbbb04d87ce48114b7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99101dc61a979e1fb7a2549d6d4b30d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37cded9b9284a4b6dd7727a7933c3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cc3f62a1a5a8f2c387b48664f783b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a6b6b315d42968e6bbd7dc8053d7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be863cf139ee1c25a91f2e708610c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b2cc57d990e7fb1969196a87e4bf5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbe00da7a263060ca03728d054dd52698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b1d10460032a21cb0921449189c87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beea70a468d480b4ae55126b3a868e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e348cfd7439f148fd0c49189c762285701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ac77c26c7c7bf2de6841246c3c9b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38415b78cdca53a5451cb3e2249289b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103799037a9362b5a32624ffc42c006704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b6da0d33dab25dc9bfd87de1d865f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d559a68abb2f5921b16fd72ebdd48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115e236fcdb8f3262e5234890b2b133707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eb43568b5bbb13d9ca9472aeaecdc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de967bd714c6549bed7a2bda45c08bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed748d1b0ef55b7832692ff63b1c2116710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0313fc2e6e9cb53ec99d4272e60e0d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fe2b7abb726e36127cb90d66a6a92712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985f466b0516672441778bcf57648e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2bc110a019eeeabcc74ce5acba3452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a91a75c4e7916459f645e39a339e183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa86dd8fd1c3cbd56ed82e898eaeb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d32262cbfcafbabce10d54439786b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a53a5f97922f219987debfb1907166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb335ac256bab5879d1191ecd0faf12a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc1b5bbcae0ccb821d49a57f58f3038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969fe500570b3a3ed96f33c72eaf4ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa587f846658ba881f10ef1216d05ca210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94ad603f3a5777ff1320fa9553352811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3575c468a4ca7388046bec318a93ea512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78545e6cc21a50f8e77bb23d095d625e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a18efade2d82f46dab44404d074e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7cf6456fd8d44c8f38a3c983403c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef286a464d0f9ffc9f2c13e71e4718f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566b607a35a93f69414f8a348ac806217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294e6fcfd3ebd8be56a57bba57c7a3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92138a334e5cd873ea39234c6a01274519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda92c4c56142403293c7eb3b6fcf71120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bbd2b68057ccab95bbb64a218f91921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56280bc562c7f92f5f7d7e0632fd1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785734c63afd391df05d365f7f8bbb0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffa033ab274fbb6a547c133de4ee0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825344caf804490128f5941adab084d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b37f1c35045c51ba67ed7088a3c6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756b1805ff2fad86b0c84a40cd5863b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e7e178c70dacfdcae58642edee78728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f5308c37d1de9ea8fdf1beea566a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace94cda9bc37d442ca4a0b4668990730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca0419e2c0357981fe7017ff3f1c0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814efab0c4d30429fc8ee6e2bee51b5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666187725c5ab959d56683572763715d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860e3518ea4c33b3c757de7125aabbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fd7e1d9a1752ae0bef9350db885cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c63ffd3504265104b0091f28d9e72b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3188608981ed51a32945691200f12b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f77b6f1cd055b1a614cd2e7b2ebed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd370f8010e1e69b1a6fd679eb88d5ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0c5b471d185e56c2a38e6d2a6c5b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b58da93b9c07b38a89d82dc629cc8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604cbef91863b8791142e065ffc487b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b835f6eeb7a1a4ec64bbb610e92f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039a4404f7e76601f39759d763f99d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076bbeb10d45701837e7e404988f3fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631859055ebb64587b738f98b86a97d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33875b6fd3575a802549fe8e97553047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31dacae3a5400ae52f5b01d110750a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9ac826935467186b7a80795f1750449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a483d0e9c7fbc70d8c554dfba2258a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c380438f1cff4401835c800f1744b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59017f6923e6a8807fb8ccdd99bb4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b7ecc75c775c4eed417179ac499953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb252c38095aca78896533f5331c82c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76085847d81771a6da0f855eb1bb2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6c45f1a9ec77b9e11f160f8ec83cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a3dc166820ed4f1495f75c5b4f99557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc512eda2d6da2524da21777fe86f0aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7c4484ed2889f17ee5eee761b59f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a303d9af3e336625a673206ad60b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b6ac6f7353ca917fd2c3d32e6a9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6df68d510915bd7eadb868c482947162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7732c9de6af2d7c2dc38800d01845263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b475a476318ab545b366377de5d001764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3d13d572cd3f756c65fb52c5f7ab365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e843a59e4171ac2d4efdeaa9793fd4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a8ec6b1a982e967b1a8cab244959567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27e29839922ab8cfb4f74887c67e9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976805e073ce006bb50987390d3000069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b7a1ee27fee94c9280b7e42a2c7bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f614dfd403ba4934ec4a5c684a1fd4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25cb3df6db2a52289b34c96fae57ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9ad8fc78159afa74266fd6ff12ad973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103363613f1d7d2554b3f8dd18005f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ac66d78c63bb0990f5218fb17da0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb98d5934d805e9a975c1657e0058676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440f3f47f413cdff41c3e1cfa0b445e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66943c77dcb396b0865db607aa50c1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95c8034314ed3d29fcf6bb7b18231179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7785e431cfae59492123f29e6ddcc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9483eeb6c797cbaf50d5e7ac45570181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001cf8b35b6df7eea616c7b92fa243082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be0523783ccab68bf8a1203f8bf5fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf19b1abaaa459e425d2769ea44db384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25391a3696561c612844f235a453249d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b586b183e516aaf4a0c0fb708c0e1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b490e3e7428e9c610d8848c4ce766fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea43eb4a547e37f5e43caed0a084d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c9810c05b1b6b4f31809368f5c01089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bebc375befc19fb2d4971779b24f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75915d9ca45b2b880df8964ee9c5f10991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcbfd151c538210e13aa237e40278692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ed9421b150d42667e250a2c4cabf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c633b650ef64f0281e0d039129f56e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988fb1959eeee299c93534af3a7b30f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa946f86564ca30818b764e07730d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f75d88d0da81323d8dc266fc08f9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8678383d66e292b575d1492fa395dff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d02e50a302682a3574de1bb50bb7a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c774f03a999d502fd132f088e7775ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6daefe188944a7f03980a1085b343101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a54d8387aed547693e268e5692352102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ad3c91f227791c95542b91544d35e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc4aa571dce45016a19a544d8a08ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d803416102c4a1cfe24882bcf39ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8c87e8bf70dfe6b7843215f30db6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2084b14fb30a0da5b8793645894998107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d86529a82bf4353af90a8b946df154108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdba4d4d8855482def701b4cd9c433b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebb8efdd65503b86f8bb026e8f8610110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa14e44dda97b4808890ed8f7e10281111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd0e65cb05295908d16aa98ea540b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c885f20607a0364f0cf8d6d3ea8d08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfd81db425a2e853c2fdeb4e241f8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647e4e84995da472d90d08ec0291bdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95454dfe774241dcc87aa215d34c8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed15f08d82d29eafa3bf6ee393ac8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1631d59d8c385d8bdae9f9f166c0257118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a31f65cfcd747a3dd43bc361504147119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8273623092e8fe1239e17d91f50a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d81ced84ed9c80dc66241f373842e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd2cece85f2c0429289ab893d96a46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc50d012d6c40bf0057ec0f159aeaf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86f7e9f811d630153f6888633eb4c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97b94401d71e5e6e0b3dbd66eafc90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380e9ef7c88a430a4e9c82b7d7c581126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfe7b5d0e1989d07d155131802a829127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabe4adfb45357aecf428a288ac9daa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361c7c2fdf8872372bbecad79f73821129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff039951ededcf97d8160426034fa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718c11fb4fc68ad3accba86ef0c00ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee6f14f5915d1bb73c238d9da79b55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99dd68b686ff52aa53ba612f2e6bc3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f53068065018deeaf9b98449d9598b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cacf6add5b08e94b136a6c93dbcb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513f0aa401d79d3d34bff4e37e7ec32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852433418e2b54a2bdf8395f7e46806b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69f61bc959e49ec08a7ed34a403f07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf6834824a93b6a6d82fdbf9e734db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db3626c7f9da4eaaea96a8285c6450140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645788fafb17241ed145f1b54c6014ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d3986708cc2c15f693a8f44bc44c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06c6e3f2dfaa9cf0f5c6147f9220ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80eebda485864f0bdc183dc6a57988144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f94515f80b4d5646fe4e2c837f38aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a3bb7a76bf1f55ad4a78e5bcb0c2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0068733cc2be6c67c9827ddf83930d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327db9a6805210d30128f7489d85390f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c52fec68ffca23fb82c2c9012a2cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c237d9e6038dad08f215b4de8ecf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640c3ce3dbabee92de31c95af5bd3d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c272b1e8cb7123cb3b31045b219d887152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3bf40383ae1def23845a71eecfe84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef2faff48a28669634f3f7a205abfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e6889fdcdc494b23345a6a9fb3ca5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f392d23aeb0a8a43bcef7d86661c3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77400841c8ef0bde1f529290e0a64d30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8ae0b58128b3a6945026d62bd62a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623eaf15bc26fe0e87daffc90013cfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb832d6a2433f4d803ca998ff042e6eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7adf87d5a0b44587fcbd15ae16af8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d382216b30647aa7049c23a311807162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564c61c1b1ae98118987fe891377e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b399f6302970cbfa22897eb631a220164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f1ccdd793c69372a6cdf9acb25902165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd366a1dafe29ca70378e9de3eb8feff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fbaf2b06b1be37ba054ccbc1bbf2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657612d9c07cb2f31575738228c7595168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943fbab74c83355897912922faa26e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc8cd82f26cbe1af3f7f1e7f79ab3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155f6ad3e1f78910a8d63f72e088aee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aaef72a90244405e170fcd4bd669a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9132b36f7fae3d8aa8d2b07c8cccb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc357faffa62727605b33b8f82a756174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2cfd7a1469d5d71789ef30d62b993175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6f50d9ac62b6d04bf92b5fe32503d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40a9c79433335e7afcf8bd6f12c925177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63c434016866fa8c9e6a62a933718d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f83023b3f02f6110b8fb9c00a12ae7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb2a3edf1915b60f2b3a422e6119c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad40ef5b6a23dc8e468f05b05f585b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1ba8719bfa2bacb795a573a4759c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7bef8dcca31204c7e84675ebb8028183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18366eb60fe67585e3aea1d6c7d9aaf6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086add5e3e7fcc9bd9612f7041ab362185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549ed55c1c063306d8277d5efc6cf6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fddb14cb9ba09f5d0b98f09cc07693187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21bf16e29e7396c46d608ba157930f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eb2c075a0a9fd72ea67ffe5ebef7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db629728f0156831bb8a27598540663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393997e8d3e665b9451a5c762f83f5b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee3f9b12b3dbafaeaea3555737e7bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07609443423306c47397932b79da505193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93054b0ef5270715c3ed39ceedea342194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8ddb43cb8f22c9a0a0f236a4b17e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d574d3ad739fd687a6ced1160dc6090196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058660f9aabbaffc7ce753b15a4b0a92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32df84db303ef5c3cc651b77e2a9e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c86221e55af12f41f79ec77fc36db7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe16ca28326b20167e9c93e34fb90b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4087fa3bd6810a8796191b9a2bdb1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780f2d7dd502d9eeffb4dffbfff575e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3f22e190e3b80873a9b7fef515160203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34461f4af77b07a8dfb4570d0083f2ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bad0d86ee2a30428d1569599ebd78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bbe3ed438669543bf6582624b355f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045385ec7edc40cc6daf1806a28f0c95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96599fa81c62d70532e7e7e7292441f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae467fdc2a9def43919fec26abaa8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee43c97e1a6eac0f78630289beeed7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235060dabcd5be4e1876d6cd59f9fe18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23281b646bae807a66c43b9d3a36e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84a770b85c6897c9b78b06971cf5d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c790c58e4349780ae18aaf9779231d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd85ebaf52d065f0dc089829bf2ed5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbef42745b7efa9a52b8650649210b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745480e5faafcc6a414ab8321fba153217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dbb73f042ada7b3366ce476ce0555218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ae7d025961283ffea94c34687e226219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c74e1d58fa7405c2f46dd702da45c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181bc24451c45e1dbfac01858cba006221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b69ae919efad8e6d02e36084566cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7eb5322234b9fe8e067447646fc17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413595d789988bea482d1d20537e012224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61920815261e31e0a3455e668a2fa127225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb174c22b34ebaac8ddb2e7df3c312c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57248a0d3f98929b9c5f33bf0080a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a5eb02e9841ef89f3bd2754b3979e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05f35fffc255d39e2e49e80f53988d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdfc384b9e2b045f5026b5d062b4bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4a957cbabb12a913f9d93f61d5db7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f34d6fa1c390baee1f1e0e1e49e2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40fb4cb802edc2a744d70dad39e0ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0d92e6fdbb5d8e78e17ec233d7c26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31c805acf55d171e2f10959dbf985c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a59ec35bf7765e999662a213631ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4aac489a4940f446df889dec6f188237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873554e2d7c71d415aa4647fb7b0e63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ad8013619b24816a3247cc21679e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656e4a9a472f116496a2e7da3e3bc14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de923d7e48db4052f292e0d732d5b72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f26f60a3269779d6ddd51a61415471242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26203bf9161a775684441803fd5217243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb681462ad5f678c7e4bcd8ad975ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7a1496989928932b6a4162d7f07d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b49068dbb86a7def9862cbe5104ba5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4391c0a6c6d1339c7d37c1bb45d9ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27132fe9d61b47a4a42ac407f3ca101c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb09a6084ed32da7b3f47a64307589249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9320aab17228bc55b7bb26a6f565ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884d8abf8c3a96798064c91319c292b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5601ac68a62262f60aae97608cb0004252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac65d61e2dda729f64e4a9e7d57113253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed13fd35fbb83f38325c57926ab03a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db666096f559ce89b6851972d0e5a8dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28463379979e090cf93467e55fbb008256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307466821040c8df77fcd2017554d963257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558623c0f63b12ff281b776e06fa3f47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7e52425737c2c884303388f94d645259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e159e037f33a8e7808a5517b43412260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09742a10516b0e1b242d8f5cf7a33a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19981979ccf525228e35f83c276ff6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042eab1f84a304a525a5a368b82e436263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc4cc4e8178aeaf425f5c10ad366cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909c500aff2b9f49f9dcc236babd7e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8fe58c45f90196cb5c0df04dd03d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb87ce5c28e43c26e4d491a775330d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e8080133fca5e4647db8c38289700268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f37731b00b8831f90983036d65485269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39fb83aa15ba881891cc67e10e40c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4bd7928f5f9958382da11adcbc32e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b336877dbecc57513b8dbcd9da5b9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ebd7270d7fa9fde7d56f9b145eafe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972f63ce303b53ca99ce508cdf17153274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e88bdf30e9d183dfac68eb126694a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73366a56f43767d3fc2749dd3aa2240276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa272db8dd2de39b53579d9ed7c9f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4922309a389112698752e53e692c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ad8ace99aa39fdc792f8450046d68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a42c03b48817787e9e779640620637280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53525ceb8c486ed4d4636af83007da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411e6235d6e508df0d028dc8e6c2a6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c3fd700f1ae32250e2c70ae5af616283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9175ec6daf18547bbeb2658f00714f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cfc00a12dddf15042b2e96c775992285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052de6cb35d3f317e31f64ac6d46e46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3074653beadc54093b58b8fcf6baf6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49d623cf1590af58248262ffa49b57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa3d19b5281a4738344164b0788588289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f8e85d4323a54cd699f56be895634290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894498ac54a28df310267f1e325e62e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550e65ddc54d3da290df23c1611d95c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda7ce003698669f1786dc3f6c50116293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227662c0674f299c2a04a5983a5c981294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031d3514dbc4ddd3a09f9bb2f3a2bdc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da0b826b5c5698a45ebed838fe7853296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c913cf9d60e7103345995ca4070cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f915ad3b4a861fe63ab7908a5b81d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9474e93985e448973291519db0460f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fdf587e33772a50a2d77dcc7bc14b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eacf5fa0cc06819b0cd58b165e1c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71153d1b4ea197a30545a0811305d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d5b223d9f31395a75cfb44ba8c57e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5282090e520604fcb05dd3404e2500d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1af24d3c5ed7c0d8229d0efdcaf680305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50ff1360c36d47423375cafde84444306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a98ff77a607dc932f76f778a3e8319307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c50e0cf1e83159eda9c0e7db67faaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f798434ba06a59424c3485b3a01b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9896d8996c9f8d321aa1d1195ec059310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99adfe9e088f713eda2dbaf33f0b37e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1dafc13bfe1e7af873ea614f0267b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82a3ac1249d7a5990a8084423fb739313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028be05d11e119360de8e8e2b17e3fcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabb92942319a68edfa714a39a06a28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b6204426d4a525eb3b28ed9bf2268316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8534d073cacdbf980497d4182474be4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185912b69058f5336f46833d96ba5e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9272d16437e9162f512779ae3b5b881319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fa5baf26b63650af00a69a7ffd7a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d7cfd54a3ac7b56d751bc8a6d8a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dccd35d7670a27871a371bd674b9da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff75a35bdeddad1dec34c603a23a036323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27aeab31450a255df25126fdf979d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2874809ca749fcd06d4c5b3e565e47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb482e72e3a00f6a0c30e737454f5d4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289efaf5cb0bc76b9d43ea21275d735c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e235f2bf40317927d39f86ed6816d0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315954a762c2921c5ee966978d90d47e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eef5e053380f19885f88f3f4029bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83bdee96f7f3e455f1778ff46d5f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4a4a50a25197d3e292ab8233b9534332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa779efcd24e8dc46a06a62a094d721333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa26239fc550a6edff23a6550d4a736334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104b6bcb69625117ef0e5f871812d88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ade6e309575b0999ae4ffc77c12542336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac769e02a22af372b3d50fe0e3eb3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e7b70d836b45adcaf709503cf3554338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bfe4b9e9b963c365157645ff72de5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb77b48f5ae78685f3d39baecff0ac2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d434db8b22bceccd352ad6f0b40321341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5741ea51ac32de69318435ecdbf36a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84de3b8a5d4d0383b1e1371254ac9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca53dad95d05a40d8c576d9e7cd7dfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc8dd66a70a7248dfcfec2ee3b84cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab6790929572915bf42344f76cbac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a586934f4279cd152f7228ce56842c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbca9127a44017bd3eda73186a333a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2be9234e18393c2135d234836d376d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82b2a55139ca087250677000589d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e5f4b24e47413234ca38dee03efe6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402c8aac1804d0e252880662351728352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2344b0aac4785c2cf974f790d0601f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3368cfe7624dc15299095f768f37ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afdb8df45acdab67e2c61c359d8ba6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceadbf0a7e0200d07fefbcbcb9b99d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b262c20a8294507e22e541ef302f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aefee304183ea66399c0d1b22c8745358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e2dbe207a7a9944a3b354b715afca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c84deac65ff5f596ce7931c946c243360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023ae65d15f0ceee80ef4703c42096e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed31320b3362517634e8a32bc0676d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32918131c4354a7eded50669b2b8a8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3698bc8d85ee1615cdaee3e2b44f9c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee34d3ffb53ddaec50bbbc36d62507365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098d9a859fde6b7b3626776f83dba47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9df67d8c6c8902c501cab131a2c17a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a03e5cfced317bfc5b29aa729c70f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a3b2d1dc934adc5d4eb67191ab990369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed9571ced8711e75468e5e7899f9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fac3e0ba9784ed546eabe4374e446a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013c014b2a969e3ee56c4836c55b0ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f50859042da74c72e7e5c457b293e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b98e307a634e7fbcf53034b65218b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c367dfbf168481ccb0f4bdfb439f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ae98dd99b383833d723176fb4a53b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852bbde23dd30dc33e4a2bcc019ec95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47117d45052e156705b1837782c06ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa9d629ea891ba2e5c22090aba61ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f753856a5adf0617f5fbe96c0cbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eea84b1a23257c296ebbc33b868f43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594993789585a527a9496ea17ee784f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765b2cfc92a6ff56d0ed4cae95b756383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a537605d6f364936db316125d8af7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d8e9ddfde19b1133daff7b0d0ff56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d498d72a679c9b5c3c637493c218c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9faeee787ae98eb8ba3f5198893b16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475952c488f2749338e46272d522c35c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c73fba594a41f85218cfe9e33e343e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f665ce88dc296ed3055820af430ef9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a8138bd00bbef48b27c36173e8c5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e487ae30ef88ebc90dda7c7ad63dfc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986f5fce9c7f813a6585eab158a2d74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a480a22a78c7b46e215bf00be0960394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425beb83162fa3633f04b126479a8b9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d26bb8fd1a186923c01779cf9d27ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b39c807c5649067b7ed082bb52243397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce3166b3dba7cdeb83d0b7a466a49f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000ce24557be010968bc28c6ecb1a9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19518d3a12dedf78f5c06c2dc51541400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f4a61116f40f676334829fd76319b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f4e3b263a18cef913a216728ce38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433b302bb4aa13520bf146507381bff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9a09455aa9d4c2071ffe5332b2871404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ac78a717fff0437044a5849e1fbbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07760137b4d34bb79a41c044a7ca13ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d0ca8b7b367db786747c9afad37f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b618abddbbecff663e3fb96fef2f413408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485e2c355a9bcc3a727716753c323da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58eea71f4fb25db193550826f9bbf7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005e87b70f07555acae4c27697741f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a318c91ea3686fe743abcf62929beb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583aa8c3e81b6804df77e023c6c2ff7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f287859b91e5c7635efafd5989d7d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52cd8072ba73f256ea103bb64e35c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bb3da66358c0ada5edab10ab46c83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87399090d32264375c52e9f6edff0e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d4e43060b21103ac49712e6d87f21418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac97bc798ab67d4386d9119e094266419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157e6b83274210c485ac9d6702f2820420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70fc7e89a5f665a11b284a4905cb2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb38e9ed28d1ead49e7f3b311d0573b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387070ece8f5d31c4ac9a94c621072b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92004bc0008bb952743fcac5483dd37e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d37f1a2e4a4ceaf81f3a8ac6d40c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958e5c7c546c0ed77a9f8157ea51155426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eafd3c3658b9ad6c70a3876425a94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ac6d388d0d3f50e35ae5cc935fc4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84783d0b3a151e21bb1109d2c926b183429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e7348b90a416fa2d2febc8907942430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b56b205493bd5ffd7da99f29521c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cba9505e7bf4be64f0f1e26bbeb739432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8c7838ab4dc9b87be5659f4965204433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62484bee631f2679d0797c98923d723434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213696a89c8acd39ef40b7a3c273a20a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca96c3c83e4b2b25639019e7df0d3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6960d8cd4b4a4bded00e7f1d87051437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a03336988ed1ff835a84d3449e1ae2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501edfa287fb02fbcd5bdc6ac414b52a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3146152a84cc7fc0415b4a77629d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bee4dd05982e0e0019e0796db472d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45e58bc6033c0a8fd6c15d425a47c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3361289bb486c3a78d9500af0c78d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f541d2bb5f74691cc8cb4e0e0b5797444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f5841f86032f2ac8b0d7cf4f1116c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc89019fb702d61011a372fae0ddee1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3db52cdc9a7e70b8fbaa22e49f6f63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aafe6a7f3d21689aeec71e02519257448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80120eb9122ce706ba812b3c5cf7e240449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8728bd270dc63d5d80953c202f0192450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f3e9e0fda3e907cf40f239efc0790451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29afc23ccefde92203612be0241c46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211a193a3b7c0b0a250b93ad8a14d62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab80ad6ccd300acc6adc38de69b271454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5c96069f4a5f8c9eb229bee0bdf0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec1eae89618478f2fc0edf944fb59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e2aa7b81257fa42f7ce002781748b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fe6cdc1bfb3d1eb37034eedb05a82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418589cbddef88ee800bf405d8a9fdac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6c8b5f471abd7dbbbf921720bfb5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188c90a0b53c6c73a45c6e9df89147c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5473762eb24ec5aabfcf1e9cd3aa3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea54e32e410121ac76004b5f5b5371463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfa514d25e873cbf20c5a97f19854a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81dff3b2d75e12bdb1d5a284ca8a62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8a13f8aca85c48d42de745bf839e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a45fa3512f949fcf9d011b913ebfc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e141892331114b07ebafb87cfbfdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae0b32791749e071bb2403572c5822469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda4950e253bf7a3b5b5bfa5e47eb70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675cc7cb1aa3d699a2b7090793ee4f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146bcd85f149da1732d782a9f766d5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8724b5ec3b95135680ab2c1440b11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c083a67d80aeb5112caae55e59d6006474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19009cbec17c1378162161a685674b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7346fb7da76533cfa3d3c7e84fd21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9174255997829aa51a4283329b9dcf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097bb14035e9e7fb749494f27e9691a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcd9ff1ef718faf3497e5359904dbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d560d88649d91aabbc84f99383389480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451363ad6fc02f9557c437e0a525af3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760782261576b828ff34440af64dc9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210ae2b35e3e582ac95cbc5610c2c86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5610589df18f7ffee9f9f76ec43fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22809bc636996d56132e302b495f3d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab48ce9c9a343588069ba9d3bd07e15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81c64e8936c7bb8fd1d88368a45893487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da38d6eba5d70ac3a8d29d59bf039c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd9f0cee7aba0cc0c81343083c8e15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d25288cad5bf4e0ecea1a205976c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5050d4488c453c0da943a779560e119491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3b92e3d6174a0bd0f49783dd3603d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5af7895832f05d293c0693f89d64bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c40c4e18122e320e7221dc4afe322494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4c669c973a3f053c15676cd5303aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bdc7ccbcc381696038bf1f9edafeb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521381e0161757dc0cc3c0171a611a7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ebf787e1780eb39bc79cd73638096498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f6dbcaa0660ef7baa749e0ab454a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9d97669f17cddb221e3599c9ef63b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0060dc2478ab086f68d75f3b6a10a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d48a6dd03aacca65624cbf32155ff4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b67df255bfe20e022d05cb3d488f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724614f7c27d96187c3d915917f370c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b521ee84f3ac8521234b3e12e6711505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93000d5ec995b0fa31a4c07a755e1a9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5868327399d40956c75f91b884f6630507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c284467ebe0821b0e04db6543a79c0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70efa78c660b3b05fa090181b392265509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecb54e5d0ee41d083d5bb025a314b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e108bc22a0a978bbd065a96f407b61c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843ca4b698e716788285762cc315e8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef261bd83fee23a4bd9f774ba64e717513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c429618e1699537a741276168e3cb9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4bac25d62402fbb60b3a5d3e73f1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888c3df5c68c17f36ae8eb3484a0ba8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43885f950a2e17ea3e7951107b374482517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbbea693dfa0aba2b573686d2c8351518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b62243c710e5c54e327a1c24b526519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228eb698181b4442ee3c820cce97a0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3836ead9b3272ed230f5ff800c63590521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad84f4ed354f982c07c5149369fe90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bbabaf3f594f9788c54361fc556cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4cb0ea07bb04e19d44c3dbe2d1144524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16470364bd0d01f1735ce13ccfec9bf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d829b9d65ea3202fec23cec726120526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cd0aaa8bc1cdc87f8682d73689abd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcda33f225633b0a72c1018f0c25e65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218d8dbf20a2f2d0c2f3ccb8ed1fffc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653c30199354db52e41db2675026d8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec061c227c6469cb8c483e82b36fc667531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55481cd4336369eac31954483f31f23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e17d43aa56dd84f553bdf206865636533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1a8094c69439214f8cb82ce97847c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9be218f817b051148f2cc23ff9d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ff7f5a7436b4f818ebe619240379d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561f397afa69a2d6de38a7827598e1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743e531888d9fda0e1108c75fcf30bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bc217ec0a0d5be4d196ee26a57daf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576fe05cac75b0cc9916487d31c4b4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde8d517f211e09e95b3ea8a6c2a864541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1ad0505231a55f39a372085d396df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b28415df80a61840362590d24c0fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6da23114985946b7999268d7f9fdf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c67ae432d25354cbb5f8bc652655d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c152a3a38c61dc6d1b38af1a276fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3095b0ca38de7f0fe324932bcf305d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff1bd7e800bab23dc8b26d812aeba8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11a3d37432269fedbcf2f40e287355549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d564148802fb119f206cde009a02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d50f900fb6ac0fb8e04cd716a1b89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0885ea4ddf55491067cb770eb0750ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a57e981e5f56fb83cc526cb3385f4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b639194fb063768cb8e34183c5854554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff084367a69e7eb3b2690322bd26e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01294ee98b2510a811fd2b5a2d1466e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589351d6c5d85c0e2294f5a4a9bfa817557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee69caa5f412c4f9aa28473712c570558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed07937aa5658f155a6b6f1433ea86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21cc348d22ec3b5e84cd609231189f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831fefeb593d988e948c9fd193b7ab8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165e4e9b5a3b7237c13fa308d02ada8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0071f5dc78c6984adb3ec7b9af971563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95677dcd702b29770faa2abcb2e75c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10968495bf35eddc0c7d5085c090d10c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0e490e321075d8cb8c6441e44b669566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89230afbbd03b22c95f989ab7802363a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b273213103f9762f45cd8b920eb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaf0f381ab6b6da59d6c1932012dfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cf63cc262d0487a3979e1991b207a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c60ac6d72717844d59cd14700b71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a56613f131f579ff49ef0c99fde3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583c20c406d62ad67369f7df084e16f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc5ecd749fde983d1d183dbb9717b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363bc3a82dc5cf6e035129ef6db6eee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969519a1fd0ac30abaf2983eb9196221576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b00896ce4f458b72d06d66efb7f5bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf193f359e8e3beadfa905a0e790247578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577c8d04e1559f8a503f5a17eaf91c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f131ccdc7418ef1acf3f1177e6d75fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e0eb719037eca802e71947519ed8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3284d48590991595726aacf6b8f40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5746e842cd2b2851368c5daaa5e3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b646809854fa165edf5ebcc858679584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe04e145595a08b5612218f4117d32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624308ce47213903662c004c54aeccb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064ebaca63dbd331ee6b3a22d3d7092587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04c0e56e84bb4cd31f24ef198be2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b4c8ac81a21e8304b0500db8a4712589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1199de251f3b88ee224fa05dc827b6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b989801e91ded17519cac7666e76636591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1a22cbe94db99a30b770b650f3a50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc394c74685a3870d15d8c779ae0f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7bfe9dc4dbe0ff72ec3367dfb4ef1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613173c4ccb66e080282d2d4ba952e3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27337fe785ddb3b0ea525ed7a4240b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65922c40f5f34203627f4d8e7ace0cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07973fbd4adf36ca9fd3803697ba9d64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfe24313acf8282ff6dc224268a181599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4db493a3722bfd0d5951a7eaaf179600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce226fe95215713314adbcc3b3d85d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a52b614a8591bbc235a722925d4438602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def87f30b0f589755cd68907138827e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11069ad8518fbb72a17f6a68fee6091604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601dd142868d033dcc992ff32ef7d14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e020ec5ef648f47f665675718560d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab737e72c210d1957859a8581d46cc79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503900d671f95aeebb8b8a2a7e74f7c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced757db08ec7662bc2b913012f872b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95ea380597a0ae607db5e52367d19e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae49fe9169e3b22f348698b09449c0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203db8303771720c5231b8b61a01f94d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db0c2d91794972f199969a7b16dff1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddbf67afe55ae72997c579a299c91f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e27fa1ef9e6f49b99b4c50c5a37959615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171db244f43f336eae8dabaed1a45a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac6e1d19deec54f5a12ff227f5b4ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed4d5a45db07a0c25a26749130423a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46748b32f8195ad821be9b9575e13a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4a2efa9d6e8d28648104b800f0c1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90dc5073c6beb17f7bcfd6a25072eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73dc28f9057bd84360f613b69a7129622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236abaac4e814443a6183020257dbfc8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a51dc50f7ecd4163687c4447863842624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cc63ec8e31661f53b25c5d7403773625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006360a2d648f4b921dd908bba4372f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb2787a3249eade84730513096efb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ae453527acb663d26f4c4202dfde6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792406f615540fb562a068af376cfc89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32853daeaf257be4e134a26d86010a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c7759c91fbb879d9d82aec8a1ebf9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae568c44b666876864a9f522b3fa575b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c58cfdde4d6921538757cd24013b11633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f3d45ea3c42da62aa51582df19005634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ae78cf3331ec9b18dbe98506ddaf3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610ca41e44492ac81089688ad3825ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5767c52ad5f6d83fb9ff83dbd66770637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456bd60fd5576b0f748825504a6b479638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45ebeda7b45e191289b154f94dacd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e328630b3fed787417b3824cdcea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606734622ab8b564aaa0b3f758e49419641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc18d4dd9ed49b7c2879072d07f25d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57600e67af40f9f4b2952907a497c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1fb6f4369e2ccc88e3231feb226d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377205f83f6518d81f44f12b2c538cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b1e9aab50563393066eb9ec2b1e32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f254b25ec79689261395346ad12d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31427668fce71e211cd3077a178588648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffca5041eaa358ae0f4830e012a8481649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b5408882d2b6954a1775001454715650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25153fca8b373a32a111ac2b47101d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c1215b0dd8bb1ba0a7d1a8171eb17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bff9c5007534b68dcca8719095fd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94630fe95b391cac32ae5a2fd58fe04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0698f3a5a67a4c9da103744ffce14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a405af898cc9d0a66f341dcc85a531656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bb361c2c8c8caa9f46eeeb54a2d19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45931fc5f9ff573f53e0671157736658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00925439a0284887e95a64af4a6a8653659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b4de9edca86267cfa396da2602814660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a0443fb3ba8753aa54f562c392ef5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b01a3df301c61bb226df623c3e8b30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8b0e3346d75d4e462e809ed9a9031663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795ddbd81bf2ec69b7d572e7498e034664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77597dcaa43cfdb1193b2189be7195665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83461ea7d0e0545e84b90d4687cd9374666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dfb8615802e644943b0c02b77f369667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31109d731a6f77b4b98f1a130d87e1d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845cbef9c3fea217d22d789a4a4c4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27397d02a9564ef8ac1942a107c1fed1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115ac92f47157f852b63489b5efb5ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9fba7763675a84681abb1b2db946a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54811d7d82c249a69e92f10206f93b84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb085fa67d6fa0ea6adce97b2f1931674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98bbbc4e7a24fb775aa2064c0b26eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92761ab8d26fbb99fb6e7f4640928b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b8bebbfb9d16781479ed286278dc1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276761873866b7d75510d102f9783197678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>