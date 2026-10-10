--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e6ffb022337073677fb3c900c16491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b753a7b02a68296f5ddd4d7a669c1ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296e3a9dd4c59a7bcaa59bc5a0101d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50d39ca837c32a3b4a2c2dad0e18084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9215bff7b105cff4041e6944db1bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc13fe71229892facef4f39ae7e55a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadf9c209ee0ee6098a5b25bfc33c857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64781f089622dd4d3a576c814da1358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e86b6a67bcc57b706c647ddb899289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887b9c443d46f22cee074571e8b99c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671bd58c07f8926a5529c04f4642abe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3decce554953ceae70ebca3487b3ef012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd09e962606bc7d9a8e5cbdca38c1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0097024dcb81ab2f0be8316d7c3b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd027881d04aa1ad65acb6ff35edac615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b3cf86381ccb1942c89192ed338e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ede9931de443eded92fbdc3779ff7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c21b40458931c328f597e7426462218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557d4b2d8d6100450a618b1556f50a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597e49b5bf2cceff6de7f34e8b71e0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11c3cf578512c9227a3aade1f8240721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608317dd516b6cd6a3d35ded966584622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde9fe78a595100e53eeeb2d9d7b41323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc21dbd66520e1a47ee0056644f8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3754508d46acc206b00f59656eb1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cab1b67c7955eea5b4ce04486d826d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb9591190b1876025d17ff92797f9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0e47f90a2f3080c281dfd740e9ee428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e89cacad32deaeeddb132fc7d21fe129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7029b0965b99d7d13cc77cb108c04730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2082f608444f329c0053f4e5198de931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2771dbecfcb9e672cd7734f201dc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120e86b680bc9b94863960d44dfde3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6900961d582733a14ea9561722ec01634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a9d581a314f87ae9d0341da2a826435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2896ad3ff21678d2c19e753b5b1d16636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2df783d74ab080931a3678f294ac4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92593074a5cf4df99352eef732e801e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac491ae691b662a1d5063a715286e42139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c963bbe7d7511a374761b2ebb193d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a46ba711ce510bf7e3bf07f1223741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4db8a34fb12d9f73b371ad45ec50b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521303619e9d99895d3d3d4e2bbe6ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c1bca07cb454efb26c6754acd62f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19d91868b87f979488fb01694e66fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e051d4bf853379997f73d3daeacfba646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040b809096dedb073d03360fb9b59c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f5e06de883d30eac0ca2f776fd2f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015e832133d15167d0ccdc449e5232449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b74eadb88a01ec05af719272be03950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf6b50bef9916193e6fd44466bc2b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab802c34c9c766182661b20593e5b0d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af472e7fa6e4e1145191052366881f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9f18f9c77df91e976d00596b63ae154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b449ca53d51757ba50b3c8f000a79f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc16b2d29312849b4acdcc0684ea4b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3f955392f023cf335642d738314e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28d559fa49d02331c8cb315f765cba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b9b46bd074b498413553964b808ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d426b649a94981c7885b76e4d4df5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d2d26b344f0fbf39efc219eef676061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca59943954f0f16ce304f8bf1b5e75162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e796a1576e69c3145aa486fe5c3510d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcdc14f851280f5d203bca22e0b92764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a786d78dfeef1c240399c936aa91cfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b884fcd11ec56fb60e53a3986d4c99766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7d5f08efbd57ec93bd2c582f4782367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cc64a9cf155107ad30522e7d6f04968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086d951f62b2931b33461101f1eb05969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ecd59e1887089c64565cc9adcfc5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d172ec4b3a05157ccc994f902e21671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fdf2a12be985f61da1f0b393107e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4696c8379c61ea9d5c3b149da73ea073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1078ff268d3b7cda1338ab4f4a5b69f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c8d14353408680cff0d41050b6fc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eeab4a1f4b835341bdf4e76be12d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40557a2710a672c3d3f5887f95050a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ad088a6595a7b6dbad18e9718a0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265790d6b7587dd53028be1dd48577ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22d40c58d88b21d62d05f105e44d4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b53ecbdc0ffe55822598b9abf87fdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a05f02328d1d0f985ab18858be91482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1c2ca29a986f8577f9dbbcc5a8b8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435bf62dadfafb41f8504e7395c6dfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cb565e31e91e61f7e41333bb9559185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c33824e16cb63b75e05abf42de3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283908ce4d1a6b7133d0506a74a5e96387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bedbbcb4445e2399fbe189b1ae3f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad7a597fb07b86577bca943dc3b6c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e344c5a92a2e307c15320411f536090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d769990e969818bcead04eb75c5a7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f970d941f07ae1edcbf279986cd3dd892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2b379a1ebf8b3f51b7beb66cf91fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e39d5b84cbe58254898642395ae7c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed90ead356ee88cf483d03eae6ecc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2c64ee3c2cd6aa6c34d0edf052d2c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b127f889e6d976232a03244faab9d8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7aa4695a56ff6216e03ba827ba8f7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244caa74d063520d12abe3fe4a8cd59c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e0f423f705ea9769c36d2ec4ea599100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c9e6f8ec75272f5249e0c0672948f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42451df0780d5c9d0daecb6778e9ef60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38532e58c49e521eb109ec42a8ae0053103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa4828e5d022663a336afda4a9de63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd03ed2488cda6ab8542e78206f3516105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38179fc7bb13ab0bc6fdba674bd3551c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78d5d46f96eae10c2c143364ca8423107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26aa9f3f363d81f3d0349677085c31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cf4e45e192f76f30c27166e34df6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82bdf5f427659d0b6da7a50e53fed5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444aa9caa02c1dddc53b39090a031e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebae39e63e0f2ba9180673d9d2d7f7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ede6efd6bce2043534d4bd82db28c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a787a7a4a3e44aa1a4a0ab3362e18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3417c8edd4090cdedbbfd7e3181a0b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c3fe095579dfddc98a7edcf04e3ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5388c1508a4192f5af6353c7d4ff50a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9b72c7037f8a395ca9d5959914629118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4816066379a9463391fecbabe172a0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516f6c055346a3b84cf96ba2c705bb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea1ebfe09c7ed5e50edb00ddc3957a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81f845251cb77b0498ad9fe0bbc12f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd333907f972dbad0b4df0dfc9b88f18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0263fb5b18f2d38d30c537266d4248124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc42128e4ef51bb5d37a4c4c237736125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53232db73f60bac9a69f59e6fe7d0e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe557b93a0d49112ea3534ef27efcc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737e328eb1a93c6517e0f10cda5ec0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff68f39350b98853ebc73a09c304e7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a25b7c791515fcd787a9ce764dab02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f7ebfb3b806ac388f4d8e31f68f62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f2c65a9234cecd6fd8a529538519f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550161cca10efdecbf73cf34e6960738133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd0fa793ec24fec5b49070f87cb11a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f9b5454f17baace0bf0a933fa4c1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702185cc5b5178257ab382d8b4f9270136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0edaee1d72e357d09158bbde15d02f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c269389eaeca627fa82931d37a7ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946792d05aa55a4b80363aa399524b97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b892a74d4219a54c8a4c1f29e4a395140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747089adf5e7dd4d29d530cbb967d341141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4c6a0369b1507651e53fd6df0012142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6078a822c631a71d439873ad1bfd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556d367b74d40177bb2c19105db9a93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073124af4c809930a52b7e5df00a2318145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199cc32a4654710c062999406c28612146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaeb79038cbe790d97a82a368f3ff7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc231cf67339cc4e4c49c998f628dfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d8bc0789ea6460687377138175b56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136b3c120e854c76a345009365b3511150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74673ac6f6ce7053f2e27bbc900a489a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a68031d01bb31850286f638264b53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48927bda7e49d767542ddde22b16c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35501aaa0beca47f5b142ab7a3dd4bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee60e25aab72191264db56320e0cfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5810cccca2243e5205520d6df79f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8e015a3b929bbfd8ce240e74b8ca8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9196fd2f13107af03fa22a8b10992a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7b3e3d6276ba00d316c450fcc31a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616ab98f74a01eaa2402000e4c2b0c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691f234e309281b3663678405f3aee8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c592b0dc8913f6de81760563fad6f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a287485a316c80b5acee4fd19e663a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c00a9b9f3f4dcb341cda275f733e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e43d7b45a7d4cf256bf434a94adbdd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d68655a032f66016a976d156ddf03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb044d02f80ada6c1813a51cca9f4bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b0cd3bfb7de2c56daed18d422562f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1eae15ef40330449462f27776e0c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2bd13944578d752cfed73186e4342170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99001a3aef9d2dc4e4065f824fbbab38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abadb8ec0438d05122d875dbcc6997172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca34d367e43d75e66759ed8aca21b55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe9540c011be565e2349bf4797b327174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6bc9353d028c463dcc1a8d54a40af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfc337a6162596162936df3ccf93a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d8130a05079e1ce9fd2090373b3be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354fcb22e4686f34e33c080915b7a93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e93d78bf32ce8ee450659fe6c8c402179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6f0a696f810bd33c4938b6df4d28c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58589a9a1fe9a44231e45811cb72e9cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243acdc5edac33885fc3e984764f554182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543fa457e2ead2eaf1a5bc1156c4269183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce56ee838c11527839425efeea1579e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08f0b0dd4120c0f9ff8a10dcc905a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb4e75240af6d0640958ae3de6a93b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f57e6809bb2b982905bcacbc57e4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec7c8ab587dc7bb0db1c72d65f6023188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f08f005f6e125510662d5a9b57c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb112624a2d0d4726a53730d0366137190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdcda770361265e64ea30a619407e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc327c0e07731f638961941c2ec801192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b67a3ae8f81e0495636bf8ab0b86a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c08896554a9a18de5720da9c57ae5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8de41e891810cc701812da09918ebe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c0fbd265d595b246c2601b6aada2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47d1fffee6e576f1015edee13edb37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42ab7212a171d04e82b0c9faf94a53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e620cb56302b1874521778cf66e24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf3e5cdc26a405781c12638a51aa06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813f342c9b75865cf4e3887c55c6fba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6d38490cdbeb1f236fa35521f330b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba7e6fca629eafec2bdae69666799c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212789ac7abfc066a87e9473bd0ab860204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b2d2d61cbe66468f9c5462edbf1d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4befe23d7ca6fdee3be89c8cf24261206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ceaf488dd0b8c64408af478deb706207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194e18d15b71f317319b6f7a8af5a43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea311e93f97d8c372233747871ff2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594c81221bb827f8b845c24cb60cefe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17869032120583fa862196a0e478c301211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcfc20a98aa913ff773976484e7597212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4309627ca190efc56ad5ebab5221b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014b370201da8fa7f6b6c851fa7de96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da116ee0aacddd928e1a6bf1c91846e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a42878b6511349c0e6851e076e5d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b8134d854e5c9954f18714dc21d30217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b78cf636f7008d4de951123d18fbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ac866cc0186b73e2aced390241a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128631a060d544b84dd29d8e9a6d4b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dc031c4b06df4d34c52a0bf72fd5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973c69b55f2b25204dfc13255c61cdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624ba9a79c46d3845e24a0507fcbc19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384c8a207fffb3ebc798ff4ce58a3ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab089a6a24f98b1e273b73234715ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4fb64a747bd105573631d6a81ccd0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f784fbdf7ef329aea1b28e44e86ea48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcb33d1b38a7886a9478b207feecf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af98c10f66c32797fbc6bf25df2d2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84c6d83e0fbcb514311da0d0c45aaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ceef73715984cb156dfa14f6c6ee6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3f01179c635fc8e0dec8fab20ff08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa39bef299ac9694c8bd7e15fd1550233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660f861ac63db84dbdbf3c37d2e3f25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a44c35658cf58c45a7ca01d997338235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2379c80812b865f2d4ee6c5e5119e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684ed9e7b58df9e921afd925ea1bb91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb719a91df4d32f0d105d768ed0192238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5f05afd1878380cf1d001ee04090b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd144fbc784b3e7269731e1e91ceb7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c68bc0e41dc36aafabd79b04b65769241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf125f4054b1d85cb373109cc59b50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2860e213c293b59cfacc03f9c9428243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808c0ad3e2925bc57fe493753b9f7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cc904a4ac212c3ffed88353b1060a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee826015bc4ee613079398b7a5f404aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1f394ef14ace8201e3d7d707cb1a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129981728970dd575cec2f00ecdcd045248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2a7d6d269c8139a92ab4c527cb664249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfaff2a2cea62b5a9558c8c4c353c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b32e5c95cf10379d2ec54fdf6ac10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d368c6f84a7fbf4eae3329fdb7554dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64330d6b8645774b80af16e9e6c238b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6da89f02b92db322ae28f649e7e176254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93118c34793b33b76f3eaf230f8ddf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d67b2bab090f9d05e0ca9f4428844256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f0f01eac9edc182d8cecedd7adba9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b46f38bb1659c49c3ce4719224e154258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5d30b4e6da410ac877cbda59c7a81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab91d0f0a1fe14a0866fa29ef827617260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628033d839fdb43ef6aeccb4a4924987261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fde69c6f87c271a29e75d91d31ecc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679e2563933f160dd9112ae3975169f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9d94c6b055d0264a1d3f2efcf575c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963f2547596e4c337df5955d63730b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23826ac8a880b94d66b8b1b3525e80c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219a458850557443003c3909d3fff13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63944b4f4fa13073fde45f98ef732baa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cb487ad2fdb4dba2f7bd3d6cdccbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1237c5a55bfd2b1f2d7264b1bc4d47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da605e56c46fe1bb61457bfbbbe744271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5488ef75e01c5624ed6f66f2e944bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc614bb320ab1979d18587945bfffd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cfe416d8ea6ebc688a37361153eb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79649284f00b1c28b0286c7b14fcbfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266107ee7270b073189f12354dc1c25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab42cf84d0501ac61393246d12c00b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad5a2bb7cfe6e911150cedd5669e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926ddddc7622346c50e455e2a4ed782279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e3678804b4f92a9e9b82ec6a5f7e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e750673096ab4f3fb1770ed5533aa2a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af651d49c8d3166000ab398e4194053282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b9e19d0314d9b860744a6d2a2aca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c506f0322ae639fec80acd59e1651284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd672bfefdb4430e96d51c6b6df259285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faeab151640dd86f41dcb374d969cd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd206a9905250e6bae137608924b9337287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62defca76f4cb41509bfcd3f273a86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992982edb71d1d609f533d177eb6a5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43458c5e5552cfb9c1ed5120d7835b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f10cb784fc882a623aa3294fe0e2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c6004f8e81dee6f825b3429fddf47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3793c2e5219702c95c77fe6c9ef51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f60db5a3e05f5ac86f8d421eb59625294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dfc450e7e0b5d1c7686806900c8a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159980f5131fc75cb4f51e53cf97c92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae92064b72c662b8e2c96b608a7a091297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33acd618a30841d4cc67e332191032298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd30add6f864d0c77b3b44359a9e84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42d2e336d67a10e5c5c0e17b958176300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f585aa32d4de8eb7abe4c318c0cac4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc949f404df17a9efeb85b92edddf23b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27c8a5eaca87afade76aae927e4dc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f1eb15ef50dc8e9bbb4c98cdfccc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e77e1a126619ec6373dea2e318c02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb4fac1160894fa32d8bb472df072306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c73e2da04fde67006cba445975d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74470a666fe94e59e6af36318eacd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e18e3cc4b4d15af5dbf3cc39ab9ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11524488cec5ab304eb443e12c92560e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2987acdfbbc9ed8d30fe25546f5d9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eca0578ed1ee74f6c2f9de8d6d746a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049030138e0ecc8377ecd04ec7842d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c75b858af95a0353141329490516314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb1f5fbd4978a1ae36757f2977ebf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027140b9f56e9a76ef28045555c57ad9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b01507595751a4a528e34641335e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4f36b6307f438450a677e5371ebb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8aa3d8711dbfb6e2326487f40ea80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6c6eee3138ab31d5dad71a759f03b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15a85604d30a9130e2baa604fa090e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781230fc4c833cc2b787996252fdcf35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba4f4563b2fcc8c1610137090e3d61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de950dfa5e98d06f36eb8bb3f52bbcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61687ccb9edc5d57d966afbf33546970325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574a3b4d8b6c260830e5f1384eb8450326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e75e901313f88ac8f99c093f57c3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12329044ee49a1a01cbdf852473aa5fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea6b71aa2c77084ac66a353a38ba24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55610280fc396c47ce5902636e68418c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94cf06d123d6afe3958291f5b95745331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df91f2675fe4ea2cabaf9c4e643d9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53c305b28a4deb6e22ae07c591747d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4691eaa9bd877e7a31272c6fddb92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7475eda5b6793db4596739674390d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7c0d00650501ff49db4a4b271283b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ae69ceb4b7c67e02e7c09c3dc714f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39063ad9a3e159d83649a8569adc65d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a8f1b9239e43e4a62a79b43435851339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4861834870af8a6313664d28842b23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb18fd116278af486689ad4c1af5999341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3af330004efb01b55ed66d6f435e52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ea3e1e9df93f38fdd6612ed367f72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447aa43fab60c57e55905ad04e89f7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf50eaa77a327290f90b230def7d956345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a970e04ee3f26920e75205396b958346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9621a12e1cc2760b6dfb2bd42fd1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90ccb0dfb49a6c67f61b4f06ee787f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cead4f34a0774089784427f55632ceb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ae1af38cfbbac72e9fcb5e20d0be6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac633853fb4df3009628aa4fc420d0dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd50c49edb3043a294c4fed1f1492f8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03453ddd311dd79558c75c7a66a9d757353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422cc134acc93a4619d78958efe1f9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400a50de8dfb448924165febf8c2b12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff72c33606c551426bbe5cd836027e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b541df643999bf0c9076eb48bfb71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf0aa661bce2ef942f8a86b6ad1d5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227453359625868a13add81b77a4c49d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f222ea37d13485dbb93c3d8cb2c1dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d4084ecba9f1f18dc8752fe4911bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233ba79fd8dea5ae7ea8fe217f59a45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d646ece83f6167c5dd41343ac62348363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c03dfce800505ad7357b97010c9fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ba0ba1e747ed74e13ff05ba93e373365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5ce54196543e7a069f03ac6492837366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f51a6ec553c0c62f30843b154133367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbd3bda53fbd2e2d2d4f246a192e92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37932527fee1b9262e49a742ab1d8117369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae849449527f0b2ea485581704e5e962370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea939294dbbad54af2ce78aaa030f60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11abb633820781ec97d4d4a3b157d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a202052ad3998e66eab15d945eba90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b2fc701a6a8e71f965ed3b36073fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c953ae17b8e778b897ad8a823fbed6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d4c5023b4eafa622c66e269cb7ddf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e5c90a7580bae7ad976980b487572377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f153098ebc29e98b23245fa4c87f03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38aa46fcc9cdc05035e74321b0c8a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eb5316122e01472e9e2828f6a080b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de96eb1dbcb69a64393c694c435bde7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc782ec3cbb22037b4131138e239e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7f9f9b62232a61a20d3ac3ed8e04b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f69f06da848620d219811809d0b0da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd401700099fe65b4cca26c92b0edb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaefa69a23bda15f6b9467d3126e6e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3751c7db61a15a39a3e02a37bb997c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b63478d3e77683725bd54bfec056c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00446e2179ca3c11bdbe0a50bce916389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b9262693915c1717f91bd55d5dc45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f0ae760797e15f82d7b9a5404da0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30823e6ff16253465cb6d18c40a162a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb778da5c0ea37984ba06b75426955f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086fe9df080474d5e2a6dc6b11cf4f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9796410472fcc6245ac24b5a045c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0031b055c5f90bd1296ce0924ee60ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d3144a2155d7a1a2eeb6ef9d142b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fccade87f3134fa3cc5a63c41d4d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe560e053c20d461abca627aa79d66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2842ce35942932808f2ee132fb8a0ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a785e437b997e15b8066fc5f088238d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba5f71490720cfb0d367d21fbb9bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95408fcd1c93ce403cd0f79537978fde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8727077ae55b6be6f745909dc28e4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306820c3c21c8ff05a4a6b83a9dc195405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e901b39bab15dec2c8b2c35b86e62d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846351a336d4a9bdea8cc34508b7d39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966e9e5d030737cd65d8461312dcb68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2db6b9a4abd5c0b3af44a6dc7f1d01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef46edb833dbe7bec4b80aa42440cbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02f26d752e2c94986279465f2f3d69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632e7af216d8490b2b02933a35e09ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c691040a1fd859ce7ae9e74372f4ee9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a074e5f14cf250ac7d41ca88e4dee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eb45e98f0542de559f2de3f9c8c8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79928903e5eb8af72228e35c7c2db1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ded6f15bd74313d6180b2d8d306f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89c277a12f6cb3a22c855d4a195636418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bfe1d10df991579a247b73efd5d78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccdc4e434a74887851b63741572ab0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637821ede818e7bf00c87d287a8c497421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd9897b15196b1d525149d8fac04e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206ef73eef186fddaa484127f8e06dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c32dde20a5308ffb1d5aee8eaf3888424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c545273ebf0d92de70c1a999988dfa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf90b7e289d87bb8f18d06cd5d7a77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24428f8537c3e12e151451118ab8215427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5204f944131f8563aa7813f2d5d4b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf13979ac323eb65c6291cc46b813b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa15e6d40731f6a910b93f9ec5f91a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5e1b836982107209d9180a2331093431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda534bb3473301f1c4fa118f45b814432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5866d645f62115228bc061e9f4430433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e25f112c5c50e01b65534d35ab7680434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae10772d7c9d7ca125af5ddeddf49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9908d5710406ef48d74f093ed547d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606c021c4df0a09fa3ee48674927e28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522effbd70f357504350a5fa1df24cbc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a84546b32d2707212052f94312008c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d74a616fb1c386360b7fb377f65d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8172a53e11c5036e1adae5eafe6e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a938b44d5162bde906d7916ef1166f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6614175ca9d96b679f1bd57d9e7c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fc8c79605c71e7c3872c3fa397bf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d17afcb80deabc0b6cc900bd130f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa067152fc8db8b2f0044ab62f6a240c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6195258c900b520f213dd96e5c2c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149b5dc5a33ce4818cc47f89661102d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ad0f33a792c61a8cbc3fc6cf1290449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4d6294c1136f0b9ca744b2ac6d14f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03af33d3d11c0ff71b4e1efbea8656451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aefe498948b946b899f7141bad079452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52790b37e9ad63d3dd47e2e661369cc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b5b54e7d38731b2ce7cc080732d03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d2d47453b73ad7793af1b6c7a51b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a199cb4df16c960492a0d6c6175f11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52747eab7460df22a1a9cf5515fd46cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e89d54e8f6f3ad0a090db596920b6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee08929dfd09b525e5091221349623a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698618c772c56fab5433b0518bcb68d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad1af0df4f4686dd16b03668a957a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c87d241a6557b8a8b88c5c4a8f6304462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbaebb724f1d682810bc64bd26a7df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c33b1a17934dd6396b3633eb828c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c2a4a000f1210b0eb51631f111c65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e2747836c0b54abf6ad3d18462b89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1a9bb7518ed5a1e6efbf579ba1803467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b550d4c0e70fa4f3cd690d2dcfd577468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272cb178e3af746870980e5350709d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79224ac8699cb7e48e48048755c2e97e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830e5739e061639bf437946fe862281471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84621102ec43c0121916b6363cd1e9ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d6946937104a169a00cc1cb63616473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f148225f3dec20de36b2b923335b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961145c0b77ed46fb40f7c16db15f15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121e6bb832321381a59f3884902a885476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ea4357317aaea54a307ed812df6c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ad9fd35cc79e0516c1bf5bf0eb381478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227750ab39cfe049b0c7a7d27c3ebf3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfb69630d7d42f1c8c52349607db70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f08bc115dde67fae49083e292bece5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d98755450a0f8d4bbfbfe79d13ce81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff89ccc326fce42e0248096516abde9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6e1dd61ab096bc77dcce82d6b8a34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f0e97604681819afa3d8bea678236485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f0d370d37fd16c65ef45964f81477486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fea28c0b9b34f492e9ba413934e59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a62ea14a0a62ef92324edfc0ef3ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b252f53b41d7726654fdaae65ae553b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d468f013c45ef0bc88c84338759628490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a9e82b70a983baf97d0e84a98404c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7c5e48dba3ce993c08119cd87e2be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041fb36868f148f7e3f6052fbcda1f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dcf2878c3837d02baec2c3f75805b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8784284e6b8adae446c11bffacfcf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40541dc99b410470704d7f800105d2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b854cf5c140ee8c0581b1af29193bb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee7c5cdf3ce6c05925ec50a312172f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1863d6140f3603de44aa7e2e6c8331499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba4d15f96e6021e3b546d103b937f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22b77f498faa67a343487521e0e891501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa9a889a3f8f07e10b86fbb25503f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906faba1a872c56b089c03843df69bbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c4f3291fd442cffdd6d9fc5ad0250504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6408926cddeeec783daa232f368ea6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108726206fdd88466c8258a486f37094506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508db0891256ff1cc6980d3b606ca4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8338bda9de22e01c8a964b4cf825dc0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15ff56153e2d9d20709abbb8f7902e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025e2a26059890a2f93171fbbb5fb81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a16aeaeab76135b414630213d18f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204620feddc633188c695bb943b58495512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e965327e551b433aaae6a0433e75fad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cb9b9969ca00ba77e8fe482193458514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c10782a28e74a619d07148ac6f57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e03a6c40a8bcd78befa13cdd8d4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017032f6c43f90e158dd1a8cac4b31e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a606184e526402c734d27ce02e0239e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fac9b28fe5a8fdf442b9855272791f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccab176acad083e98f48b36dd88a07520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5702863838331f9eece220c8540457e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7f9f7047613c9056b41b967c98941522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f1ae1a2afb05cfad737b4427b637523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48090de429cfaffd0c9ff429ad4a5be6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b7ad9736ccd1b3d900bf8b0adb22f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf168599c129f8db12e510ba9a775526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979e906e9750057b22c602ee5dc839e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d287e3cb8c17d0159ae065e66fd7f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f4a39ce39e10bdc0ca80992df769b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac55b71516242c460c0860e5c8eadf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f8325f342fc09eccc80cacc28c654531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11aefa9eb7ff620b934732939d5971532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d320ea8941dfa0888aa5b2f65494c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a6abdef6ce5a4c9f707ec3c089c77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb9fd380daf650f1cd73e44bb2f35a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6fa2ff2e9162d0c2b983843583fa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af170080fd7d70a3061193b5aef4666d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0ff58700be86a1224ebbf811f2db1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d4caba77e6d5b9f79424042fc7cac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecf52ca90d99c29a8683fc1ead8235540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56927f058ed902186b7a5a2592d1c48b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa09dcbe4a3e0a00fff6f57334ccd0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09d28feade9beed5e3468988eec1db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbbea517fa0cfaece32c89e4ee1e07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9edba904abebca7ba19d5857f55634545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92470ea0a921ed52411e841eedbd147d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e83fd5a9a425323f46e5f6894b69a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a083403a9cedc6b46fd968ee0a7994548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2dbd5d3948593a30274b9597de854549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43ce1902a357b8690b20a8cc8a0466550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976a7516429c76dc084fa50d8b6d757551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf310f6a4a4385e8922095329a0870a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a375f090cc290622ab42fce11e3b96b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73281b0dad853d66d50914ab25511f34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032cc7fc9bdb95a1f4336e5afb9dd72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035395f57ccc6581d46b49a422734198556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39f914860a8c88886d1ee3bfa0df79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5cc662cc12821fd6b1d9a9679bd04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539692c7426a551e263ceea718b735f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7bb7eda5c56e53c11f652cea3d84e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563599dedaebe7efd3edd2c57d8d9ec6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317478cac650b999b707255436ee083562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e7cf33618b7c0dba5362b69b9b32e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc36a2d86c78f8b820de1965c147b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afff11749c2103bd11c2c9de3760965565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fb053852af104acc8025fa36d95dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b0473aba90f12da4f67b486a65bad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702102dc029a043d9dde0ed05c3b05e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f59ec30d131c6c83968b329acbef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b907288432e39b347831348cffe99a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385e773737da9d28507a3f4964ffc85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5599dac7d7ecf169414f89a25b91b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc708411288020d7a9c4be1f245f8209573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d83b2489c3df37390a5c6abdfd919574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eedb8bd700089aaa0fefbbcec329f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d43ea5df634b8c94d7047f5f2b0b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acb2ce394fc890e7fe2fc4d34e7dd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57b59632f94410f4a2559de8d08468578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be43d6361994b542812219a5f885c53579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9dc9b630e77cab05e39c7c88b972b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ad8fcc9b15fe018cd18b03b518a92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b70f487db6ef26756579b35ef050d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7082fdfffc9710f1bc065e0fe8ddfd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3bdacefa43caffe2d4c700fbdeca1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de8f86fdc67a7bacff7b20337eff6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20e593cfceb44ff24e3f7a2ec615ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437c9bbdd336518c61fc2cb75519d9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27c29642d2439365d60d151b2b210a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025590d297bb4fb953484d7645af39a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0462209a4fa8f8f81c4881b61703aef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b242cc75d288b87606660dbeabcc4a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b290678a01086568039580c8ee7c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bad0a254498558b251485f366a4b70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945effae19e7a0cc92cb9b6c25ef48ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d7e15b86076b4203e2f67280deb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a1e771a6699b193ad3df379a7a18596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff379f36c38cdb8d2d19a97af6dfb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eeb4a4eb93ff1ba68bac2130f1483598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5024b4271ad23c9d270f30194d6219599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1207b6369cbf77c97eb01cf7a9219f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d567cec05bc3aaec73c3dd8db519c3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aa400f7b7708e6ff041a32b0c8414602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53876070bf52cbf1eb175943591460bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984c24c0bb562f1f3e47b13cbe0e0d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacd4ec0f9bad604feadbf047c0ab1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff49184330ade2762946fe3a56bd1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd9a81e04f7ac361a0d84283e56099607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c8c992efe75eb4a95ff853bae0157608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391b1dabb7c6ce829ac6bd6fe73d430609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15b6aa1052171b9b46d96c9246978d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b00595a374c1107a8dd5158d4b49d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c583314fee5b97daf69a796ac5078612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08441f08668b852f57b3ec497399faed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f05fa7245a93ad482fa8635441d75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10c5be343fecfe55f35c3641edebb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774e627538792a3eb014e111cd74f14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4daf6694c263b611de24c6a4d0cbed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e1d37211e2687b2701e530b7d9beb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c714a8c29ec9839a1292e97acecf921619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6728cf1b2af4df29e4e64abe25b5c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44b29a47e7405112e5efae790b7f12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3146aa7491b22638a3824bcbe12ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154bd73a4b998ffc6b1a9c19d9e5c97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb1d7cd8b7a16281d481eb63fd7956624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ac692b2eb6eeac82591d1978907d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c179cd7e033ea9baeafc084d62c70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5752ed4c23e1cbc69332dfc83fbf0c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fede3742f4168274cb9f7519e3ffb68628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca282bc392116a5d98c1583da166d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa0b01920c06191533288722e6fd16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3718165ed4deb99d5499ffcb605d87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc0e79b87cfa3fa88c096d9d05f08b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087deb09bd74fe66d687f0198a8ed968633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecb25fc63199b74a94da3366ce0b40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef23894ebc17eb962a9c9f9e6222ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfce8e16082494d3ea9844222fdeaa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25f68a3f72dd6372c5d17b2f25b1f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14625aeb18c7c9ebc9664bcd046cca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b53a8418bbef6f331ac6f78f1d4536639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5994bd399a765ae61857d1065828e6f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2201e19aa1c79660a33329b68928cb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85258b891d9d13f01cf4c97fca9341b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d676330e72d822930147c211685f8eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436e30f32cc6812458b294893030878644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80381226e0dc846c16089ddc3804647645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82fee4eece432c9bf9489f3ffaf55a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97c73b915d730c767da634a447e95f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662d4d8e89245c2af59b37807c2f3b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1203f6fbb10c90b10fbf56a9e3b6b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1ef81f3f91ee3c6ae152f974b769f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bb83418b0948f3efa05776a8dc28d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5ffaf73d646f4ccad35c3863c49f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277ea2296658b490d04c178fdd66222653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878928282498e9da63649b0604a9fa8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bee3bb5578b2c1ca9fc8fb8b9c9ab7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc11c630b43bf88558736decb7ab79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fd51cb142144d9347350c73e4f86c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb684bc25173555ace0ffd5743e59419658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9c3aef13476656a7026a65cf0ad3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19d6d45da57e1832780f628ba7aca4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539d5375ef4b999d8980f4e38d05fb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09f43506eb8d81afd96905724a0777662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc846f7f0499c50795d4dd1e9a5ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254355e27fd002cd7809bec9401bf6aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277abcf3cc6bf977abdeeb055866ebe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb0194a72dca128091fe1973da3bde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831dd47a7feabcd461801302a3f0eda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76125f501eb5a541ecf5a059a6e072668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c8f3175d53b79167ec73b60396e03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88738620d26756cc2cfffa1f4bc45d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c53cec7c0477d8d43af8b38288550f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80cf327adafc2dccac07a1b0b4576c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccd2143ad6fdd4d2e715cb7908c298673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8095694ad8b43ac085fb14c2493f9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146e04bb04d7bcee763264e1fbc06d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b256103fa07fed84de99dc2c4741ddc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cb69d7bdc5f8f1b69a2e13ec08e34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260d315a16eb10d8f16b430eaa4fd79678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab268417eddd2c49b8decef5e7f7f4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50196e44cb17461ef9816777fe2d5711680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae13d09ce78621cd50efe78bdcb1bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafa4693e2745799c1f409ca56ddb94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c441ceb2996ddc5e82f8dea61730d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac5bdfd96482b76b556589ae66be06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fc19e8c022a0087308fb4c1ee0b3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841764ef54a76c07fa43a1e4493d07e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb4726c42b6d0df37de168c0e5032a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf4a90de913810881591809731c21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f8d96477c8f6d02da82af5d204c6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3d13b7e944b44b23f8c0c89042f5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f2c739e231863b1385949b6d0a7fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377cc2941497845c57fbd7226ba5d66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094ea31aa89d9f358876062c8dc01e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90800ae4d78d9f185395afa9f61056ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e453325fac959de10c02f368f4532695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ca358122f4c6cafcbe5b1acdefa37696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408a34ef2a6479d892b9faee04370d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb37c59e7f66380b4371ab6bc59f4e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15be42f635be778b281c7f32cf60a6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ae4b0d8f5b047b9bc8e4b8c2a9a26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3fcea4051175ceb69f6682cec4861701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7ab5490c9a1105bf8a1e80bfa5a26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8ce444cbffa27c75931f48a46e67b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3dd151d2910ef450a098552114f75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668f586d2d95a9e6a60e4a84046480d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c686bcc7b7f88ec34db99f4563d15e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab4be59c634c77df6077ce1d0242c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5170235c79fe9de8418d80d0c5289708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000356ce8b72f0c5caae96384108262709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc84f95412a096e2f9d43971ec6e450710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f19d05ad8196e5ca95eab4a571f9e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaec99e84399513f06c5930369a8e5c712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5dfa722e3af215195f58aca7abbac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2648aff8f84ae5c0be3d23a188a7ff62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c525c5f2b6211c34e4939211e42a683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd912ad8b7ae88a8408dc0015f0c5ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15de69f682151fa3627ecaf6eb65395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea310ec292ca3d0209defe79859c116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567f9bbb99fa4aa7ddc8d669ae3fb017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ceb045ad8c781192781ffb215a8278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb7ab43642fc716e2037c9b5a748a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4646d50d6c7e19f1f006432164bf37110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d504da194181f4e1c3885c0c5a65e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dd00693f216b6c1ecb737a80aaabf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830358d5c06a44308b510ed2cc4bd7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0d74380e5362543fafdba6cf32a9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34c00692ffc3e79c0d48c04a816cf215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d393aeff2e8160493ab13fc5137c4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdb10be7f14b0b3b3c9a8742a3626217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f8cf911d0e0da0e3ea56a31f9d78618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a18611e43193182debf3d0820680319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50053486ce4e03152c77cb8b2eb06220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f06791a76f1198029b270027edb0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca89ab660e62fed44e19b74508daad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39bf57e367f31a6e302d92b1b7df2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c92b6612fe91e944e387af29d241224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ea2b19018a740505c569b10c2c24125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca797fb922b44f6bd9eeff8332c0d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5fe820a01bb8d2d73951197399e7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e3ea52a04c056cfd91b80ab4af9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf21ee831d4533acb3b4754899ec7d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afda914b8da7bdbc96961570a853b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd1aaaa2603a47b1a5842848ca4be631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bec2d511c1b943276cd4904b76e1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47269e97b02d33677547aebd53cffe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8d120b99b6a7753553730f336544934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2f8e1b45599b17556f0f4e78200dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9c54392fcc6fd14f14f851d673eca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4329a024b864381c2345ed1745d0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1e38bce8558f349b308d8c43c17e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c151cb801d7a91a2cefede0ec353d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e745523d432c9fef69f3fc8eaae4d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee067cf819fa73bd17e99b173c4e6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df384f0d4b38e35c9f5e5892b3c320342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bed035a0ae16aa088f0e10846637043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6455490c1a5d7cb3d5677fd0b53168944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef75c6b3cbfd7b323bd4852e87116645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8953a2ca3920e5f19f1c152cc2d6ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc043d7a189286e415197c0c4f8fea247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40bc2f8d24bbb797e25f136a69333748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0f7661ce7f99546aa9c0865fa1dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45037391917bc272abc2d2f10b2f084350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8add7ee946552f04ea8e59f6277937451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3179850d63ba772345bc8204d72da3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0378feb5a511e6def86c2f83b89d5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89175c23ec799a3868ad1df34a77402f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed897b91cb06ee982a77d67856cbb6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a425f3828f752b23d6460d40e899856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc967203c01c9dc446ee5f08d152c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff66f37946203fe0a48f53220c2b3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9329cdec6bd3e4ef187994fdd3c6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f275a082cd2c1486d56191bc0eb686760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe48195f593dac18040389cdb7377f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103372249206197411358c42cff416b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba088f1b8173682dd52c6cc0ba4e9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bd56666c280168a5c1dc29eeae2e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e211c84b51772d287ed10408dac2ac365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a4b1141c1ccaa60041d0a0ed5214d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70392c28e12a57f9e981f3ae9b96cf9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62679a1453c61c1df3db28842cb7fb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064a8073a416d75463b11ca768f6e2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb00168c0930f97199ade44e07f854f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a5f77a8243e4f905f92b323c4cd3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b71a07d99031141ea24ec5cb3dda5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d427d48e73f8d40864e01c7ecc0ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf3bce4ddde3d27d2cfca94f90db6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50395bd33da49941b24d718a58413b2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e79efb81bd753873615874f7928e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c199d16d69178d42d53dbcee0f158f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba93497f2302467a3609eebb48926278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a273bc16861b9e4baae79f42b3406d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087eca4e3194bf09ff181101fa0c23280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce2ad96fae3bbc7e1fb6c02933398681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7e4663d3569a1d8c8bd76b637c18c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a4ea386bcebd1d389866a81f89c5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe15c8d3a4d0717777938f103da82c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f664a1a08cf2e677a9ec9be014bf385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c932c860d5a4205c87307fa54045786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1d9a4702461a80c7887299970f6f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c7324e167947766996d2d791bf99488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240a77d2fcf440d0dee3762f6668fc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18648847bffb800529d6d89285ffb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a975fdda5833c99df9b3a3a0382cd8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d577b539ff092b489b9336af023840a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49da147de11568822f598dd1d7356693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a42eae8ad30b051226abd6c8d0c5f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce40a1dfbafdee431fefd6aed6fc7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1be14e28cf3fb9a91731cea084ef496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baff8096e0e39a3b22bd23f46cf003d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb071cc571c2f0ccc5344b986e1a5ac298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648a8f0310c0f3392118f8acf87cace99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd44120c4aeec47cffebaf7805d47d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430f93a4f47b0920c1585c3f5419dd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c8b37457b82937754494b88a0dbd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcf22b81291b2657b06643c1a09a0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08652c857216ea069a93fb530ce45c6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38d22cb24608d0d453a7d86683d635105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1f5219a867ce7ca0595b97cb0bb53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104677a9e012b4ccfe67ba928201e06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d285fb3b672b35985527adf2aac85ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fcddac007b2107d568510e7118a1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76136c03d22317452092b5b645dd7adb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21678500aa4e8c629bbca4be1ea1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d1a8bc2b47fea3e4d7f1ab214705f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3bf1370ff1a329946d2da3a452cbc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5fe611a530b863505f56936776ab5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56365c38ccc86750a716d6ac63005308115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2f81206cda382444b456c05ee8224116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4206df0db2f66191312645f4b3c798117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b9308ff0d0b9e381e1ea3043feeba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c036db12162296d56e34838658f71bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4f6b2efab790458b389bc849e9ce3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9a29287363932332ceb333117b970121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cd662fb4692cf80d1d3660e79c7b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78adedde8b397201921bba209286301123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da072fb75ea1fac9adf52f8f21c921124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4df79a4bd71a685ed08207046c7ffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd609f96b537f188320b26f588cf1620126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946bf36dc69b860a4b10891c60c02c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87faa22235380aea534034aeabd9d3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb539423d2382ffcdd42018c947805129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a713c21c82b29f74244f5a274841797130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e48cabb8f8bacaa4cef7a45a7f035b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341ea0379ddbf9b5ac398f332961ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ceec9191b111ff2f7fda5a53f419e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4c8bf922eb3205e139f57f1303665134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5751245e04adc3f3eaabcb3e42dea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ec38892a51aff8265a8b5e0dff78c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417633391146bbd357567d9805366430137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ae89e792083a91e8c01e7df0cd14e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e36348341ebea80e6cb1814b428ad7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e30f4130d7082556d89ed1f8112353140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67af585811dab8570318a9715fa3328141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364ac84008037fcae8dcf4529277710142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b32568727a3741c56bfb0a90cbe24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf801f5fe4f048cd11a42ad7fd8026144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8abf6d8cf1328f8ea0f35a7a87fc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221769f4eca10fbcc2b80fc92cf85d36146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58936788195e1041470d4638a196f284147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101714e24bb5b67d4bc4eed22225a05d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf2052be29761c6b850aef2a3fca6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9931d6ddf5c1e2dfbfdf5067d951a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c26043b3a7e384527a01fb1633795151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f62096031a508bb97262e73f9b799152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c1dbaf947ac66d29da67cea401595153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0468657d11aee9289b63dd2b513cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055daeb1b5ebb5cbdd5d40bc89c0888155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72f89f09e4d91283e4c373b0430db4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d7fd33631dfcc973ff833603f980e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15fcbe8c0a84ec10fd098aa5821cf5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbea552e00ba87ee5417215e13ea651159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625ab7a470325f2151a16cd03003493160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f946af12857411c4d50cd7d1ff91e65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4f8900f39cbe686f52f2220f2390f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d07bcff917c60652e8e11042d0171163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0362797a20763b80e04a388afc93d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffcacdd0f319ec37232507eb13eecb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae5bf105c2076da43eed9bb3c95bad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e5f240a0cf52ac4d6c7b458b4f107167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ddb36be758ff127535ae8db5d9b8b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf63273bde4ab8d58e6a0540a5f864c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610757e0dc550f4c83757935cfd2e970170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d7e7be42e0cfa2d4ab982a2e2fbf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2809f7327c46c3f95a3e2f5041cf176172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efadb1d046b490c5208715f227aed5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55827779205909c808b65ecdca4c7fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22237749ea40b6f0a90690e84cfe80175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85c87b2cd65fe4093e67ea9636deef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59d6434a80dd47b6858ea047c187d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2051a6535c102a1b1ebd5a5d1a8df45178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08441e3e2038b7d45e3e114041c9b09d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314af3f3fd9078308f29fadf6d5352fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4af5c92a984c4cc6065abd082a0b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dce682135f9233f27ff428eb2c088182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f749890c581ce9d7b2b891035f7f19183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e4bd55a6b3007df6310130272242d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd997529d3233908833fec1dd88f02bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73708a3b26520f10a193d4ba64ac2c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7026d589ae6c4a59982e6bb19205e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9099bed0b5b4d895d4dd4dd49562ead188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129c1657d92206cd6db33f21664f2d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865f10aa91eaa62149066904d207e86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03eccf8d5f886e7b3b0f66cefdd390191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d527152b3658b5d7638009a1f1e4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dd0dca6e4d1d7338cc0cb254b6af8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f18f993805eb869ee92907c31722dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d18dc3555a0f0bd03384a4715e0fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4c2b0aff7b7a9df4b045c97a15fb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730628b63ef68a6e7256b5cc46d74abb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731d0b098157496700df9fafaaf25d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf775069703072fc1314c3b8652c41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706b76ca2073ef5b7f5e132c755fea5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f30abc2e9b9868bc2fd2597f938a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adc82a04fcd52b01950efd7e887950202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190688223b326536124dd0119d4a4f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8a1d6857c63a4a11a899ee491ab6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82d2c928a229dc09f0adfdd1d32870205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925bffed1a07a336fb83add5bde6aac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3a34358feb2603504c88ab548bcd7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc8c32ba549a6d65c0829a00f4f9a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcec963063dbe0526eebaed4622b13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a13849e9841e5cc03bad51ec74c8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce52435485de469ed10675672d9aeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a77d3dfd703d4fa37f7d97df792c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef77547fabe154f9c0fd38f4f1a3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6f70821dd6465347726b2ad63a402214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085a5de158e29c18167dcdfded6b0a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b691e7befcb8c63191ed570eec7870216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528643d1bf5f113fd2564e72c5a070ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94c807f67a419876e28756d26e876d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3c242d5f44c561f9142bd853b9b54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43279436bbee2227ac01f4535ec4ef2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aa914815494fab204189a62277b7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70590bc5580d5428c8bd8c4c73c3ec86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f634626484add0402bae6ff5f86a5e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9222935ac675c2b16bc32c1730fd68c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684dc0434fbd5d9c498bc92c4468621225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b45a9a7fc606184b836cbf83a613b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122651fbf7c39e3ae072b38766bcf314227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044f3639143c3b4f8f47f9ad44e3923228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db10757ac9755a77d30f457ad318710229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6f696cd1ce32e65ade8a60e7cb2f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaea8528c131ef37e8abb00329965c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee31c70d764bfdb47c955cdd26e5411232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59bab0dbe793baac8ee0156f65bc7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d2a931f0cf610d24d735ec8ed604234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f37a29f6a4709eec56a16153ae0e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737232bb2271cd021d9a26d37f5d1b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5e0a6dc4152e84b60eb5ce61a01b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fd4a9ea89e8378e9832bb96834a40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05587932eb445ca31db97c7c143d8cd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e8a40afbcc5cc8832009ee8b92a75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d44e1a19e01157d1857de4d13025f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d2d1fbae487095e2b5fc68a9155a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490bd1a11b8aab8aef72901876fcd9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a090303b0161da3e03d29b2f63bc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce7d3806951b1d9b3b8f6584989263245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544f7ed210b533462dfa3606184591a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9195a9f030e212d3e61788750bf6a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688422408d15bc836603185e539fb46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b6d7e9a97e30675a424105b7379b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ed0d5e78fe088a52241a5751051fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71a395786d41292c2408399770bb46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5668289a9a7c2af445cda60120d1d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5febcc91ef55fd4ad970ced6ac0e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dca0944e1cbf15f4fbb4b0be6794f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230b5e812ec24e79b256e81d42947b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638df1f74ed5474a87d135992066bc4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0c874fe5764fe0595c0ea62e7b063257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8f7a6b3b2639bdcd5d9aa8cc9f1a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849dec4950f6de42c2094959022b8a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272471241988034fc00ad3bb1ea1bf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0a07e2d7570407bee0362385dc67e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a8f10d9f181cf0d22a8c729e0717c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f35354c38f788df6589071e8ff5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b7a5df8916965307d0284bdd1d89b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8423c04664e921be1214726174c0422265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f634207680bbb2fbe7b8017f470370266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86052d8c3bafe5f4fdd1244c61260322267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58818f3f5628d70fe1ff74790c0a03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db970e39d95763dc5decedba77963bf7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ef4e5a0272b460b84899588f35521270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49c0411da2fe2ca0eb9448b66d0df8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9978d6aa839b09c05e7929f63a0ca8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d03d2fe507f6300f09c500095bd70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f2c38f388d93d6dccdaac32015cf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f9a184686e71814f6f0643a81c564275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5413998f393b690bb1df811cb9470276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6ba055dfdd006c476838d76291ecb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356551e9a5fac01bd976d30aa80fefa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1207c5648e14e0cfb665cd16b6372b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168310935cd698be12d17fa6ee067e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42685452aaeffbf595ddb0e91b9236281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe8819f3bb4cabcda4b393d8e24f9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796ea923bf0957ee5869441d12e0f38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ce94c4bd80ff68554d00b5840df34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c89bddea488960213ba41aef2766a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37059079c09e670410b74fc844c5b89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a793d10288d7b2cf27fe8b6daa68a15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef17c811835267f331b567741d45ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb0f3a4c0871d58e52ad8714b0a14d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714c0b8084bff3ffebd77d1e612e8f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194acb28d6783d2be44b692333341ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171de6f5f550ab195562b0a673256fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de635f60b26d5798b78e1df2846928293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31920d475c836b7caeca96b0946f1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092090e6d8769c0004f212f1ebbf48d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250616d49a82ab89be691d5ace4e35ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40e907545c5f1bb9f4d74a83ec6779297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e5b23a7c7ce67300c0a649d1ddbbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa07e0ffe380d0664f6da43c98b546299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614108a051dac71a3fb26c15b58c908300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b80e89502f1d89f7c4fbe695f3fcb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2d3e91c0903ad1fb2e32b33d901c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54670a5d57a8a53369ee9ef576482d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc7f9ac15923a9565363cd78d0c759304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54ca585dc657753d208e2d764291d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282b05d7c97fb4271762818cecc4869306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11207212fce8b38b367b5eeca97f8877307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f04eb6dd3300bf58d7caa65dee3e60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2524a6e819ac6da17c5c1f88c97b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c391d55d7f0272dbe5594f90be5a6f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcda5de72ceafb21e98a42f2813033c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfb1d4389102f55eefebaa406f4a08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb3186e0bb6f4655883d82fd4a8982313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6fefaa12b3f2f381a388335f1af9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf516efdde4456dce651ead49692324315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf826c212bd8c42adbfae87b5c86d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74375bc4dc66db5096ffbd8254b78b3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34d389eb5906d79a68b8276bf10509318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff0ba9feb3c023d0ce09b27de7b2cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9772bbb05bdad49b35dd0bcaf46fba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16191650a1a951f873015688a93487321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39de24d96849cfff080b0b73b49cf2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd5afeb170816a4e525d61657d4b1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de508b3de21a15f4e0a496dd4121b34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4c7f5b441fc4a03f222994cbc35af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfde139967685be4fc1c34a07262de4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0fd7483f998bc0f109ddc27b18f96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373e24224c8a3c47bf6ffe55333e9c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaaa0a1c481bb0ea582a44acad38bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326f5d4f0ca1a980bf51f80ca20c200330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26251c2906459b439a867c4ccccfbf92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e93d1b4e7fd77ae7a6ccd1c3fd017332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38455e12c19077b678a75af4c6a331d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d07203a36169b971f8fef5de0d61e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06666a7ed2217f7c90dbb1f962e80b21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559bdf0988eafd025720a40f0be789a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e764a9eb6085afca20d81de139842337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaccd8020f82bbdf83216b89c9e79f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73933d6a107ff95a2a91110112b61c6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b113617419352b1dacd16fbe6f4c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d0ca65f30d715a7e93e39bc5934ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159b97a8ea1470b754f9f83ed104736342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6841074a582519a8b66b660630de6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b7eff2087bff137c6403727755f10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f883ca0f0e6ef6bb5b324813bdcc79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b8e936972600c0ebdf4d66bca8f3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c72bce3b049abc2175362c6a90896a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4bf6406a99f0231644d615c220f9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870fbf100005fa7240ea4e7c702e474349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e34b9aa74e1f8285155cb1fbcebc96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b41b99c2c8354996eb2c72b688a9ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9785ddafb03258fabfcd7041bda891352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff36fb70985fa6a96b5ef1ec23dd38b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc6565309ce621b33549531e7f18c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450620455dfaf4fa88fa5d35eafc085355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7e807af4f34d2b435e31ea5b4c1ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eb5c37f872fef8252398da55f2e9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ed46a1a9644c63d0cc9573f88b6a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18157d084ac6f11280ab3aa346da9295359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aeb1001db1a83145c8c300cf9d280360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da836172c9a6a36c145cf527bcf9a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d763a5383a7481e62442b0f107cdc9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a55d1517970501e01bb0d6ab7ce6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bca70f88f8dabd5b724363e413e5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb688e4601b1e38fd67bef979bb36f9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f46c2d28ac9aa6f010de23bb48c661366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00304a9fcbfa75ce028e2223393c86c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86311f9e994e0f39fb68e6cca5641e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67a635edd0c89e0022a69ffe38619d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396969014957b4bab855f0c7b331aeab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6131e9b4bb7c7692b4d645095b528371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec18762a5ad921902948004883fe5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0a23a207168fce6c0919daab7cd2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c35cdfc64f5dc59107da712e9af725374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88873f659af72e42a1c45ebaa9f60c1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c06cc07a4e37d702ff3c81e6f3815376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d609f28562e5d3254a47ecc8fe5b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffac59b4474f1f46116a89a892bddc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418f74a8e694f151da4dfd2942f0b9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c220331c6fc66fc1425a32575819240380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0db07d127b3b4d075b3a06d26748b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb14b5d164162029e27788c60f1f76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a569e909173465d2c591d9c636000383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5df14fa6fc8e04dcb9763e4e58e2f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd543a3e3f526dc1bba3389f7d54e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8528df8f607a539351ae27ff09e3005386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618c69ae508c59883ef535fdc9b3f6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66137315243530f1962146c86256b9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b48946412186474261fb115f23aea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3977811fecef6ef669d34f58ee0700390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bd3015468770071df969fd76a8936391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273c8def3974cc060955ab5d6cfb6ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d224d9dc43241229a2e7857d3bdc05a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8218c79db283aed5af3a1d8f337473c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d5f85ba8cf59ceeb842d6d1b8a925395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33730cf1e84631939b0bd6f26c9ea3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181644da53efd918b3527f26ba90bdd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332d34dddb881d8d4f1e9cbdd01807398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fc0be59fbb17f9532e98a17360e1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee00d9d2920ae3260201a835899206400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe4563c247e12a29373a1099264dfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a128e511ef5f521668218e8661698e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4c342a0fdcdbfae6e4adf4b45e050403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceaf2989724a98524c63f80b6c64f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c99a3ef999b21539b5a78d10a2da66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328221b0abad404daafe88cb1c23a860406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf705fb3d4fa539cd5b924c369d0787407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c9012a3e18fdf85b55dc1193b1177408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127bd867e8f63b4078dcb9f8ef3b65c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270ccac3144cdabd2c453ef5707d2ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c9b3bdae465a14a8e7f398f8c94cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346967f8c797117ed78f591a7a5bc56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b21d2375e89d8f647b91fb966d7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152c21aef4793fdc49f88714dfeb35f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b9467c46dc49d6cd8917477733da9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d7c7d16ca26fbf3fa011dfb6a2b9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb02094d7ec469796145040230f811417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ef5a55b3abb92910012686a4f80cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592352da8a3d04004d3714a418c3c93f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725a3dff90e84e4c49ea1d67fe483a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae6b5cdd7411fbd0e92618821bf9ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87158350f44cfeb64ba901094475cc03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668560911f8cbf45935ad0280426c46d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71927dd7a8087e1c493e5f0d534124e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285963eca59f581556caac9048e3ab6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8580ef10036e209b152a9be7620686426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e2f0e62d04a2f569ef73ac9b28b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9334097424fcd5e0d415a6f563b5ea7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b78715ed1f4db2c8a78daaf8756fe7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5651fe887b19699e4e328c02e6c2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537be5ae9285e7a29b321a9c358d797431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271760199586f9931705592262797eaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e4b15c8d2c0946b06eb070a26ee23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16919c547828031475546cb5a2949c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99802bc2523497fb30375271c0791f19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f556a42bbae2cd61333b6354e8f4c4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfffcd7c96d3c135ff1759e46492fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45256ce7dd4849d6dc55abf1e3e4c9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a41ac4e726808e37096893860e3dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200a04ddf1e4c49c551e6fa3135d6ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374c8426f3675b6e6dc1afa05bb9117441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f91115356f145c97dab30bd06519b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7357b76126fd84700d71c7cc59290443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422406d886b03f176d4562b23b609dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13959db570e9976e0d20b656c24c83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d0fd2fbb60fadf9ba80c49fa9b8d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef5601693cafda7cd059506d75ffa6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0990c62891ca7448e49c4fe05680f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45032b970fcfdbd6472aab5ee46ad65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f92adee39f85b57e669989c52f42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ac067f448ce882c95e43bf584586b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a9ce4df89f67325d0069136bc2819452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba1a0be2d8c53e863635e5386eb9c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f822360f83c89c52ecd5baed1e6ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e28905b871654f2e35cc5e03aea5be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaacdafb67fd1cbda72a699cbf6ed4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878b29e11f4722887db54b71bf5fd2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cce72c69933856af70da0d2ec4bc27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56532f1991a6bd881cb3e0f2333db3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fff3c4ec86f60702b922f391b8893460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e233ac2dadb90dde89c3475d8ed8ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a6da923c335f9411b112b3faf96ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45d6c012740b5db56dbf27931a6bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82919215eca73ab84408e22cc48405464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff74e3c88c0d291979762d7bb4112f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6083506f64a6026111f70714e1b66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbeb8d60fcf055100e93e7c5ef75ebd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d3c4273f0587305c6970bb9ed683e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaca37c7ca7bd83486fd6944366ac87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f107614dd6bca24218f28f3472f021470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f129e5eae30f50c3371d1222334e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d83e96a136d2c41860267621d7ac96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04ba8a110edfcfad938a0bfb613fa1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db67db872ba0cb540bb2d42459a14ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ea97639deaadad38d3cd711d9b77a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf447fcd27dd72070b25519c57742bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d05cf8297fb1968951c49e031c7ce2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b14f16fd6b3f0f2f3c41085ca90df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154b8793bd530f1057ef9a9bccf9390479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1c363219380a63780a05bc10a2dcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661493023f370427dab4c0cf1d3adff7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2623e5730fd0ba475b5a95747ded5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab838e1e52dfa06a95cc4b0442c278483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b394a8e3480ca710e213c54cc81b645484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5b6e6f2a548a980950d95c7e73d3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3bb097a2ed40ed4b5005ba3a2ed12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392bf7dddf8ce8157f491cb2fe71ec4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee35286e2f46902a00ec151507020f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1f6e5b4e6a5822d277f866987b86b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aee306a4f53ab1063e4ba39ac25160490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c16b2316ab91ec4d31c11bd5c46da5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e9a51e44bedd1c7a0c14d5bbc296a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bd673dfded093d76f9a6cec8989db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8c814842f4b5ce8a2b05e2b96de5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5707057af329fc78fc675d8703b503495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a92c70237461dc4eb9d85a0fbcbc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9611e37886b4ed9b849dfef7de4abdc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465af9f6961b2ab158af393a5880801498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177829bc02c2b5d3f1158b090b29e0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d6e42286414775e971e8378dc6b73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451212eb26b88c8b1c3367d6f9278f3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b958eb2c4b095fc462a57e15523aab8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92611fdbeeda2b3f5cf6b6ed9e1804503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0d4e092c4ca2cfd61eba3cd6087f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc61838bedd61feddce937b10de7642505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93547043204a4b7f7a5798072f5cf3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1415854cbdb132af380af5bce68a36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743acd79504399aa5abb36092316b2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115e3dd0af2a465e02460db69281f91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c47a1c25509da9bfbb64e2db910a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a7c181bd0ee000ec5a4abb7a0c9c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b971e9fa57de385699e1a2fa04b0f8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3341f22f5e8e4ccc11125cae850c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf47d7f4772ba248e1aea30f784127a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17108363aa08c9350fabaf0e96d9be6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bbdf144e6d73e71efb215cbc3af74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888162b8d47346160ea84121942e5a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e96dbaa1f0d09c852d729664536e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17332579514ea8bf3c4cc6ff5c42814e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf82b4f5431ba2dd7cf889508a3b39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb0babf19ce74862665b35282d5d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a098f6df3f29fe63356e36d8c32fc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd23a0d496d60f57c4170cb7233b2b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea530b12ce46aa5f91e153f14c2f01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39178fbad6ecae8ac2441a6ddaf48182525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b8575164a40874f11bd86b12cbca8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac582d24713a79bbce717b09c993dd9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcc3ccb8edc7ff8e61a3add5ec2d90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6e829f3dff7034f04f8293eb32424529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122a1b77845dcca5dd3d6954bc01645530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56a640b0c9c6b6a3ee0e34c55901c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999d6bcdaca4a0ece640bb207cc96ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90278ca6a77d4409108e3232ece5b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a03ad76e8d1bf20eaf219b231192534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a4766e52adf0813ff63e0e046641535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c7a2ebf5d9b2dc1b19a8994442bc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577a1192fa243d12a1877224f17d8c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb300daa3f491a80e54f0923677f4777538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83865ceed57475d5d5338dcbadb61d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168eee63815409f343a47d6ad39051e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2060ef89eb129b3a58d2154b19284541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d24e865ec49a1795860e72e787b9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b200823f056baeded2d8162a521d493543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b106d3fbbf24606a6fda4236763b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ca64f9fcc8f53069c85c8f767f8c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67299e194f63446f0c8c8fac0147d1b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a9b895510f458ecc9c202e300a28c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ca00cf6087b3e2d5d66bdcde11320548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd555a43910ee4d2bc225f96b0dcb39c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733147fe413b4e487c49b350da0648da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc75c1f9276af50f83c8a4aa424b71e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3cea98ef88ed2e7ea1851129764ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0ba05bfc69cc226c40898875c8b85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6375b58916bcbde62c81463216d1b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea69750dfc3f1e0f2b1599ca3b3ebd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988e040d2c60cf63e005ceac6bc1636556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0006a5579d11d3e4c8abe1f8ee604557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290d9d50eb1fa5e149dc9d439d54eb9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd885f2f87bcdb76416550d30b6bc885559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77503395d38a848c93134af672b674560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da99091da66a38f75f49a8ffe71084561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d9c96aa8b212fe531645d994597fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18cfafcc87690cb46c7464fd880553563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0b86f04d4e52b3109e2f37f5f86d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ac07ff649df062714257306b70bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa20c6d03262c01e1edb83b0cdb636566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a1d7d1af41c2ca0a6716b0d47f212567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785770dfca9fa1bc0d6d79e6a267a2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834218cf75205868f80fea5898927bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f438d188164109cadb47b2922f79d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260111542a92e801f4993d26dfb768d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9404b57dd3f796d5dd2843ccb7f74dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552a5092157a7fd93a40b272a12f40a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffc729d7a1f2b048185c753498fd27574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef73d603595168fb57469e3b8deed4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b85cc91c1370e693dd3f4a1ab4d11c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef58223d39b682fbfd54f8eec2e0dd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f96420104a1a185cf0661b56553d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f079f228c438b1ea6848fdb20c4495579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a34bbee318fd6ad8d31ba7413eee0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c66565deac597208e5047e4864c1a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf0124f2abe0ca46034db7b952815a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e4aa2aa70adc7fa0d236aab2b69d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f36d36959fe5051a12d89a9136a70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cc6331f2e700cd6d7c2a57cbd1fd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21de8be09a585cbdc8862d399d37aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb5af4db7ca193787b4fe5a485bd29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b401dc0e8ff2bd1e940fe056c8c35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb810d2d35857bc4a8627c6266fc8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42d6957f08776219001bf198870cac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb33dac178712c2c4f82c550371db3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d24a95924a2f0fc5b6d40f8fe6408592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4ac85b68a877b31beed68a864099d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c0b6f43acf6152e22f2582c7dee41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4d2457571c51e5da3bd14702f5a89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c44a58dd3241df6350c420ca9c367596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e0cfa3048b0c7bb19159eed922cb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12776d269901547f2e33f606305b80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b8c344151f20793978902f7a2bf44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f41e421d9d72e1e701f3895104c29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593a3b8eaea291f467332cfb92409c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3132246107b0ae2cc6c50c2327a8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffcaf6d605457b468d585758558251603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d800f54b08eda3688861855866bcfee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30d43e5d9904e780049d1fe2de0f71605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07e20a1a32a2c3b69008938a1a2ab7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee36ea0676317f94c260a07bbe7821607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff52acd3437a91881850e9a0bedc69d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc50c7190e6b0513d94a36287e11d3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255894ed9f902c8a73bc7dfd37bd9115610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515570ce26ff54aceca43422eaf1d392611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddcf26f8539e42faff565f41de8e8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c8639829ac35b0eacac05a34af22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fea39fcbb2f0dd44f4c466c2d264a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238c080d4dcab2c67d5d48fe241c5fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252044923a7c0fda3f88940ffc739ea7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43737b4581a75c49ad097ba7342954e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cf85a0a84e7fb880f8f25e0433a35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504da859bfd3d75c4f2e42c53641d965619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b18de851a475f1fe675185bf2b316620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4fb2f63255e542891884fe7ec3b84621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51125bf9907ffabe8b3ed67a00eaf6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8d0b7c09a211ed6fbe77d1a5caab8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f729227857dfea2e2a7fe75db07e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfcd9e07c87c0c9bc283c2901f0a4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a192a9ab675c486da18e277a5cf1691626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc4d22d9a29e786d37ee74dcaa65ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e422f448d865803959fcf4bf1166e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68f3438d1ff13fc98a9da8f21687f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561f09d0e8110bbb736f1f1ea37b5db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29ee9a5e8388c60190797abbcb6b3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c34572ed353ec6d896b2826588240d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b9962ca3b778d8bc8de109df98cc0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc5454302d77c753c1b21d12e22b63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30dab56eae998f93bd0b7cd9c66882635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618437e2a546769ca62b01f45ec01f61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ade70be2bf31e75b6015bcb937b10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d696c1fe1f799c87d24d79422274638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de506b2aa49aa9fdb40be25d03e03c60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f278890a18b97da977b6b4d661d83c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac880b58abe7a396a637fcdd7d4dd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0e2bee137547f0f6f58c261a636ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc1eae6f5754ba4f11b2fbcea4aac0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a71165fa0b5806902ee3797e73ce2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be640c3a25d5a70876a568e061a1803645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae79084fc4051b57963991cb92411e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90129fc4bf7db1469e06926db6f1079a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd63a32bd1ff29f82e14fffcecb35c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec01512e3b454155c7c8462024bc8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffc1ee91ee124959b731b456dbc891650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472efc3eb9adec975e8c413097947fff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbee837b614c1dc19246254f78d106652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a52ae176789c1b4aeb16ad9a3caab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc276822143f29ad3fc0bfdce37a332654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcad3b622ce8ca3d3f1351e393c23f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d380dd4076f318dd5dedafa8663a7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701f6313be532c41a9c94f6111410f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d04981352b1a185fd399828909135658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff20c6120f480635d7674a53f4611e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3caf7b6f5db92b74c3bad826c9421660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e66f58291822c98be65f5e0f700e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49774d861fc9b5866209ca49c324a35b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af88a08927c629428f0c7f1d0ee70b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2499652b1ebba120327e1907bedd65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f5b15defcf1a8064e8ccbb0d82044665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d35e1536b43ee6247c5e82aa2b4c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e95c044b1ccfa5796072cce4bd303d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161e76f4708c1bfdf4cc1b2c82c4818668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac047b8616b316016658554fd6494c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62ccc47852bff0d3968ab861c51ff3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a3d73ca0b7617689bab15672d8d81671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c7c046ef47912eb1693d3839b14a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f901d0ec89a1e0dbe940f149634e808673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e186b27a24293a8a35afc6480ddf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb726e0f39a9c1b93e4ede71a0e23d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9f8fe8bec2951bfe246a934ffd220676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5102c06bde627d0ca452d3ac87a081a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0331906ec19e9142901654f2fbd57ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84864a8c35395ae90404dabb35e2c579679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e7764021ee744979164f096b12bb8680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>