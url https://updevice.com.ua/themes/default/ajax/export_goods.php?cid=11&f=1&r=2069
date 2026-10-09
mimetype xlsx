--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba253d84bb9e93a66b9fbbfe85f3ec31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1195427b97ac9e3b4415c92c041d7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c3a01f543df43a93265f053bed1de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba8ac104ad0d65cb3f6d8ab1ad09f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dd79b551de3c483ee72f103c7f0055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f1a31e2aca4f0090d77c32752caa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81333989d1c449096ca0802c6a787bab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbe5d66f00256121bc217df5dad0cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191087f0f5a2d619793f5f4c4afe6ad29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115ecef6b3ac15e3f175114309d964b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2bceac61b9214aeadaf2880960d4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f32c8d4fa11b5b5d586dadabd9294e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7abcd63a65f33b9859d2107ad346f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16275e64c971ef674102d9ed139edd3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0afe7065dcbed58e35537237d3bcc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f4ed3cbc6fd27a4fd88d8cc31872d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d721c56f4ec422ae6f05a5b0012a1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd95d70d3d586b9f9a16693812b9a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18479da136eabf959c3349132e762d0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc9b26133830d3cdd988dcaf2e13a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887168de5c49d256ffab09178faef8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd0eda1b9f4878fd47e631b283dfd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69778e5d0302ad3700f6e2a54b68c22f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49db9e38e75821aff48e871e96d2f3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c5bd18fd42e4b9f2d4ca7853789d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071b0efbc2beaa16b0b30ab1379635526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04f6bfd1a4842fbc1bfd4cc39c4d3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524ec27ce8091232ce2fa6ebdd6145f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c69095c3c1fcb64b4b49c6408e617e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381c472a9a71e5adc41422db87c739f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87a962a310e8890c75b8f49f714ea731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59878671df48c7c67f1a6f3dfe54c2e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98c89bcfd15caea09520336510bd3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46f2a18a69dd5cb4178f08e68f1e8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139738c1e86ef282a81d6aaf8d99237335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdeb6375d9ad814bf651a0b94d8c1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3c212b6e1d7a96dcbbde86691d46937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d459913ea8904cd3f9180734146f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8773be615138fb8d044c32e076a1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a75f58c60c8913c76f56a1fbb58e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e01b56eb4db64c9cbcff3285e78cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed6e5bb3f096ef4022efdb2912848a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18dd39c3e236db42a6f8391fbc7d7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980383cb35f4424940a2e2c3470efef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541d895c0b62a55dfe8361f54a9848745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a297b6605c473afc403eb1567e0741a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e64dafc916649c27f5481dce3099647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65edd7e0b197c2513f9e42f7068df348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295521900ae8173d4ed36c5ba04db0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe151f246bc41813bdfb36755fc658250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0c734ae7886cb82386cce1bad46b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a094fda8790f656064c7fa10d671d5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2656f83d45b847d76da7288f07b4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de629492101f7f652f5df5f40d98bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7333dfe1fab16cc4bd9977ddd023055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9bf9d89533c4eb49d0b6246e78c1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b231a7dd87ad8236ee2fdb2a4ff79457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06880582407c20ffd3f23871569fb83458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7a7a793af69547545f2089d2034e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d125c0bad413a2fe3051046e91b96ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbac03b39858eef88fff5162e2885ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967bce8467cc45eed3d4b80f04ed85d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dd1042ce73388f62e00dacad63e6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc60c32ad5d854f23202776f8bad5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb2e1ddcf96ce712233281d32cfaa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195cd2adc466b2b82a31ea9ff4a9da266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284306e132450abba1324d889ad8c08e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0dd79877bde5abd3d9e0df8873e2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a2dea4650cd380576cde6034af52369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f2ed7370ffa745d745dd2a56834d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c194a07226d4c21cd77ea90a5fe4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdef34f52b583fe5c8c53e844f628672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932de4122936e19f9a16929080598573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484693302abc797d7e77bd01e6bae14d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52816fab1a34b5c21e2e09d1dd0c963875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60439da85734183770e13a633a02116f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c724a92559ac8baf020bf275d7460e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d04051f38f63dd0c3b2d97a490a2fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe31c3a9d181c46fc073f918de69fce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d5711d8476a9c9e230ec79b1e340f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c639155338d875fae1ba79725b37a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142d759aea548ee35429f128fe44d8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337aba6a278b531c8c464203212e03f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9fa1fbfdcb23de26cf98634027d5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f22feb5f56c70a2a67c475673772f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8553a4a08e23d17a8aeb1c9c04cfa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1eaf0f22b47f74c6a6924d551b5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c62566f40955839fa7d225819ebe988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ea6a8a03b42f5db2701022b461e6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d6bc0bdee5a85f212aba1008a96ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bf102a97310821130b702b653476291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b442253cec87a0cc2c60c11b2366f2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e8e49bf875a204d8a97bb82e7181c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9426ce0b46813c3ee601afd4a949594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644ef47937e3c054553d49c93796e9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a0a433fdcfb63de640dfeead78e0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821f9a6a4de9df4f54eb83fdfc6b69e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16bb824e7ec7e8bb10542d3406a11398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2639ba54b916908b0635a4219d5a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43a9e69d4d2d5c3450d3c0afbf40f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723e6758c98fde78fceea1888d36e4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c0e59f4f8a67e6e5ea62b915cce03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21078388add7ccf883b3462382d178103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d548fc8de516fb5a581e529841db5e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d35db3b55a834dfefc155bcca3c85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae953239de7e0ee8cc492e61d5483f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274264736a9830a829c47a722c3f649107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cd549078ac40b0185d762e56c0e5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b7fa0d3dbf9ba91fd55117b2062ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2b5754c32de8436a4bcf7c3a80362110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b304934452d6a289ab8915a6605955111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d23173f128f22c5d26922cc6533ba8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec663f122c53c8ada8b5020247174c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230683b769db2dca4f7e38d2fb066db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf780565ad467ec451e8dcbe503a6c7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b79a0b25d9069b01700af83cf90a2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea1108d92e32513e613eb3c41874a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0415b825ec81bb7e2b87254341f7d9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15108c83e37b0c2b0ec387241bc825119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90814e438bd210f6538359dc152fd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5b2e4ea447b664f93a6ccd1148d83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ae54a095de38a67830fd53732b0e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066b1eaaaf88ed4c50ba9c1a972d49b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c976989bf8ff6b5b5cecd9ce3d1dee5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278e2258219f8bad719b4fa1286640e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174947ead2c724cd9dfdcd9fc9cb17d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f83f87e90db48e10df1a7f70782dee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0aa68dc311e4941c9c65faaf4cfe8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f933df926dfaa4adcef71380a73c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e20cbed76422aa4da24d0ea673578130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aee614fffbbedb734981161096259131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120543d1618dcf90fd12fa5fd2a9dd6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78033016b97be205223bb1577294c10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edac8ad13b0e35372e5e9408dac6104134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc155a457fa9fb6f3346076dc408b179135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221a8efda4aafba02df093edffd6f51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ace78dc58fcd4d13617de23ca35a7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fbee3bdf570423323fd87adbb9caa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f34495798a9a69721d77d02ecaa81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b4f49335f9d8185473b3972173a95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c23e88ab8e1211ea2000a9a7b2b615141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb1dfd423672a0a89c10ab7878a614142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2587b8e986d5d2710524fe8221f257143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4630b1c60dc0058ad0bcc34f77d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5977b041974e3f8ebee6335e1b1ec0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1461448ea967dd7f500dd5332c625146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf11f7b6de4932d42a0eeac58e222147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c4f1e73793fc62b235febbd612f7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78734a4b36ad2f3e0299d7091a0c0d32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938af20e56c718d328d13a9929a2044150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a386e772463c7901f7d23439b7f84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1eb8a9023872f14ab8fe167bc3d89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d73e20d4349887046d360909c1da20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4eaf4ce5a28b4db6886bb9c657c44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a1ef1e5892842eef386b3364d009b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd15376826066e55bfad4a6413428e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48236bb184df0af1af61d05446219bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5000917c0307b9f07233c6317537ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541c215cbc88117d73d0bb504d6564f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc714662bee62777df63080f6637e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988372aa6f55085da504414445972e1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc1bdd9d2d48b0572bdf1dff071365162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7bc59edce7223cba2de9d4347dabc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce6aaedfecea760be8698ec0a3bc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec8d020287e277d0c5c3bca2de763b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ca5ca3b7aed76eebfdd375b9dce3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937e544808ea0e4aadb7748a7fcce53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734bf717075794341783db2d2862d6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8896f3410fa7b0c71ba0357c0f3c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de7270bd849749e192bc8f568553dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66137cbfa0075c9e1f67c0499c846406171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef11dddee205ffdf3bff8850e0fa56a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065768dff7939224ee8cba485cc04e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7a37ebf4acfc4a0fa841241defeaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127a7bbc39542b46a0786a66a53ccf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817c11ddeaab6ac466771898ab9ff38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f49ebfd8844cd71e2ceabe40637e29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46bac1bb51c2d0f4b017eaf883940178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f31597ac799e047764cdba719c8d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778e4fffeb6e7747ab374ee768cff6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69878a077582e63bdb991df73dbd054181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac47049084810c9f0f3c20e2e97b1ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6616d4ed265faae2f8aeb241e85f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548e36cdf1fc4ea81667d1ac5d5edb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74d214d61b643d249b1e01ca275138185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea91beaace23b86d8ca685da8f0b01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b683fc3ae76619457904ddb594877187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8e726b500cfa054b4475e99728970188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c01503fc1e113889f220bfe7d7347c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee4fdcb6f90c0a197cc422ac04f2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392ad7760c5df0e06352c0332f9e711191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480686ccd581c5bfc3a27d412e9cecda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c5dd13345703b49afa6bbda845ef1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d14c0bd6c96793c047f0e4480dc3e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b7f0f5ca98cb426a66ee2ae46665195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660f50b7882d355a03a0428c79f30f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7a7d1a42fa97559e737dcbff5af6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a0ed3ef9ea30653a2f3976800e46c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa0aa2f3618a1f638ff2df722e59aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8712f97ccac0c4ac09efa6ecb4d379200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01add9e6dffc41ec65657e3a8379ca47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dc744a3036d6f64d3ff1d2bef258d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d3b48093c0b34c5e3f1052fd3ac06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cef2760035be8ecf6488cf2df20be2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6c2d5df6b24feffa956e5da2d825d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444cd1f3cc8cb5cf62b96211dd92210206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec3d5bc18cb0441b9ba1fb084f6b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a0d3da6be74aa2f58c2de127f214208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f99dc849c4b0b89855f8643f7508e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02197e79b84a27a2c2ddd3f2578234210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e003bb255608bbe2d2a8a11f7df63ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcf3f0931806b4ee8f896df879e3a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edc08161da6abb02db4e59539ae858213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c135fb5a4ff13efc62f7442fd73029d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf476144a0f1a68d8bf41752035fe6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6568df8ff8f9f17b48ed7517301c6f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f93adccd58d0d57dce4262736e94f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134648edb820e324ab3f4b47e2135d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2f2dc075c09190afef4e621e554db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597450b052fadb6b657ee3d7095990a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18db423d6cc1a4e9e1023065ef1046221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dcd15ad037520eec836b138062095222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bfe44940048049da53187a59e2d8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df65eb8744f1e7ba0298e262f37af32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f529337eb961803ff2cd3199944e79c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a15cb3faa500b5b9204176f877c62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10009e8fd1dca7a84053a7d6ed798812227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4d3c8b1c2b180f25f1a41aec54f81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba8b475f16158f1052997fe1845968229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d751daa76553dab2eef8bc1938b996230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d96e15237760c178aedd5cc11fd97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8ba6d007478475ba8a55ca774c562232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c5c772425d904c2a156240b0bf2dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898bd169077201158415101b298141a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb05f26c79514f2443f6ecda3b8aa7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0f51c06da841641a8afb4f3bdeb26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c801f7c5a43a0da81b6511887becb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ac292a8c67ee7deed8e97aa70d461238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675e88fc68ae653077beab7a9fed14f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945dd45f5d289474e03d82d9cb4c732240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa3b37ad6bad74dd5946523cd087ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19691f8ee494c9bc8d791c476c50910a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1556cc46620f558305a6803f7674294243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84390aeb841ec4f1086ec293cdd23484244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829abb58771ff44cbdd1cc471567c55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b90449fc5064606dffbb06565a4c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3914ff2a38ef788269572ce5d2946247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80267f0c688eb4d7831a4886504c5959248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d7f365168d79c5d75553ec3bd4650249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9015089d0f164e77682429094f0ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861d25c47d613be6d0d98e823218072251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300ba0a3cfaa165f3f071b1e57910a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3ea352b0f89119ac0b12db9416462253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e48a267107655fde9da0da3267318b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7f7ab1c070319da25596486306b05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03dc336e8a827dd2831b7e3e16b786256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094e01baa1aaaada57a2a801a92330f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49bd571b98d5c67cff7ae89bc16cac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c075a7ebde8ff75252d718242434fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56df6e25f34bcb23fbbdee5349deb32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af606a8e2ae116ba7e762f74a845e1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea380de5c063b595bffeece436ae5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b9d7b13c67f6e8b88aea2fb5fcfc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cb4437387fae808127429630084ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23e263fcb82644de19b62220f63190265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae269b2e494c49d5fd629b53ee4a1e86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a842109b74a3bfc25dffcdf729a062267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13135b473064763cfe2e3410e5a29a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766ecd418a9ea30c5fbcaa7ca04870f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47eadac24c404e4fb546e49e333696270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad457174deb85de191588bcb2db983271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5255ec5f59486827dfffe81fb67064272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70448b1f56360244190014c520c997a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642229d128cf39ac8d35a325a284e89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04657b816e321bd3fb21e4d68ed955ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74f87bec4762a01cee8afef65df90f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776260b124a41a8c3fa0632e4438ba4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dfe837b28c7bb5ffabb5398a8ae21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288a1bdb9d1496246bf73d5f332da03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ff87dd846208c21152998f1f4ea3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c896a425accd6765962e24a65e85f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b73f6f603cd7cb4a69d70e8f454040282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42665448d2ed3d122a594ef08a3caf48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed03e512d391dcee49a193a8853135284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d41109df5fa0c8fbf70773e692a1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ea26290f3944f128f9705655af995286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae9b9a655da818af2e2e250f2966f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94435782f89be3bddbccd26a633c50c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfef1d7a5cb4739dd70858e8c15d46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27621a3d0321b80a58f2168035db60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870be9b35709019fcf9fc325fa814d1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f591924190fc6f1380d6045e379832292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14a498f52c7db5c381a3597151433d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e31d9d9a7959d42ad4a8850f40aab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f012ad164d08c498842d609222ab6a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1df389b8746ad4ef5292c75d250cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080bedaedbda6f9b150c6de228a81b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8472ae483b14366e392073aa36fe854298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1bf87c66d12222460c78628fb5f23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dd221a810608cd68b9fc7e28ba4c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d71b0871be3469f39f984411ca5788301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d5babb896a9bbc57fc79c705a43d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b1ef86ce9ca90cd266c88879aba1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ade1b4b46f94ef5a67f6ef6fad16d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb759e2b33b62103bdad8a715827528e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d057a94f560a58cb64c9ba271c57cd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615871f5d462bcaa36857fb5ef3e241307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c13f8016163c5306506c5c24917bc7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e516b246cf1a9081d3cf22d1bb09dad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea8b56eceaa24e4192c7d32de29198310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d355df1ed53b62359fcdd0a639bf850311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e44f2612a3ab9cae4a74f735bcb61e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8d10e59bd15dc7acc504bc1f02f06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b453f657341460909591f36c977d0eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b9f9c46e46bba576d199970d7249315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3debbb2d153d3fe153b0c14be0db2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285f9610d7a56a266a023460b03fc88317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ead7a0ef10489f2af7af47ce56bd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7acca9d7f915949393d21cc9a37f04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726579449c478f1d2fff0828044bcece320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa6351c252d6428126b0ec26b00690321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7a589c835a6768f67d07b1dafd397322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2784431f682a0c10cbe0fc9a478ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e06dce5f8e6ea365f14c5df10533f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176387f9b48c32609325a5fedae7bcd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db2e09f5f0268a8deaf9f123b06574326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941aa276f7944304feb00c1bceae89b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d483e4cf14e03b2c2cd9d4eefad6127328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ffd3cbe44720b39ec3399990d84f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917df0ca1fec32a348ae72615f1cb07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9e8f6a7bbafef0d53551ab069fa39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8752b233c4629b68c832dd15f1b1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f9fb2067d9283a9bb23999cbf50bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48851075d62a089b70d4e66010385032334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3406e15e230892da9e92837967a3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb9186dd5b6cd37481df571fdea350336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b16f0dbb81f2cfb6b0adc85327c7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387646d17c09b138c91284bd895351d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ea06c2a5fef748e9a16a6c30da1e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff14f7c6ef81a922372e41bc3bd3a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f32759fed1bbe7b7f1c70f61b9cccc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fcacdbb589a6dc63896ace91ccf47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd13f2729dfe0ac09c823d9ffeb192343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa372a1c554c5e21f4c162536f2c9ea0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7e1b650b2f0da0f2b9c0d144c9e11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc46d6b194e4f158f563e8c1dbc353d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b5e9708915d360be4daff0dda14c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b9a2624d36099ea01c5bbf5d1608e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee990526ba5ebbcf59d12c0bea64972b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea879de0afa382bc5806ba9041b0ef6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a635281b7e7fff8c7f2e5ca8331040c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9775d15f8c4f1d7d09e039aafd52a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2759aaf5dfaa6063e6deb0c2765bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262637c13ee44c7f1caad152818653d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f632ed2920f27e21375bff31b04e05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2fe7193b25513d37f5b8090f15d4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87025385fb4687be3334571b0a459e71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0c275691b240cc66048023c78e339358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a391f9cb0b13c347c1fcc93103e025359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10647086ffcc761be672fd86d06feb4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cd72c527753a37503cd6f5115d3c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e59beed5ff3d4ec3b65caab11c2579362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43654d4d182e4144b557f24eea973d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0cf59737f13bd5d0d587ca62f6b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7367f0eefc9b935e169ad29d9ea9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57f6ab3655f5deaeb17853ac1d8f37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc83dc6922cce43e521ba9f2c431517367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e5a7d41a9b154a5727fe3f006afbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d611faecde2e41203931ce8690c3256369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd304219ebff710032489a8ad86456370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841a53e8285a4fca1385009c6aaeaaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049042d7b24a2b969e997b6446b4033372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95135d845b6aa87fe2a84449615d910d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f8c71ec6fbea407ef9a82ced3a8e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53eb341821cc5e18f4c62c4cc02fb7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922ccf981a35c7033191bf77e7117da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25786df382ca8254f1e4d24b67a13520377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2861ba0dcf65a64b32239f3201701d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249e409603432fa6b39d37bb7fdc640379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd1a37a4d887408645984d4dffe190380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46673e9a72ba47aa0c4b1e5cdd1f68f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a621852b5cf9f56724dd13671f85baa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ae4dd2c1de7c8d80cf47397bc030d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446f7ba58591cc50dc826d9a9477dcd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8378cf8ab5bd191699df2d187dee801385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084625cfd25fcd9c907140e63ade5b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfd40b3f68a1a6783f31a1638967a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6394252ee96d5e02e724e723d50032388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea703fc122a5b37fa4c996b529c69b16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469d7b8b6ce3f088a93dd4a8196e124390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1b91beb32fd4c458de9371e893d6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572560ea29d1f67995bff6d1d0708632392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0137eaa2372347c0e2693e96aa74f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df90057cdef413d4d26d6f4240e62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6f68d0fab4cc9fab9845a97b65cae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741fa296ee568aa9484ce121dc6eefd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf87b8645860a0469d0c7f2cf97b5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772683e961094df755712a0a3a98a525398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bef64e7d4d1d84d8b3223b051ee62e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daa6178e49ba9504a6bbba59d253c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc7e788ce340735d678863555f5e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f747f07f9bf200508f02ddffc6273e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2ec617422e96db43f19e18e0e95fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc98d021bd57600c6abdf30255bbef7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973b571894d45522d0dd3ce285d3979405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbf84e6d31d6591c911a6e80e03f3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec78b7af1fcba979f5da3d0ab97a582407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175a1ebe8f7b7c87df6c5d75529f460408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469c13835d7d52ac65b8a539d7d6fef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea412458467d1f39c62c7f657d289ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad11376f6b822ee7350e29fc154827b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e2aca590c672234a4cfbb94db15cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc86d7625321e7e401d38dad87c5c0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbd1ca201f1197d7eeac83646fdaa4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cbd711cb784a3f4f6bb1e3a35b4c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5232e611b9e6e6dad21a488e8e3a6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a106ccc4c7fa75fa72a6be3c242e7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9f464bcf55883ea46cc042c3c1903418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747151006b8ac7793714ea0d0e9f8e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662d6f9f945d3a4ca27290779cbf961420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56939e29a75388a27004c6e885b61c3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6c59738de99850b1f718939e38f60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f477493f02cbc161ae7a56d60607f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72f80842446b4f4e32bb1311c801c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44145060de707b4b86aa7717ae625fcc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242df6f5f78b9b9d838cac0011df259426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027af988cfc558423672ae6d6a6fc0c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3f5e58953576c0f1365a93ff67257428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89e0a98f02e16d1ab796cc5d7ce679429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a084b1ea30294610990889cc3410430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe336f94c8339296e8ee5455fcfc5f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45c96cfd84fe1eb940d00a520c47b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6d7d27fc2996992202848a1bb812b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964362d7fcd4c747d8ea2ab447621aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0cf059371c61e8d330dff908041e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3e751d2b0f40f3c18b6919f82232f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a310d2bc6bd3b8a9b7a9def06c4619d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf320bdbbf6e0638da3dc6297efef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a03660e742c69f736f3bdfc32251e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ba4660c921433e2fb87f911c292be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e882aa184a284b22d54dc30c8af1f51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578664de78ca9564f79ca53cd9d24a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77f7ae1fae55a8507d98164573bbcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e538aaf91d3be3689f8e3f761cfbe78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cb409799622d8f414634ff5c2e262445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaed53367ca6021422074946e3ad2f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f9cd11f851c1ab3d517e00456d657447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90befefcbaf19c848cff631759a518448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99f5fd4e7a6a9e4650c9f7ad8e3de9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7a136c8bf111f9639a656f04af8cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e7df5125c91b6c0c100c5386c3f2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c18a42f6a677a5df76d52d523fb25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de92eff7b81d03ee3e9c2e4b006ed73453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6a1b64dac19cb516b4d354047142d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87bd8765d5fb43a7d28e113b95b1de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac1eb17752f31017b2c78b259a9d3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1f0cb8ea81079691b7bd07a40b1ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fd03c5a4135ac16a42bbfb5503230458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b99e874794ba48364f15432746cbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf7031919665b0ef59ab9b1f6d26d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c531f21857fd6966f7f570c1bb52d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1377c381d8c9f94d19312a72b3c64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0cd493381dadd1001ef5acc55250a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a125fe8e9c3912a759b8095baffc08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6966afc6b748d744dc3cb37c76a05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00fc12ec01f139b74a82c692d225fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d356153f1cf2408c08a4ba6a67c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7de19ae7cded28b1be391a345c7939468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca10e1456e84979b71c60f3d1d3031e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e268e8261c15cf09a2bf197a59dfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727906903e4b71afd062cc8c7d8d33a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c3e1f6b2b8f95b16577c71cc97a78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16036425b1192e2bba7bd7bfbb032d78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e07697a6b344e940fecee8aaa07f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeed45fe8600ccd61f9f3fd05b19af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94742b51c51cdc6bf2c5307a7a953d6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c94b8e6d2630280f6705e173607d7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfbe62cad774e22ba80dcc25f5f474478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb2b48defdd193758bee9215cc29bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51935d16ba9a07bde4c964eeeb88b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab98999f1b60667cdc94ac73723705481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0ef6315c3453c9c6caef2d03b497482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d3f92c3ccdd1c89bcd4ed4d8bc64c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033889756d58f8c47886ce6bbad9529484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817570efc9a50709d1e89c084813278485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72d9f4047ee69678713c17e0da9d22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd33190e5498c9a43a7b2b5cc325f7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8258261eba92cfb4b144aa258f98f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492650b8a2782758cdced58bde26493489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a38869180797dd0b320ec7bcb1d1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34749cd840263c42a5748dab7570c10c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a4384f3edc0caa80cbda84a783e07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f0580191b75bcb20ba489bbf76d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182731d43e0d332fbaaec266f8df33c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dae1bd724162edc9c67e93c89ba39e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7a70c33a84f432ac0b822106e9d96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a1287afa659529c06534b9876ff99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24056569e90d79121c6e4536f7749e56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa17e29654ba3437d6793a7335465ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4753578fbb15abcbc6fe77da0a6c795500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952c3b27e37a2b2a5175a0efa7e9cc1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aa338a89c8b0880cae5e8c8254b72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed509341498d35c8d0bbee70f84efd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c572c9432cbb9fafd822f7b38c0db2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea88966f4df39c37487a3ea0015a2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5465d5592357c4f992d87fb6accf35e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b175ab447d48d3127982c0dd9b8a4a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da7a6e04da77466b918c11c9c48943508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1e43a763c865c448a95d18e95ca84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b35889829a923971f5030cc8ce5fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a3c5c431609350bb5fbb6a44a1e53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff750f646c5c9dfbd79a7244608bdf9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8a4bd19c7d5c487d57c1246a00441513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec3a3894adb4ceedf31fd982bf9b63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479eca07c50720092f7ec94cfa22c10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea5ba9c3262a60ff97e99dd4fa17da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb2ee4f7b5bdf6d9b48c4903bc9ef4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a15f73aca274b595a8e66e88100477518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120ab42ddb298e24e86e4caf214e151519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f771221d9f5e6475fef3b00a052a1f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7fb1d12c7d8d5026e3db40dbed777521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93908a25cee8a0db78be7d70109778522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf7ab934660604f45359ded256a35e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6e31a805ef33a1e8fa5b4bc84b750524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868a1e367988606695efefc70f29097525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cac5992128bf7149419fbb536ab5e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c10ab78ecf8c2e8f0352fa47de50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126ee0c96e0b5bdf69197fef795c556528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7a6efa7272da83923e31efd244093529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755efa425b83959aab09dd0042e382f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f6a86c6c17a40d12b3ca1af029fae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0122cda8faad7782b25b3e73ca56a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cb80609aa10edc32b95774312375f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b542d9373110b189e1e8839405bd0f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd02c4fb5722e778d68ddeef3b82f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c628ed0ce841bfb7672e96783eb6438536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf802f52ce95f19c2dd3bc32f15115537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab4b005c160f4bfad5d729c658ca82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3795a11d61317fd86f15f5b6ffac616539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d82282f6ccc12cf047867e86665538540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5538fea1890e27302eec822dd03e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2976c7355f1b05c69f746a6e9c0708542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd83fbe2d3c48aa0002d877376e7413543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047d9574039ad0b2be5ebf09fa06362544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80cfcdd9f04d492f322ee3a9f0fdd0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f562635d4441fa76f2733b712d0a78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee39931d15aca72d862e61393e05dfb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d36d26fd88dd4eef0c493287ce9a64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85328b7af0c7e17833b01d10373d7231549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc969162ba9f55a0c7fd8406e7cd7854550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb529fd4329739853d92a8ca4248bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474faf7fe520d011a1462fee66ca5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cc327766e090c47eae55d5f38bdf3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcf7f3c8d31b36cef83d5302efe13c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d901569ac2ebc4851be488d49ad3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab78798794701d1483c8e8cfe973959556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951667c871cffc7899d3706830416c3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83720292d7912673f71b70042140c95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be77bc1be5525acb0e92ac201c78847559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7775f2baed8795efbcb50c3d42be44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7ffebf64f8659af19dce905bc0684561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea205e6ebbd6b5036b64c055d6e5109562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39f84b302e514aeac6e1880fb14325563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6208f4544f875c7c17148c9c3b335564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b55c691b0390d746829c161ab5c58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733d3a36fdffddfeab65d5b87f83ba3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bb94e634c33ff94b859dcb55aa1ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8e05ad5346a525c91003b2fb136bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cad2345cfab2a5f159c60caab81d21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01270f846f299017292d84241630262570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac5e00de462643c74800b73ceaad91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb2fa25e081241b7e8066875db49d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9ec0c907692ba135e9aee796b6f33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765d0d1b9d144a22f63676ab227cfd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b696b570bf0d5d0049a7d581cd4cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e3041dc42e8ac975687d2be532995576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecca9b630dc293aab468d08f7afe3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd3591f9e56a25b82d1b65fa9cd030578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80e648e9c0c639d2623178fc1bf9e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ff9f69efd11f8e8cab2f4c126e9d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f5e573d811bb071f381f53c0b2514581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f627fd37a2628032e33ab69c60963582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddfc448eaad9f0bd52014880157323583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5da7a7eaebd2129117d0735b083d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962d35812db3c59b0c2ab9eba86de00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e1537a821348ffbb925f58d2a1ba9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd82c98901620163a80bf43d353895587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dffeb8d85c59ccd4288edcc7875ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec65802ebd80184d970e8572e5e92f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed05985687fff0239dacff20c8701e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae1f4a5ee61c3a3a029624f51b2cab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2dcc12fab055a6be096a824c65036592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5facda7e4ede569270eef788cf2bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a759501ca2bb4b288d46f74b8502ad9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f12450d84d39936826d314232ba4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ee947f932078e7246a41751f6fcdb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c579afaf783466f7377510ac1e710597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17d2271a409d1318c221c602204824598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ba3113378c5c429c9e7184501e564599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443700c34e4ae3dab3d449a5d91bf839600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d78f3a926c499a01770f1b98e1180601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60df4366954da345287bc7671d2ec8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a122488ccb100bb0d6fd0e72b4110f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a0a230bb424ee1e83a32591d7117d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a1697b55ebe09342e016c8929c938605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc9e6ba919b1dc3bbaede26edef598606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f483e2cc80002c3f4530f5090b7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eacd9110b8216ccb90b929541d409608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a1508745fa371207a4b27af8c25a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8116f1d3b9405bafb72f0dbed4da958610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb97c9eb96eae427d7dc33d065bede611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f1630ecc80524cb7cbf1a4dcc6bdd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f269c1238a39acd56daf9ee4d87dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68aa400876519f726b41b958319b25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14730cc0ae898b52e8f10cc97bfa49a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784c73a80ce8875dd5283cabae49df7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae492b6d3b2e00c7faaaea60d492d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce45da21865840de582841fd8ec823f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f0afb23b006dd758f93c3887ebbbf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff235f3ca4d803d4173b582e9fc485620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96ead42e4c40e34f9108a488041c43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356fe740e2aa7f9a39c42f69a16220f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ecc6d6276256d286a4b5fca6acda623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5e9184d298d94ddf8ef23898f55fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b35578f033dd29b3ee15f7b49875b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f824e45060a83b5fbafd8945bdcdb29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46fb3ab729884e84f6ee2f99a2936627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34725c31c5254e7cd6748f6a2de15158628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d75733914ccf6e3cb79e839d679af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb3cdf200712ebccf82718348be335630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80434e57b9b752aa19984b0fc4b0e2c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2102cd6f832f6c79d842c056385e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7a84ed445306411f68352f76fed7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73cef9645750b34128dbd4bb2448b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61e8251f12d0ad670dd42a3fe804ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe1e10a038e3058e24997086dfe1c5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660f2a111ba68496f2f6b4fac9ef85c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9610aa166c29b40a56f1464dfe22f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3caa7af4963b50b72fba6d285e4580639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc6895ba29cebd661f67f17ab0b612640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3264e786ce1a74ec0c74150964ee24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498867085d59ce5b9e1a981756eca0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba297070c10435f563a62a768f12ff0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2184f7531374b6a4f8d71f5264cbaab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd179166e78998fb7e9b99d9c8ff6cb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c0c740aaf7c8369e5bb550aef0722646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99c1f81374122639508742d53e8e36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145f2648fd245012d49b6da93767a50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b3d8a4ca10680fb28083505f07d22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542e62ffa106b80fd5fb7585229f0ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e1db000868a5afcc0ff460e055618651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff33bc3f1730f138c5f40790e06d1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9617edbf270698d4830b7f9a9efdf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717158014f6ba06f1325f83a405de80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba9f25c9bd25f7fa085adc02f0b6ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e2830c084b15ae30f46a66f9fb49c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941170370c682c4ba01988e93678b0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496885c14ddd29a5d16fed7aedf0df46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b399986bd3830f040eb1fda0294e1a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8baf341653dc0c41ad434f934817c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233e55b18bdef51080b6b00f0552272661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce19f2a909b5e37ddcd864d58e0be7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe353b2d6cd21702a3c579c988f86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9074271df4e32c62e328aeafde399c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794319664d275b973c200a7af6f55bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939aed8cc63646c5cdf2163cd686d98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ad70b62e2564ed3f9fa66b2d82289667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f1e74af17aab46cfa97234ef0b02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeabc8337ce21a4684ad38a23acf41a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249a1abab07f3a8c977ab3df4dd86c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d346de31391062907f047df4dd2ee91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cc5122e6dcc1a85f5d9cd9bd33a0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d53e8951e2377ce634dea3a8afeb7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af96645f6b478fae6e90e5214ed3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f069d0c3f161457cec6543594560d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6c07eb1f2fc8b1bb97770bdcf872b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabe857c063c83bb16f05e0a112298c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de02028a54052b5e6690130977273f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa1de73d9299562fe20efdd7f4362c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfe3e643fcb30b36dffd0bc66be1f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfd01c682465aa6b79d69c758192ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59613779c62f16adc9adddba05b6c2fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21851f0f65e16e51d12d93dd7e6a26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca9da4bd42d6189b8ef3372a56ffdc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935bdd1983e74c5159146d1fe51b8ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d0231ef898c8a4dc0e45d7140dfe7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf5a89e1d00dfbf680d48968da9070687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c494e3f746084118e0041e4b961c6fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb73081660d83d6f9fd70ba1eb3baa7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3e0786d55cd5adc3aefe13bba9a3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8c586035713d9cf89fff0532acec2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5ac5230fe846831353594f9dbbd0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6ab6a86390130c6517b030385c5cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0d84a8327250b72210953b6d1e6e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030f5c27c4aa10b125dcc303a3c5b8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784312975ff842922c1d0b811374fe29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa0fab80dbbf2baf24a61aa6907ca6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978d1d4db6961c44cd152975ac49fd4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a4b561bd894e28572aed4e4cda51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384664b0db1dc7e4d2bf7da589829ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045391b88df910bdbb04c3c7bb739c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a7af42452a36d82d0457f62411e2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f28e6bff59e41171b5784baf90afc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ee9f5d578311c46616a6e77b75c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a8e95c8ba5f3f01fe045be1fe1b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e264ed456db5b8b0daf797740167c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94082d3581568dd9dd829cce0379bc64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dc91730f64f4115227ab8f5445183708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59022424fae4e8f74cdeb12d749dd4a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af0462ea247619e1f5f47de164d1a3710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e656bd00c327fead8d9e102bacecbfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a75f4b8d42ffe1e854f1dbe6dd2a6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3271a5e54b0b8b5e2ce1779891fbd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e51072beaef862e6c1cb3544270c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c04d473953a155d38ffe6e70016095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339515416315aa7c1a46b89326a1b4456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d7ebb86c468a53e9c33f3cf6dda057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e134d6c6299276359cef7cd2c3f22578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8a26d72bdc164d2fe6d3a49f46399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9826fb528519f2690f68556a8e44a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b61640081adda3d51b2f6051ec995611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b4bc9491c81aadde2e96b6085e23c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508383323114a62cc32e8eb6ce4bd2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964705131670ff64a28349cff8f8f9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5b0e77349d230adbcc644498015ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329975fc3ac37899a6cdda7d1debcebf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec85edc79678339f1a92724cab384017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab84a37acc623c1d80afd98c1a850fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8a35978bc8f789a168ae45e36262219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bf5eca48dcbefe127557d5002e07a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e1f6e11ea3bdde687ef7d1bbcdf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee049f9d135314c1e58f366d892fdc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23a700661dc42fa0dc2b797b94900223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfee8384a59c04867af02709459a92c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9348bb8cb54750657172c18f459db725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0db46a6b8f06eece29c4fe5d9ab0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83e81c0e5ca41ea016619e9b95352827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1229f367905583f900d9f7d1ea5f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05473be40082c997226f0d78bc265529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff112db291cb530cd03862683a67be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de714300c5eda71f314db1f84327827231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51c008c0bd54c6f2cd0024857b052632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc1bf44322f2092faced816479996733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7637629ab63fee89ef4cf64279b1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa9e3b7d10285f2a836852a29487a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9af54d63a860cdac03f4952828402b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2a8dfc67c4f7e51c4f153f45d19cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9741ad46a92c53b2b291ba4f25fee4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aec015067facbaa537bb94ccc8b3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f1df94ac6bae63f906282be575f7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a89dd5c2bda475338ab13c06377a0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1724b83986fb5a430b9b11c8739b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345e7bdc93e15427dda43df77be4fc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce690334556e6a6b072f11a000f3696144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee9fc8df321ea9b125f9c77225070d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedcd434e46bc8e4471cfbcb118e61e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2dc6595834f436508a2d65523307547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58a51614889611c6c6aee3069582ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b96b6924daf7f9a422aca6c064f6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b69c152b0f3f718460c36629f6f7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8971aa85c7375b8aa7349f2fc41e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c804a761ad5b2d2adb693d060e62352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229976d822d7078ed94f8775f53bdec953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c80be8570052c53c94a724fbf86d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ba09750a7ed113a838accb901f7b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558bd2ef031816b4009260e401f6a0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230608c2092c9aeefbaa9349e906ff2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9181ed8c9c2feb042a8f258d1da16a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd01402ad04d4e67bce4479563639c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b95a2f62e5b27f622f579db86c9bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e39f0c53791480c70c515ae1d10961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e747a10230451fccbe392f4aad79af262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456292002903d007a3582bcec2c0b57563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfa3e58a8804101f21c98ef78f09e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75aa264375325bb0e96ab2a92bcec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea5440fa19803644d10dc6789972f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05efe7520617847d64760fd32ef2b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd4cccdf437d3d7b24bebb9eaec09168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2dea8ddb082c3de05a04bd8e36e0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41ac24bb70fd68429f30e946b8212b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945fa2c38eeea6eaa1af399ac99d7b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c25bbe300b6ea888a9d1795877411872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094f98291df26131b41096f6233562973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559290ac55319874983658d265abd3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23c4e55a3d78ea372524097ed6a09475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768ab56a13224a9949d26d57237c47076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b3063ebd616de1cf739571a8f22a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6292bb3c4147dea22a4551bfe7addab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8deee06014f9b2bdc33e3f844fed4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f36b6e465fec13a407b31be6b9cb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de18916e961a859eae8dc2d237e9fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98361a6da98df75524ea2e37f3109282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068f631563eab4f52ce4ca0ec492fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6057648285947a961faf13ded2355c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd75a8e1850d7cc072702ff316f4ac185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90baafe31923d7d530bb9fd352a55c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6f0fa6d201c47d7faae8b3840e2bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130401664d52c0ce2908c19d65bda17588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcf68f42bff283715def47662220e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f251e162b23f3afb87ad477857cf4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d379053e4ab875b242efb0da141518591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba48957c1e8816a4b89f6f44d811b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783fc81540dea14b8fc8bb6328ea72e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b91a3e27cf2cf5a8e87ba4db4ffc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719a8a7a7c18caf2f98cbd2cb79309095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f95d5a799d6ac7aec01624cec593496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e60e91ecc541883324cec65be1322797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c3c44421f3765080d7b18f29fa84798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45779acf52c3f38fcd96f5bacc9ba2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212363d51c1d3dd011b2e1a1aa374b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006e41ffc443ee68e5e1b57b7e3327d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30181c20d7f7cad5410d791b512ab945102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b408dd8033eec866ad39ce7de4ef46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186ea83134397f7814d7b07abded536104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f60dc8720c440165d1c46d454be7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00c10156032dd73b38f17ad9a9500a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e1e3a493b78852a880a7dbfc155b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08892feed35ab6d7378ce5940657ac55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cc75ff096119921e15b247d0011c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e048a71b53e7e61a7b95a990792b93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763f87505580d65215e35d89183fb87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6a490be12c802c89bdebf441c7ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9813051d994f6553c57890d93dc372e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de4568a78bbf4b3fc1a2d45219c062114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f5bf7440c2a92af5391c02709b95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d89f0a3d2a8de79ba792bfd6e0b592116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32e9b63d3fd1952849eb613562b5f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caafed1c5cc63d2ca7375656ec3aff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ad59bbdb0301d058287213f95622119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cdc7b03089cff35c7d61c5283e8ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c6569dc44c206ea824d064811d69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eee7adab3a316d8dd10b88be257dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db6666070029a2d8eaef16402b28ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3b19b1074dd75c9702b28c34837f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c05796eaf0ec7a10fdc379dcde7236125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bd7caf496ffd7789ce902a7ea8e4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa43d8a8ebe762cf7f5551375e4901127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1c9f023282bba50ffb86a6ed40a09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c187f09828b6d02f7e3ad932478e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f8e19e515aeadfac6f52f104cf5cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5be1af8fead36dcb731014385badb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da5ba1364290782cea588c1692dab5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4b844751f54850a82fec91e8ef905133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041a52ae156ef94db5e6dc64cc4acfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e91a007cb1f0a8592f58be0083decc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd0f7b1e6496499c6f99df422d4b65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882ede34acb6a41f88d8ca5454e2f92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b96ff43872fb798712f67b99e387138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f5f1d47446bf6875a71464c927e07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0d706ebb392bdd7c834cfaaa8eab3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0acbdf65aede393ad62e4a4ee854a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441352b125fdc0e486f7b408ff698cd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9512d062ec6fffc3b879892083fdfb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5c581279271e330115333a061c665144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745f078983802feb624cab8178fb18b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418f80f281068dbf29602b22e8b19ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6527c0c9c53c3359be9924d8352b90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e01ff4b449b2b3678b5ed71497d7a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0744d3112f16e4ac222e8745dd2a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93354c9f75a9ec455627916a0f931c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4b9da6e567348181b5a072884a484151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b94dc19b5af5810069d0e955757751152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124176f9bcf3383662a470aca4d0ffb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b78066a1c2a9540b04b19cbbca5564154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2289f83900fa29811a78965e09f99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81634c294bb31d276627dc81e55a4628156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a042b0a4c58d5b8b9113a27d5cce549157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6535afa356cf8e6fd106de0936388158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d16a079c8c1346a3e8a54e34d6be5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b70e78ee7d2ca42ff819cd45e5bc80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908d442323381fd6fc12757d6e1ff0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47727ce9f3b169707b29409e00c2a8e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621316d1c757fbeaa181ded44f8c7944163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc66ffc0ad75b04f43aa0d4a11c8ba9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cb8d5e9118c3b3f9bfcf24acd2e65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f17b85e75d9fec7f54d0aa99269103166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f41b060bcfb9d6d28ee4d6b7ba8d1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e76b6ae7268b7bd998ace38c98b884168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcff2b963ce1c1c245209be0f60504e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11558f3aac3cc87ea573ddf51f9ff378170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e9a5a81583b83ce270030fc5c6cc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902f8b8d41f6b1cc256dbd1e9072424172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b972a72b1a9ab78085d3a98caf2ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d74a7d3746a8f9a7a6515f1099a3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2052d84bc6bfcbf4b1cf5f486dcf77c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8410aac9e79d6568db6de8ee3eb7f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435811a6d45f1bc37728bf06eec40fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba42889e357d3dc49733fdeb88a625178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa5f111762ba6b330fe9799fe0005c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f82b4929c3b77c782a015cdfecc83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8bc60beca6429aa40aeb36fcf7fc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfb314cae30db79a7f9e1bd0774bdf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d49f2bef638a3ed1a10f558ced6a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14451a3ea46b9729c52f3b5ac99e3027184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409d6694681c58603e6e91bc029c226185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff1ada4fe895bcb82ae3036be3930e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8556c55538f7606e96bfb883046bd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c508078a1d8e01e7917322d16e6f55d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3bc68cc9c9bb937a8bd9125764646189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b247d0e99757a78252f3449ee548b9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ecdc8c69afa7de3547a25b3fffca6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2877ef0d5064fa482800a2df4e58d59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad871d384e4cdceb7c63afdd65082fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63d69edb57d46d82e5133c339ecbed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f45a691d089ff11410ad5bb8bf2c27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d96e5d023439dc29098f0e79b4f980196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292d1255c03d3f227cce70c3ec9e1ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87af6e31569f1770109380485b64548198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992548b00e6cdf142b99cac123f85d4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70024d83463fe84d3b52b5867b916b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e542d6ca4cb73318b6959365f25abe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf591d5baaf2a8c05d59a539e3f9ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42cd0b2b41a9ac7bef5417208b5a8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f68ab809f102a64cc8cb9835e1b89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1deea4cbabb4f2ce825094ca1dd0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80804792407e8254b82bad83238c67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485b2030f7aa2a2e2a11d2f46807bde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b886e62e89113909c78daa27f15f7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca1e375c69b7adf8d46e680e834cda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86015567debafdc25fddd445b6e606e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97c13f0f996542977b5401604c9e8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb8505c3c5406813d0afc57f937dde212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb26bd130d4e6fb8376164695e9772213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0532b7dbea6a4f630388ca7272ea34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76fe6b0020819a38f5d1464219e2d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316a4a858cf86bf0e24f2da3170e8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d256b36c7f3444ca6d227e2d2037ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178df9a2105df3d59620a1409c51b91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b31baa69572fca1bfce44229faefff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693592664f23eaab499b01ff0c45580e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ca3a8793848c4381e3c2fcfdd43d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e63da9d9c9227218c7d6db5b310d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c1c0da47264baa501db8aa41f3d67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34209bf2624002137d48032571617f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87cca416aafd57bbaf37cb319153a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc02af90eac660c00f54c9e86b6721b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e4b0196767381812666880c833208227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a0e96e2a69648e571f8854f8238d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7b4a2a442d878f72261f3c089809b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850684d755962d84f3c67ed2e426973f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d2b866599844ed5ce360112a6705e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbd69d93e2f548ec1aae44a6025fcf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b16de65dc9a23275c1e89c3053c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b431356a27b42df2d7de46c7db4ba80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4afaaa647352306890262d9bce82b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296fdd6ea9e260a32c570204de18407236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195337075156d7dcf88c66f76f9f2e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceeadbc437c9cd729a4c4df2020a33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccff09032e07324d5020b2a37af6c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642d33b8cf6a3d2e737b91e1fc353ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3741d42b8512b804e05e56aa6f6087241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ef192118fc623989b6d85104a648242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd11164d35f44f4d00dd6c90f0ff84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b228205451854ee28b424431098a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6612c94ec59237231b0ca06d9abd99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e9771fb9c1e2aca03878db08adba2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce9a41a684a70fcfcd49b00f56a973247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf8bba594bb11f67c9b15740142805248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6221176e86edc1697a68a5fe67a101d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d451b9b388fa46bf9920ba1084e87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b4993a0887b49c69c2e4cf9d9dc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274809f8e72ac0db2b3a6e7ebc60743252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46c1e1816b379b3ea7e2121afd3d37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a209200ea381a87c1ef800043b7bb29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972481a615bf24a366a1d64e709940a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab2a64fc635fabb8726ffa8490cf59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094a15c8fb8299137bd29c0e6d066a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61693fc75d7828c82ab95e65e9b91a2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034a2b904ab8c283843926a98b34e4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6b529af04c8eb0abd671672bc3acd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c76fcf21abcdf2fdd80167d941652261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837eab9870d08777ddb9698b96ffad0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05484aa40c8cf9e98d044be759854ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37671fe5383a376ece9f2d6562ee9d22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c813d72e800d8d2c11df4e996480225265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9eae8657789d4febf8d7e516bcbc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb1c6bae139da2ffb5947cfbeb9ea1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431c77104ee47014075721a44912948268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de92040bdfc4c251a3de8bbc923caaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80effdde810733f5ae0790bd0c2abe0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e73494023e94b18488ea470689eed7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c454b4214708d35db4b3a99b83873272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821cfb50e9c20381e9c4d4ddfc902d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1595edba0a5360fa27a7c71a46f7b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d61e6b5c1788c0f7530b919d2130d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac7b655034d8d5cbfad218ae9e56e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196f87c5a226d4745e1354fe6719aed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d37e89e2a11912afcf53089de22166278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642419275c1b4f30f6775c596333fe41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba32f3b2a45ffa661e46c2b5840bf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ecb70cbfdf130997a6931cb4d04ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe55e566c4851bd1f2f3e4537ac5e3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae7673fa2d99030de82b67d4f6ac5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd5dc116195d9450889b84e50053d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48adf5ef36d853359362683977bc09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce1b37ff887735d03a2795bb68fe7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dbba2e8d435615bc4452a4c42985a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a1521a325c8da2917e180972aee65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de9b27ed97887b1987827fe5a19e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959934ad6a5297fa06657a5fc974acc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6390c9e0b5a3a4cb2e0aa8496c57e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f69518a1878ea000fbac4dc9b9b0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c5a4f9d28c23c4cf1bb3d587c83b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acde69a675926c7a3490a943b7a90b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b08b1c4bf62c48f0d30cb38fef94f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090057e302d884882a3184e90f0c9af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed05dd90b8f36435ca6a2f17dc6d698297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89368ff616abdb4092e880545bb63f67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dfc92be1b2600e10bacbcf5067c96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb34483b31e8dabd331136996d2baa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af05bc61c6e47ff298c5b2e3e00ad41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092f53830b87a7893092ec01e39881a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40f0b4a2adc932bf9bfe682ca682bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114475a0ddf1cacf0bd00e17dfc57dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8485959c5a425b9818d2fbd419974d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c49a31fe0630c80972f63c377aa96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31c9308b67a90aa8d8a406c075efb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6c4f81880fc6b5751dee3fae194f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37251cb2fe87b8da20260a0f4f36da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5471e09fd2b51407b1dc9b1ead987310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f53c1ce362cc93a003dbc191b90666311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905075dd1dfd89a6918a7d8960fdccbf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7c8c832b0ace55d4873a383c7d8d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec09cef52e3a8b694a0767c2ebb258314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458a0db7bc36c4d95b4a344c5750b9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcf625970b4e146c1d7538a7f36284316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18cac2025fffb1bf9d4abf93f177d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904063481bb88cf726ab78cbdcea113b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f926543bf529d9f3b3f2cbe05836ee7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3aa935890658a40234cbad95dd3d66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dafd70af2a5c18ef3b170f7647ce4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14050c7e75285ccf93c273fca69005d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c088129b2d3f318f0cb8cea47304712323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888e5b5a5a98b3fe7831c0a79944228324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfd70115d7cc744ec562e86fc6d2ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6894b9faf8f807bd1807502057e5e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754c9e2c025ac5d2768e135080560a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a27f52b54e130056afdd3984ffcaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7633ca5d50defd0f373cef269d08e09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bcc348fc4684914760bef5b85d7e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d982099f4266f4974c2fe842785a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e97c69648132b2ba3fef22f9c5a9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5972c228c282a4a6f7bd83266b6ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ab0669bc1411a652b2d91918c7a61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52e997681639f936bd79c3aaa2c6b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8229d5041abcc4a43936835f7d4cfce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc63d9d94d052ad28430bc519a0c5ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfad2fafede8dc90703ebfae4be55d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0279e43bc23769f60c3459690776549339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0593930d145b8bbf317014f9d0f96be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1452f3e9798f8606fe02dcb61c72455341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2f5596078ce87330522aaf490aefc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecc296cb9749fe88c0a16a31780001343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fcdb7f09c31b6dbc00ca0a13a1816344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550961291013bd0d2bd8efc6ff847b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285519f511f1dd236ce14227ea4c40d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bb2f033e6044f24ee9f55632a50ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b270386c68c5ba263304dd2940b454b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11744b88d967d92254fee8cf2f4bb079349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e1e641179ba208b48f7ffb8404003350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cc2b069db768d3f3db6c6e556417c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14b3ec4b9a46b4c36de0c09010258e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674ae25c7395c6f6af4c92ea93c5c37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da5071ab001865a7cd8eaf9900a8d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4513df9269d3ce6e4b33cf9a671b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac61da00af5efa715f8e6b9c5e4d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d151f6c330183efa4f7da98834e5cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6dbd8b453979fd81d2305fc9a903b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d268f16c6fbad9ee3d48bfe488e12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b826c81eb0e96ac77edb9fe021c95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3554ae0288965a9fbbe6a0b760ab2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee264ad59609874e18c58dada14899362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5b9f5925c31b9c472592e63a0d119363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a1eab991c45e18fa57f203638aa1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3b87fd68d4b14e958d6fbc66659c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f834a0f7f18f0cdd16c4a9410bebe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a5a7ce0331fbc41c42b191dd9487b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8627b63172682098870d3c8ab3a0f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d968f258ceb3f336dfccaec9bf5dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886df61ec168ef54eb60670b518ae1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f0841aebaf3b8b225564afaff42a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb8ae9a7ef060acd7122476a0ab12e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a2c02e77e3c040cff572f4368b3db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf598eeca51dc1bc2191cf93226bdd86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b7208aea7d18d4fc41332dae0f929375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a18f776fe06bc44c0395513240de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8991cd683e273df74eea4090a319c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac924bd4e37c42aa1a724b2ac901da67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6ea5bd33571581b05f286e41a34ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28fce01f85f43ae9857f2789b30648380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b256841a560f814702fb583631844d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57a667483858d3c777852344e9b77a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066454f61368462fd1ef7a4d8497988f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a42f33bfdca13a89a101e1e74b768384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848240f37a55fa6e49dcd46ead501aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c752eb9432eb05a29c1310e1202592386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bbdae34a75f338f43cca389cbaf9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5b72ee13ba0831ac7973dc9a6e6f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9c3eaa9c918891c1df7a69535d6c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883213db6c97149039c5412d9647a1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b0477bab057ac660a42b0b2399feb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0a699dcb8807d5d7e8cdfbd7073f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fd3ad6e08a9e307bcd8c791498f9e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7b4cbcbb0f7488a7597e452b6ebea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccd2e83021e672a4d2ac24572ed5b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917019287b3294da8c9c068ac473fb1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caca0a4cbf4d762f73f7547f8c81fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e5fb93e9acd3535e3bb8865c93afa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a060de483be936eba34c07ef1063d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2cfad980801473ea94403a3c162fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2486c849e9bb467fdaca8196b983ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394538bb3b739a67a679a9c96927ee3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3404b9d8887f88c1911c662e657666403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9401cc3263637ef114edd292df79fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82910f47264889c3032af7c09c76ae3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125c9fbb890a34c7451202065038674406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4ac61569d54d42c34744ca50a492b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918310df145d74c559225a2a6da90b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3560960e8b36e59ed6aa2b15b4a4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547a56fc1a4604f07c452a121cc95a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a8bede1bc25fde61a0bec3edf550411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e5a448cc000861dcc6f85cd016d38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f074051430b5df2e31fdc8ed0d25098413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0890d87d6c567bb57b218ab4479f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819e9c2761126d7e24ba86bb628ec4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fbf5a4d0b757c10f753e7b968c39c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029ac7b747b303bdd43a7d8aef0603e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163ff3818b48ff055234924917994c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098e969c0c12aaef695198c1c561069419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d222b27d9728033c568cfd93f02610420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750e08d8a9de62d2e996ab07a287edd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1835931b4ba9052eba0cb827a15328422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee3efd6fc33bc101dba98bcf4a93e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea172b5499000fa3f168674223e1c5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4c76c01e8dd70fa00a103549f5b0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fcc1b774a91f6450b509db13fb81e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b182b5cff1309a205e2f5e5ba3c3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dbdad1fd0bdf95a7ca7dae752b7ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed26f8b6541a41a540dab7a899bfc05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cd54c8a02fb3a52c1639ca2c3ed84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82e37d9eda5444b91ca18162ce27d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c650d94ea805c2877a088c934c6e69a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305498e64042f3061970b6497aaed8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805b61ad5416cf0c3698add8b2be9e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a53151c3645d6230c585c3dcdfbf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7d50a32cf71142fdcddff58aa4ed2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14aca4b266aee00156e73749783379437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bae2d0563383d2b30dbc19f5900a93438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335de6c805a20ab90fcb9a8f7c99e9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63230d027abbad6c0b723db2d5436f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24e139acf7dccbbbd58aeebe600046441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806b33535e48387d51eb4bd4345d712442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97014a48a38959419d0434a690bb492d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a484955f4b03666d0412ebd497fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e8d1ce0ebf8b82189096c516032c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819533424b62fef115ff0bdb343b04a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720848bd3d15cf8c5a9bdeda4fb5efbf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae1dc472ae25f51835e0c82f57208448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0a2e896d50459f1602bf94d368297449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f356ae858337d046fc145fd4a7a8e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9def5b513ff2c0f02c612d2ac6b167c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836ca720ce60b35426c1f6bb993cade452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e7035fd4c3bd79c6954c487e01f34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aa9de374ecd9e217998f9c2b17c5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cd023c06bb89784459616ad0fa460455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf79111b63a535e39b879de16bcb997456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56b88aaf3dd716c0c4338deb6e4bb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03485bbcb9cef7d9eaa69ddc95adc8ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb551ba1c50492db6fdcdbc5c9069fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2ae242054894f36900b0a54d8564f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622dd2dc9ed1631ca109c3b359a1d4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14558ea455af88f7b8823c513afebf08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603327481d7b34884947a44b3245ae6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ff71a1f04988088bf895b683f8743464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2859a777d0f59c749fe1b4ceedb41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afa3cd49096274a1cdcb2568bc510d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165932f91d277ca3f8572fdaac157a2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67895cf6b060baae2d1d1427205c266468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bb974da605627d870865fc4771081469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add16f97b437a9855de820d8ad005b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a73f6ab1011ae6dbca8dae417abbab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355b3a5cb81eade191960412e74ea8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691d0e34ba0f180c8d3ecd859eeeb15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939fc026335ef964ee082de6ea3482474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eecbe43448c3cd7c9c3326ac70a25f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8caab2033565b5f02abea25cc5ecb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f835046be151e960d07bfe275f9b6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b2a950254cd76b2f36bc9c21e0afb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453953bc5d3839c16518c3fbd21b9001479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e9fa6d3c1b953b12eb5c6415d922480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233301a3e31d185c3f0cf8de52e5321481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2949109d8bef04d6c17351ae810c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d9a4e302900411ed83a85f398283d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25738f6d97ecaff9527ff10c775e701f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782292b7061172a8919a34308a3d552e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072ec4b9ffcadb281a470df772fb64e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8d611f0ca9df0720e2d3e66a7be7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86a7a45d50b689f2f86837ee7e599a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f4d2a1c7c69c9aed5173e92f48187489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702b8381778b66c8f60738d5897f408490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c1140df457510ee6e5fd8422add22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4357ef3238699fb46b738bc45e46e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b80f77b1b9d195ef174b8bade70d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8845d77fe7ec55e83985180ce4388e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37e7f3b8ddb0ffb431da0a5f3d018d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3c7fff70c18b4b0fe39bdccbc5a00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b728f0aab82cfdaca5eff2ddc0b432497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1bde4f184df1dca919309c2b08454498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92973af5f1447b56885358eddec4843499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bd7174e6085ed869e23718ae59c7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810114edad65674340271bf4e0a8627c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4983b9d8080d9e8109b03b0f27a44ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620198fc09ce73eac6cf28b95a152e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93852ee4b6e070077f4e23decf02f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e5d00fb766ba09f2f6c87fab1fcf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d722e453d7bcfc83478e5666a7d0f32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45919fc4aec11d356c9b1fa3e0779235507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d75f8245a0dda55095ac1d66f627508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104ef7c86c0638e01072a87414b55db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f405175bcd22f31e84948952ca10d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba002b62f2debe0d7ec182439e796cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a404ce1466369a39cb1371cb8019d94512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259a30d6fc47ecb6264c1805a81fc91513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94467077b8e0d1a20f6994ae4af62e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68ca19b5d7d0ee8ad63cc0d752230f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c331e803fbce201ac946e4aa6449e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c708275bf8fbe98400f131350dd4a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de6150d1f298ea6b2ad612b7d4742a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff72546e6791632ce4c34da732d63a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016df86830ba7fda69c444d70705adb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03230910ffc5b5dab494f2b31996bb57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5b928709cc25c29c90ef9e151494e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1057abcba43bcca45d5d17dca715ec1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a8d7781270714388f6c8810650cff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79a94eb1f9b22dc5695f5cbcc64c3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db5fd106dbb00aa12a5d0f6e9a4fe8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db5c14e914a932bb872da137b612c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc051047f11d1d3c907534a09043e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ae512b1a1f3cc22d0d4e139d430e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253f7013024d7dc1b52225befe50144530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917e9a5ae50953b4b50bf676913067c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f180672ff3a436ed255c147bb92f85a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf0e33fa502b591a39e04335e2cb76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747786a3f928ecb3e612eb87794ec71e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642b624b79d44da8bd8c374269f49b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f9547dd84987a3806709e2215f7aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c94c3db083bc0f2886291316ff2e6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab8ad3235fa0a00da11c1d7c889a5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97dcd13b7e53e7d5beb8b45cf2fa3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73415d9e386caa3798163873f8d61076540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85c06b2052b568615740ed06a5873b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40df542c8226ada5703bf875050e67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ebb6923b26ddf86a527681ba8f688543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171828d59d03e72feaeff5010cb03737544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433d1e4550d353fbefde9d48a27579545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aed2eb4f8dad6b1cfce5e127ea61f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3746c37c9a873b505d427e88f3c3bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db88bf6d6e9b1ab8831e619a53b965548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccde6e66b4bbd2add6c1ed9e8c24317549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac9bd1a48770068e59ae281a2001ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53619def8ae45e778de997f0bb1419a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8e25d4c6f9bfa2609c2ad1a131f0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacc7b67e2679cbe958f3207118c8c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d900f86ee656cb812f7823221e8d297554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f591dae0b93dc9cf90272b2ea640e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f73ce9b45dfa297bfd68130be57c8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eca5e4ba9e12428662974bcad7bab6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af65c073c302837addb134b3ee0a0c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136ee1b41e00f8b1776fb454fa40c23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5f7873f0f4e658bf00f6b55131a7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460513518c292301f24825765a61b2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67cc55b8af6405b0c88fc676f0d3d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded724aa3ddecd3da4e9364046799ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267458aa5d6a64f134cd3183cada696a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59712fa1e764689f20cfc26d5184586d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf9dbb4dc19e860c484c58d79f8e7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfcb6187a35cb201aa0fc94aedce82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac380f9b3780895d3d529b8a81e5b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dade3a6f2618a6fa02d4840f14caa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3de70b8673061815128d8be4c3e839570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b42b418ddd6267676823a21783bca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c123d8a1aabf0ecf741ac6f786af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73148a9ba7070d8b8e211436a7e5fcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffffb851cf32ab55a115e71a53253e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fa57909137d6a5589b21512a02e82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1f8768ace7c41432e2fb86a17f4a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff3203302bd435a25385f3ab4175ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b6e659ff6d8ef4108fc73542d472d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412e008b2bef9f5b6a44dc4fa34b7d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835044ef42d0a8c5876606cbfb394737580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799ff09e8619025f7eab92f0a12a55a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeceb35466508c1fa790a351c84c8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce947004f1e6a55606e781d1466daaa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfdc19dc652e1aa5e3f603d0f39e1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214beaa1bcae20125df43202967855585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebaf5d11a495dc1e162dd2557aaaaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c190f4a797e47b639fcc3e0db58164c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef30207e140de94754824815dc28e22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b57c194413643b309dff6a1b72fcc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3840d78249ac83e8f66135b307e01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810978558f7f9d43acbcb443f2ec347591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487ae6b948216c71232d9a4a1251ac0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b8bb126618bbdb1072742a36c6732593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094e3f8d152ad428f63a123c5226c6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46826148d4e06197e7315fe5578d51fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bd6c212f16ce27a3b2a11a9870991596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c05fc9f1a2edf8188362b8e2b43c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a953f011a32ebc88103beb032d100d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1f4e29425b9c5e64c93f6d15a8d89599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a2e648ff9e1457490455d18c5670600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac6a7437d956a9206ea44249f4501601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb4dadfba419d424bea79d824f5399602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd6b0992eaf41637c569c00aa87742603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52301c333c939a09a5204b866fa08ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f720ada8c981654a191070fcfa6678605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b583158d4d15dbd46a8cb86735d04af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ec070f4003392513260ab43a650c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ac79143ee760b295683283c90ae7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34a7f9e2267d354f030583011ab1a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37050d796952721299d1396270f78a53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be5b28bacff69664c94847b876a4ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0fa15c55e53e4e19c57e7183d865d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda61411c4799282a184308cf46befe1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef22dd88e772de8a88190316620f393614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c995241b4e8a5fcefa86d4e4bd2ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc870443b2c4cb99cb611669da6aeb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65101686b289d712f0bfca3652e25ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c891b61579c9dfbdac66ebc6c0cce15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ce45df082cdd3486461639d574815619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f1d26dde3ebb6a32aafa30577ef37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2605e7179d9c8a205030678af2dc5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebecba3c8a3617f3e88fc06d076b3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73200f1b69e7a26daeca56853dd7ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745dba3cb7a6d135cc180c84da448c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2ef340532c6cbe8b2b64067349521625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c36e5731f53c521859838642e9b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edf7c33f9f986947828976f1c8fb7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db38e9d7e513471ce64dfb99018fe00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1217580272f2a2585e5d408ae20f87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ad97d75fecf69f4337f81aa8072d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e87df122ead2428eccbe4d8a47feb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a34ba116e17d3714c2bfa39ba0399632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202ea8f5bb820e9c4b8871f9c0a29a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538a0dcb1ab6aa8c093ab25fd694bf0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec16f68796ca921e10c9c7bb11f8b15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3451de7996c1a6865d3bc9594232bf8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598116e16398039c0257eec20f1e00f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13634c329a44a6307934a846dd3b61cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c35b0b831cb279a53904053116f0e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c771dabf3984d51703d77d62ff49a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e55ab9ee67d2a4cf9abdf9d666ed3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489218df48cc48c67df7535f29ccc0a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49a08195f0d36c0b1d3cf3714bc7de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708411fc583e20d7feace4c3a73990b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4046b8f5be7ed9d5ae25165afbd691b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd956138fd179d9e2e911eb4867171646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccf1eaa025d3f85fa8b5fddb09533e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee76a33efb5e62483117776fb28609648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b004c4af6f4aa9afadd577aa07c5b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d25df08460ae924c3b01c5847d0c95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a15ce4c6df9fd973da5e0195d79d1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76488445ff124761edd05d09cf740c01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30049f7904be588640c667aea756425653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80002e49f45546ef5871a05e515e9a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6a49c4341ec770707e40e3fca7e08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cc0aed4558862e5a418c64786f549656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bb8b0630da94a4ae1a4bfa5f089f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84545a1d8e0c13c12640eaee8079d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b8f12217a71f94fb90be1d3cb465b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168ad58b864eb14ca32f584f2e14c49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd793a2506bcce23a2e64488b4b4809661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bb9fa539025076bc42e8678a3389c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af4b8074980eb002682887dbfe2605663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e5451a6e211da667b773e140eeb6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ec28f0f782674d470e294aee7ba3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffe0b2607140d2501b8873f3f027d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654510f77a6e62b0c99453ed7a1d1651667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ff8eda2e93fd621298f12501e21e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707c63c127ddf20e528f38a94f385ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f193e4c64990212171fe58b007bc973670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb167cf60358e3f19e7504fa577ba5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0af2ff9aa8728e3f9c6cd9dedae44b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd813b7d1c59a5a3e839eef036ad2b39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcf8bfdc5f0c58ad4f3d3f0f15d8be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c05e65941b8f2e8c402e6c6126f02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4368000fad6b5443c80d898e5379f90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc05a539be9f9a65b626884ecc3fa64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a459306b2ca9144dbfe977af4e1d83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14be7a6f4905cfc86efb0f00ab911b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12872ccf419e8578ba5b8044932b12c5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>